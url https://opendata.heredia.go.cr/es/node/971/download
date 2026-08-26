--- v4 (2026-06-10)
+++ v5 (2026-08-26)
@@ -1,329 +1,326 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\srvdfs01\FS_Departamentos_MH\Cobro Judicial Rentas\2026\Lista Morosos\JUNIO\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\srvdfs01\FS_Departamentos_MH\Cobro Judicial Rentas\2026\Lista Morosos\AGOSTO\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{95317242-47BC-4358-8234-60C6140331EF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{A6B2363D-AE06-4D4E-96FF-C5DF428B520C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{ACD76E81-4E19-4167-B1E3-534119C65A90}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{14D5FF27-EEA4-46F6-8D68-698F8ED20207}"/>
   </bookViews>
   <sheets>
     <sheet name="CEMENTERIO" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">CEMENTERIO!$A$1:$D$1607</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">CEMENTERIO!$A$1:$D$1621</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3223" uniqueCount="1120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3251" uniqueCount="1163">
   <si>
     <t>NOMBRE</t>
   </si>
   <si>
+    <t>CEDULA</t>
+  </si>
+  <si>
     <t>HERRERA PRADO EDUARDO FRANCISCO</t>
   </si>
   <si>
+    <t>C01483189</t>
+  </si>
+  <si>
     <t>DUARTEZ OLIVAS RICHARD JUBINE</t>
   </si>
   <si>
+    <t>C01608212</t>
+  </si>
+  <si>
     <t>CARLOS ANTONIO ROJAS ROJAS</t>
   </si>
   <si>
+    <t>C02724132</t>
+  </si>
+  <si>
     <t>Sin Nombre</t>
   </si>
   <si>
     <t>FAMILIA MURILLO VARGAS</t>
   </si>
   <si>
     <t>GARRO MENDOZA RAFAEL</t>
   </si>
   <si>
     <t>FAMILIA PALMA VARELA</t>
   </si>
   <si>
     <t>FAMILIA QUESADA ARCE</t>
   </si>
   <si>
     <t>RODRIGUEZ ZUMBADO EDUARDO</t>
   </si>
   <si>
     <t>FAMILIA RODRIGUEZ CAMPOS</t>
   </si>
   <si>
-    <t>MONGE MONGE JUAN LUIS</t>
+    <t>VILLALOBOS VILLALOBOS BERNABE</t>
   </si>
   <si>
     <t>FAMILIA SANCHEZ ROMERO</t>
   </si>
   <si>
     <t>FAMILIA SANCHEZ  SAENZ</t>
   </si>
   <si>
     <t>FAMILIA SANCHEZ SAENZ</t>
   </si>
   <si>
     <t>FAMILIA SIBAJA ALVAREZ</t>
   </si>
   <si>
     <t>FAMILIA VILCHEZ CHAVARRIA</t>
   </si>
   <si>
-    <t>CASTRO BLANCO MARIA ROSA</t>
-[...1 lines deleted...]
-  <si>
     <t>FAMILIA ZAMORA GONZALEZ</t>
   </si>
   <si>
     <t>FAMILIA ZUÑIGA ARIAS</t>
   </si>
   <si>
     <t>FAMILIA ZUÑIGA CHAVES</t>
   </si>
   <si>
     <t>FERRETO VDA DE QUESADA SOCORRO</t>
   </si>
   <si>
     <t>FLORES JOAQUIN MARIA</t>
   </si>
   <si>
     <t>FUENTES GRANADOS BLANCA ROSA</t>
   </si>
   <si>
-    <t>MOYA RAFAEL SUCESION</t>
+    <t>ORTEGA SOSSA DINORA DEL CARMEN</t>
   </si>
   <si>
     <t>GOMEZ GUILLEN DINORA</t>
   </si>
   <si>
     <t>FAMILIA RAMIREZ MARCHENA</t>
   </si>
   <si>
     <t>RAMIREZ HERNANDEZ FELICIDAD</t>
   </si>
   <si>
-    <t>SOLERA SOLERA ARTURO, MANUEL Y OSCAR</t>
-[...1 lines deleted...]
-  <si>
     <t>FAMILA SANCHEZ RAMIREZ</t>
   </si>
   <si>
     <t>CAMPOS CAMPOS LUIS HUMBERTO Y CAMPOS MEJIA HUMBERTO</t>
   </si>
   <si>
     <t>VILLALOBOS BRENES EFRAIN</t>
   </si>
   <si>
     <t>HERNANDEZ BOLAÑOS MARIA PAULA</t>
   </si>
   <si>
     <t>RODRIGUEZ CARBALLO ISOLINA</t>
   </si>
   <si>
     <t>RAMOS VARGAS MANUEL</t>
   </si>
   <si>
     <t>FAMILIA CUBILLO VALVERDE</t>
   </si>
   <si>
+    <t>ORTEGA GUARDADO SANTIAGO</t>
+  </si>
+  <si>
     <t>FAMILIA GUEVARA AGUERO</t>
   </si>
   <si>
     <t>VARGAS VILLALOBOS EVENCIO</t>
   </si>
   <si>
+    <t>CASCANTE CARBALLO FRANCISCO</t>
+  </si>
+  <si>
     <t>RIVAS MONGE JOSE</t>
   </si>
   <si>
     <t>CAMPOS ALFARO MANUEL</t>
   </si>
   <si>
     <t>CASTRO RAFAEL</t>
   </si>
   <si>
     <t>MARIN ROJAS MARCO ANTONIO</t>
   </si>
   <si>
     <t>RIVERA JOSE MOISES Y FAMILIA</t>
   </si>
   <si>
     <t>ROJAS MASIS MIGUEL</t>
   </si>
   <si>
-    <t>VARGAS CAMACHO VICTORIANO</t>
-[...1 lines deleted...]
-  <si>
     <t>ACOSTA RAMIREZ SANTIAGO</t>
   </si>
   <si>
     <t>AGUILAR GOMEZ AMELIA CEDULA (0400740433)</t>
   </si>
   <si>
-    <t>ALVARADO LEPIZ DE MELENDEZ CELINA</t>
-[...1 lines deleted...]
-  <si>
     <t>ARCE VARGAS CLAVELINA</t>
   </si>
   <si>
     <t>ARGUEDAS ELIZONDO ANTONIO</t>
   </si>
   <si>
     <t>ARGUEDAS HERNANDEZ NORMA MARIA</t>
   </si>
   <si>
     <t>ARGUEDAS KATCHENGIS HERNAN</t>
   </si>
   <si>
     <t>ARGUELLO CHAVES FRANCIASCO Y FAMILIA ARGUELLO VILLALOBOS</t>
   </si>
   <si>
     <t>GUERRERO VALVERDE MARCIAL</t>
   </si>
   <si>
-    <t>BENAVIDES GONZALEZ ALFREDO</t>
-[...4 lines deleted...]
-  <si>
     <t>BONILLA CORDOBA ALBERTO</t>
   </si>
   <si>
     <t>BONILLA OVARES DE MORA MARIA</t>
   </si>
   <si>
     <t>BUSTOS RODRIGUEZ VICTOR</t>
   </si>
   <si>
     <t>CAMPOS AGUILAR JOSE JOAQUIN</t>
   </si>
   <si>
     <t>CAMPOS ARIAS OSCAR Y HERMANOS</t>
   </si>
   <si>
+    <t>CAMPOS MANUEL LUIS</t>
+  </si>
+  <si>
     <t>CAMPOS SANDOVAL CARLOS</t>
   </si>
   <si>
     <t>CARTIN PANIAGUA BERTA</t>
   </si>
   <si>
     <t>CESPEDES MARIN ARMANDO</t>
   </si>
   <si>
     <t>MADRIGAL MASIS ISABEL</t>
   </si>
   <si>
-    <t>INVERSIONES MALIZA DE C.R. S.A</t>
-[...1 lines deleted...]
-  <si>
     <t>FAMILIA MARIN ZAMORA</t>
   </si>
   <si>
     <t>MENDOZA ATENCIO GASPAR</t>
   </si>
   <si>
     <t>MOLINA ESTELA Y FAMILIA</t>
   </si>
   <si>
     <t>MOREIRA CHAVEZ TIBURCIO</t>
   </si>
   <si>
     <t>MORERA CABRERA MARIA DE LOS ANGELES</t>
   </si>
   <si>
     <t>OCONNEL ABIGAIL Y FRANCIS</t>
   </si>
   <si>
     <t>PACHECO DENGO CARLOS</t>
   </si>
   <si>
     <t>PACHECO LOAIZA JUAN</t>
   </si>
   <si>
     <t>PARREAGUIRRE CHAVERRI CARLOS</t>
   </si>
   <si>
     <t>PEÑARANDA JOSE</t>
   </si>
   <si>
     <t>RAMIREZ RODRIGUEZ SIXTO</t>
   </si>
   <si>
     <t>RODRIGUEZ ARAYA JESUS</t>
   </si>
   <si>
     <t>RODRIGUEZ CHAVARRIA MARTA</t>
   </si>
   <si>
-    <t>CHAVERRI ALFARO ALBERTO</t>
-[...1 lines deleted...]
-  <si>
     <t>CHAVERRI MARIANO</t>
   </si>
   <si>
     <t>CHAVERRI MIGUEL</t>
   </si>
   <si>
     <t>CHAVERRI VARGAS DE QUES TALIA</t>
   </si>
   <si>
     <t>CHAVES CAMACHO CARLOS</t>
   </si>
   <si>
     <t>CHAVES SAENZ CLARA LUZ</t>
   </si>
   <si>
     <t>CHAVES VILLALOBOS HUGO</t>
   </si>
   <si>
     <t>CORDERO MUÑIZ ZOILA</t>
   </si>
   <si>
     <t>CORDOBA MENDEZ MIGUEL</t>
   </si>
   <si>
     <t>CORTES ARCE ALFREDO</t>
@@ -334,53 +331,50 @@
   <si>
     <t>DE LA O HERNANDEZ RAFAEL</t>
   </si>
   <si>
     <t>ESPINOZA MENDEZ CARMEN Y FAMIL</t>
   </si>
   <si>
     <t>GONZALEZ FLORES ALFREDO</t>
   </si>
   <si>
     <t>GONZALEZ CAMPOS CARLOS</t>
   </si>
   <si>
     <t>GONZALEZ DURAN MARIA</t>
   </si>
   <si>
     <t>GUERRERO LEJARZA JOSE HUMBERTO</t>
   </si>
   <si>
     <t>HERMANOS CORDERO ARIAS</t>
   </si>
   <si>
     <t>HERMANOS ZUÑIGA VARGAS</t>
   </si>
   <si>
-    <t>HERNANDEZ GONZALEZ LUISA</t>
-[...1 lines deleted...]
-  <si>
     <t>HERRERA ALFARO RAFAEL</t>
   </si>
   <si>
     <t>HERRERA DE SALAZAR MARIA LUISA</t>
   </si>
   <si>
     <t>HIDALGO NICOLAS</t>
   </si>
   <si>
     <t>JAIKEL JOB MANSUR</t>
   </si>
   <si>
     <t>JIMENEZ PORRAS VDA DE CHAVES MARIANA</t>
   </si>
   <si>
     <t>LEITON MORALES JENARO GILBERTO DE JESUS</t>
   </si>
   <si>
     <t>LEITON RAMIREZ EZEQUIEL</t>
   </si>
   <si>
     <t>LEPIZ MONDRAGON RAMON</t>
   </si>
   <si>
     <t>LOPEZ OLGA Y FAMILIA</t>
@@ -388,2882 +382,3035 @@
   <si>
     <t>RODRIGUEZ GONZALEZ JUAN</t>
   </si>
   <si>
     <t>RODRIGUEZ ZUMBADO BERNARDO</t>
   </si>
   <si>
     <t>RODRIGUEZ VARGAS SANTIAGO</t>
   </si>
   <si>
     <t>ROJAS VEGA GONZALO</t>
   </si>
   <si>
     <t>SANCHEZ HERNANDEZ ROBERTO</t>
   </si>
   <si>
     <t>SEGURA BARQUERO ROSALINA</t>
   </si>
   <si>
     <t>SEGURA SALAZAR DE FERRETO CATALINA</t>
   </si>
   <si>
     <t>BEJARANO TROYO RAFAEL Y BEJARANO TROYO MARIA</t>
   </si>
   <si>
+    <t>OTILIA VARGAS CAMBRONERO</t>
+  </si>
+  <si>
     <t>VARGAS DE DELGADO SILVIA</t>
   </si>
   <si>
     <t>VARGAS GARITA CARLOS</t>
   </si>
   <si>
     <t>VILCHEZ JOSE (PRESBITERO)</t>
   </si>
   <si>
+    <t>VILLALOBOS GONZALES BELFLOR</t>
+  </si>
+  <si>
     <t>VILLALOBOS MONTERO RAMON</t>
   </si>
   <si>
     <t>VINDAS GOMEZ AURORA DE SALAZAR</t>
   </si>
   <si>
     <t>VINDAS GOMEZ RAFAEL</t>
   </si>
   <si>
     <t>VIQUEZ ALFARO MANUEL</t>
   </si>
   <si>
     <t>VIQUEZ MORALES DE CAMACHO MARIA</t>
   </si>
   <si>
-    <t>ZAMORA  BENEDICTO</t>
-[...1 lines deleted...]
-  <si>
     <t>ZELAYA ZELAYA CARLOS HUMBERTO</t>
   </si>
   <si>
     <t>ZUÑIGA AUSTELINA</t>
   </si>
   <si>
     <t>ZUÑIGA HERNANDEZ LEONARDO</t>
   </si>
   <si>
+    <t>FAMILIA ALVAREZ GUERRERO</t>
+  </si>
+  <si>
     <t>FAMILIA ARCE MOYA Y (A.B.EMILIO)</t>
   </si>
   <si>
     <t>FAMILIA ACUÑA CARVAJAL(JOSE MANUEL LUIS GERARDO ACU\A CARVAJAL)</t>
   </si>
   <si>
     <t>FAMILIA ALFARO HERRERA</t>
   </si>
   <si>
-    <t>FAMILIA ARTAVIA PRENDAS</t>
-[...1 lines deleted...]
-  <si>
     <t>FAMILIA BARQUERO PALMA</t>
   </si>
   <si>
     <t>FAMILIA BARRANTES SEGURA</t>
   </si>
   <si>
     <t>FAMILIA BLANCO TIJERINO</t>
   </si>
   <si>
     <t>FAMILIA BRENES ROJAS</t>
   </si>
   <si>
     <t>FAMILIA BRENES SEGURA</t>
   </si>
   <si>
     <t>FAMILIA CAMACHO SALAZAR</t>
   </si>
   <si>
-    <t>FAMILIA CAMPOS BAUTISTA</t>
-[...1 lines deleted...]
-  <si>
     <t>FAMILIA CAMPOS LOBO</t>
   </si>
   <si>
     <t>FAMILIA CAMPOS MENDEZ</t>
   </si>
   <si>
     <t>FAMILIA CAMPOS CHANTO Y CAMPOS CHAVES</t>
   </si>
   <si>
     <t>FAMILIA CASTRO ALVARADO</t>
   </si>
   <si>
     <t>FAMILIA CHACON ESQUIVEL</t>
   </si>
   <si>
     <t>FAMILIA CHAVERRI MOLINA</t>
   </si>
   <si>
     <t>FAMILIA CHAVES BORGE</t>
   </si>
   <si>
     <t>FAMILIA CORTES CORDERO</t>
   </si>
   <si>
     <t>FAMILIA COTO LOPEZ Y L.E.AMPAR</t>
   </si>
   <si>
     <t>FAMILIA FLORES ARGUEDAS</t>
   </si>
   <si>
+    <t>FAMILIA GAMBOA BERMUDEZ</t>
+  </si>
+  <si>
     <t>FAMILIA GARITA ALVAREZ</t>
   </si>
   <si>
     <t>FAMILIA GARRO VALERIO</t>
   </si>
   <si>
     <t>FAMILIA GONZALEZ ALVARADO</t>
   </si>
   <si>
     <t>FAMILIA GONZALEZ MORERA</t>
   </si>
   <si>
     <t>FAMILIA HERNANDEZ CARVAJAL</t>
   </si>
   <si>
     <t>FAMILIA HERRERA VEGA</t>
   </si>
   <si>
     <t>FAMILIA HIDALGO ROJAS</t>
   </si>
   <si>
     <t>FAMILIA HODSON FORBES</t>
   </si>
   <si>
-    <t>FAMILIA JIMENEZ CASCANTE</t>
-[...1 lines deleted...]
-  <si>
     <t>FAMILIA LOBO RODRIGUEZ</t>
   </si>
   <si>
+    <t>FAMILIA MARIN ALVAREZ</t>
+  </si>
+  <si>
     <t>FAMILIA MEDINA SOTO</t>
   </si>
   <si>
     <t>FAMILIA MIRANDA LOAIZA</t>
   </si>
   <si>
     <t>FAMILIA MONTERO CAMPOS</t>
   </si>
   <si>
     <t>FAMILIA MORALES CAMPOS</t>
   </si>
   <si>
     <t>FAMILIA MUÑOZ ARCE</t>
   </si>
   <si>
     <t>FAMILIA CAMPOS BONILLA</t>
   </si>
   <si>
     <t>BARQUERO SANCHO DELFIN</t>
   </si>
   <si>
     <t>GAMBOA JOSE</t>
   </si>
   <si>
     <t>VIQUEZ UGALDE JOAQUIN</t>
   </si>
   <si>
     <t>MONTOYA BUENAVENTURA MERY</t>
   </si>
   <si>
     <t>FAMILIA MADRIGAL PARREAGUIRRE</t>
   </si>
   <si>
     <t>RAMIREZ SANCHEZ NOE</t>
   </si>
   <si>
     <t>MURILLO MENDEZ MARIA ESTELA</t>
   </si>
   <si>
     <t>LOPEZ ALVAREZ ODILIO</t>
   </si>
   <si>
+    <t>ESQUIVEL ESQUIVEL JORGE</t>
+  </si>
+  <si>
+    <t>FUENTES RIVERA EVELIA</t>
+  </si>
+  <si>
     <t>MENDEZ GARITA JUAN BAUTISTA</t>
   </si>
   <si>
     <t>GOMEZ GONZALEZ MARGARITA</t>
   </si>
   <si>
     <t>ARIAS CHINCHILLA FABIO</t>
   </si>
   <si>
     <t>DOBLES SANCHEZ LUIS</t>
   </si>
   <si>
     <t>SOLIS RIVERA NELLY</t>
   </si>
   <si>
     <t>PICADO UREÑA JUDITH</t>
   </si>
   <si>
     <t>RODRIGUEZ CHAVES JOSE MANUEL</t>
   </si>
   <si>
     <t>CAMPOS HERRERA JOSEFA</t>
   </si>
   <si>
     <t>MARIN ZAMORA MIGUEL ANGEL</t>
   </si>
   <si>
     <t>JIMENEZ RODRIGUEZ VICTOR</t>
   </si>
   <si>
     <t>ORTIZ VARELA EDGAR</t>
   </si>
   <si>
     <t>PERALTA VILLALOBOS RAMIRO</t>
   </si>
   <si>
     <t>LEITON MONTENEGRO NORMA</t>
   </si>
   <si>
     <t>MORA MONTERO FABIO</t>
   </si>
   <si>
-    <t>ESQUIVEL EDUARTE CARLOS MANUEL HERNAN</t>
-[...1 lines deleted...]
-  <si>
     <t>PEREZ MAROTO OLGA MARIA</t>
   </si>
   <si>
-    <t>MONTIEL RUIZ ALFONSO</t>
+    <t>BOGANTES CAMBRONERO ANA ISABEL</t>
   </si>
   <si>
     <t>VARGAS SOLERA HERNAN</t>
   </si>
   <si>
     <t>CHINCHILLA VALERIO FERNANDO SERGIO</t>
   </si>
   <si>
     <t>SANCHEZ MONTERO LUIS</t>
   </si>
   <si>
     <t>CESPEDES CHAVARRIA ZULEMA</t>
   </si>
   <si>
     <t>POVEDA VEGA ARTURO CARLOS ALBERTO</t>
   </si>
   <si>
     <t>ANGULO ARTAVIA MARIA EUGENIA</t>
   </si>
   <si>
+    <t>RUIZ ARRIOLA ILMA ELENA</t>
+  </si>
+  <si>
     <t>AMADOR JIMENEZ RODRIGO</t>
   </si>
   <si>
     <t>GONZALEZ BADILLA FRANCISCO</t>
   </si>
   <si>
     <t>RODRIGUEZ DELGADO MIGUEL ANGEL</t>
   </si>
   <si>
     <t>JIMENEZ OBALDIA CLAUDIA</t>
   </si>
   <si>
+    <t>PUPO SERRA HILDA</t>
+  </si>
+  <si>
     <t>ALTAMIRANO ALTAMIRANO RAMON</t>
   </si>
   <si>
-    <t>HERNANDEZ GUTIERREZ VICTOR ENRIQUE</t>
-[...1 lines deleted...]
-  <si>
     <t>MIRANDA ROMERO WILLIAM</t>
   </si>
   <si>
+    <t>GUZMAN CAMACHO RAUL ALBERTO</t>
+  </si>
+  <si>
     <t>MATHIEU VELASQUEZ JUAN JOSE</t>
   </si>
   <si>
     <t>BERROCAL BERROCAL LUZ MARINA</t>
   </si>
   <si>
     <t>ORTIZ SOLIS RAFAEL ALBERTO</t>
   </si>
   <si>
-    <t>ALVAREZ CALVO JOSE ALBERTO</t>
-[...1 lines deleted...]
-  <si>
     <t>RODRIGUEZ TERAN FLORY</t>
   </si>
   <si>
     <t>GOMEZ MONTOYA MARIA ESTER</t>
   </si>
   <si>
+    <t>MENDEZ CUBERO RICARDO</t>
+  </si>
+  <si>
     <t>ARGUEDAS CHAVES JORGE HUMBERTO</t>
   </si>
   <si>
-    <t>AVENDAÑO ACOSTA JULIO ALBERTO</t>
-[...1 lines deleted...]
-  <si>
     <t>HERRERA HERRERA JAVIER Y HERRERA ESPINOZA JEANETTE</t>
   </si>
   <si>
-    <t>CONEJO BADILLA JUAN BAUTISTA</t>
-[...1 lines deleted...]
-  <si>
     <t>PEREZ PEREZ ISAAC GERARDO</t>
   </si>
   <si>
-    <t>SOLANO GONZALEZ SALIA</t>
-[...1 lines deleted...]
-  <si>
     <t>RAMIREZ VALVERDE VICTORIA EUGENIA</t>
   </si>
   <si>
-    <t>VARGAS VILLALOBOS MARIA ELENA</t>
+    <t>SANDOVAL GONZALEZ CARLOS ALBERTO</t>
   </si>
   <si>
     <t>PALMA CORDERO CARLOS ENRIQUE</t>
   </si>
   <si>
     <t>CAMPOS CORDERO RUBEN OSVALDO</t>
   </si>
   <si>
     <t>CORRALES CARMONA ANA CECILIA</t>
   </si>
   <si>
-    <t>SALAS SOTO DANILO</t>
+    <t>ARGUEDAS UGALDE JUAN RAMON</t>
   </si>
   <si>
     <t>CARVAJAL PRADO BELCEBI</t>
   </si>
   <si>
-    <t>SOLANO ALVARADO IDILIAM GRACE</t>
+    <t>CHAVES GUTIERREZ JOSE DANILO</t>
+  </si>
+  <si>
+    <t>SOTO CHAVES ANA ISABEL</t>
   </si>
   <si>
     <t>SOLIS SAENZ YADIRA EMILIA DEL CARMEN</t>
   </si>
   <si>
     <t>CHAVES QUESADA DANILO</t>
   </si>
   <si>
     <t>HERNANDEZ FERNANDEZ MARIA DE LOS ANGELES</t>
   </si>
   <si>
-    <t>VILLALOBOS BRENES MA. DEL CARMEN</t>
+    <t>ALVARADO BARQUERO OLGA EUGENIA</t>
   </si>
   <si>
     <t>SANCHEZ GAMBOA SONIA MAYELA</t>
   </si>
   <si>
     <t>JIMENEZ JIMENEZ MARGARITA</t>
   </si>
   <si>
-    <t>LOPEZ PRUDANT JULIO RODRIGO</t>
-[...4 lines deleted...]
-  <si>
     <t>BOLAÑOS VALERIO MARIA ROSA</t>
   </si>
   <si>
+    <t>GUILA MOYA LUIS FELIPE</t>
+  </si>
+  <si>
     <t>AZOFEIFA LEON MANUEL</t>
   </si>
   <si>
     <t>CHAVERRI SOTO GISELLE MARIA</t>
   </si>
   <si>
     <t>CAMPOS MOHR ALEJANDRO</t>
   </si>
   <si>
     <t>CARVAJAL PRADO CARLOS ALFONSO</t>
   </si>
   <si>
+    <t>ROJAS RAMIREZ FLORY</t>
+  </si>
+  <si>
     <t>GARCIA MONTERO SERGIO MANUEL</t>
   </si>
   <si>
     <t>BALMACEDA GARCIA OSCAR EDUARDO</t>
   </si>
   <si>
+    <t>OBANDO JIMENEZ MARIA MAYELA</t>
+  </si>
+  <si>
+    <t>RODRIGUEZ BOLAÑOS CARLOS EDUARDO DEL SOCORRO</t>
+  </si>
+  <si>
     <t>RODRIGUEZ RODRIGUEZ ASTRID MAYELA</t>
   </si>
   <si>
     <t>VEGA CAMACHO ADOLFO</t>
   </si>
   <si>
     <t>MORALES MOLINA FABIO ANTONIO</t>
   </si>
   <si>
     <t>PEREZ SAENZ DANIEL EDUARDO DE LOURDES</t>
   </si>
   <si>
+    <t>VALLDEPERAS HERRERA LUIS GERARDO DE JESUS</t>
+  </si>
+  <si>
     <t>SANCHEZ VEGA ERIC FRANCISCO</t>
   </si>
   <si>
     <t>BALTODANO MONTOYA ROSA MARIA ISABEL</t>
   </si>
   <si>
     <t>VILLALOBOS CHARPENTIER LUIS EMILIO</t>
   </si>
   <si>
     <t>SOLANO ALPIZAR MARIBEL</t>
   </si>
   <si>
     <t>VINDAS CORDERO LOURDES</t>
   </si>
   <si>
+    <t>AGUILAR MARIN OSCAR RAFAEL</t>
+  </si>
+  <si>
     <t>GONZALEZ ANGULO MARITA DEL SOCORRO</t>
   </si>
   <si>
     <t>SALAZAR ALVARADO LUIS FERNANDO</t>
   </si>
   <si>
     <t>GOMEZ SALAS GEOVANNY</t>
   </si>
   <si>
     <t>FERNANDEZ RODRIGUEZ MAYRA</t>
   </si>
   <si>
     <t>MURILLO VARGAS BERNAL</t>
   </si>
   <si>
     <t>LOPEZ SANCHEZ YENORY</t>
   </si>
   <si>
     <t>CHACON SANABRIA ALEXANDER</t>
   </si>
   <si>
+    <t>MONTERO QUIROS MARIA DEL ROCIO DE JESUS</t>
+  </si>
+  <si>
+    <t>ACHIO CAMPOS PEDRO GUILLERMO</t>
+  </si>
+  <si>
+    <t>SOLIS TICAS ENA VIOLETA</t>
+  </si>
+  <si>
     <t>GARITA ARCE VICTOR HUGO</t>
   </si>
   <si>
     <t>AGUILAR SOLIS HEIDY MARIA</t>
   </si>
   <si>
     <t>MORA URBINA GIOCONDA ERAIDA</t>
   </si>
   <si>
     <t>FERNANDEZ FERNANDEZ AUXILIADORA</t>
   </si>
   <si>
-    <t>GONZALEZ BOLAÑOS LUIS FERNANDO</t>
-[...1 lines deleted...]
-  <si>
     <t>ARROYO BONILLA FANNY SIDEY</t>
   </si>
   <si>
     <t>ROJAS CORONADO JONNY VINICIO</t>
   </si>
   <si>
     <t>CHAMORRO MONGE SERGIO RICARDO DE JESUS</t>
   </si>
   <si>
-    <t>SOLERA VIQUEZ JOSE ANTONIO PAULO</t>
-[...1 lines deleted...]
-  <si>
     <t>HERNANDEZ OVIEDO GUISSELLE</t>
   </si>
   <si>
     <t>VIQUEZ UGALDE JUAN ALBERTO</t>
   </si>
   <si>
     <t>CORTES RODRIGUEZ ANA MARIA</t>
   </si>
   <si>
-    <t>HERNANDEZ BRIZUELA JAIRO DE JESUS</t>
-[...1 lines deleted...]
-  <si>
     <t>MORA MORA ANALIVE RAFAELA DE LOS ANGELES</t>
   </si>
   <si>
-    <t>RAMIREZ VEGA MARIA YAMILETH</t>
-[...1 lines deleted...]
-  <si>
     <t>BADILLA MADRIZ WILLIAM FRANCISCO</t>
   </si>
   <si>
     <t>DE LA O GOMEZ MARIANELA</t>
   </si>
   <si>
     <t>AGUILAR VILLAVICENCIO ALEXIS FEDERICO</t>
   </si>
   <si>
     <t>VARGAS CORTES DANIEL ALBERTO</t>
   </si>
   <si>
     <t>ARGUEDAS ARCE MARIA MAYELA</t>
   </si>
   <si>
     <t>DELGADO CHAVES CARLOS ROBERTO</t>
   </si>
   <si>
+    <t>CARMONA MONGE ANA PATRICIA</t>
+  </si>
+  <si>
     <t>CARVAJAL ARAYA MARILIN DEL CARMEN</t>
   </si>
   <si>
-    <t>RAMIREZ VARGAS LUIS ROBERTO</t>
-[...1 lines deleted...]
-  <si>
     <t>SERRANO ARCE REBECA DE LOS ANGELES</t>
   </si>
   <si>
     <t>BARQUERO BRENES ANNIA YORLENY</t>
   </si>
   <si>
     <t>CAMPOS GARRO ROCIO DE LOS ANGELES</t>
   </si>
   <si>
     <t>ALFARO CHAVARRIA MARIA DEL ROCIO</t>
   </si>
   <si>
+    <t>VASQUEZ PIEDRA NIDIA MARIA</t>
+  </si>
+  <si>
+    <t>HERNANDEZ CASTRO BEVERLY</t>
+  </si>
+  <si>
+    <t>ARAYA CHAVES WENDY MARIA</t>
+  </si>
+  <si>
+    <t>CHAVES SANCHEZ OSCAR</t>
+  </si>
+  <si>
     <t>UREÑA ARIAS RANDALL ALBERTO</t>
   </si>
   <si>
+    <t>BONILLA BOLAÑOS EDGAR EDUARDO</t>
+  </si>
+  <si>
     <t>RIVERA SEGURA GRETTEL</t>
   </si>
   <si>
     <t>VILLALOBOS LEITON LAURA</t>
   </si>
   <si>
     <t>JACKSON LEON MARY</t>
   </si>
   <si>
+    <t>SALAS VARGAS ANA VICTORIA</t>
+  </si>
+  <si>
     <t>MONGE ELIZONDO SEIDY VIVIANA</t>
   </si>
   <si>
-    <t>GONZALEZ DIJERES IVETTE CRISTINA</t>
-[...4 lines deleted...]
-  <si>
     <t>GUEVARA EDUARTE SERGIO MIGUEL</t>
   </si>
   <si>
     <t>SOLIS ROJAS MARCOS AURELIO</t>
   </si>
   <si>
     <t>ARRIETA MORA KATTIA OFELIA</t>
   </si>
   <si>
+    <t>CARBALLO UGALDE VIVIANA MARIA</t>
+  </si>
+  <si>
     <t>SABORIO HERRERA CARLOS ESTEBAN</t>
   </si>
   <si>
     <t>RODRIGUEZ ROBLES JUAN PABLO</t>
   </si>
   <si>
     <t>PICADO RODRIGUEZ CINTHIA DE LOS ANGELES</t>
   </si>
   <si>
+    <t>PALOMO PICADO MARCO ANTONIO</t>
+  </si>
+  <si>
     <t>BANARD CAMACHO NANCY REBECA</t>
   </si>
   <si>
     <t>PEREZ CHAVERRI CARLOS</t>
   </si>
   <si>
     <t>CHACON HIDALGO ELIA MARCELA</t>
   </si>
   <si>
     <t>HERNANDEZ CASTRO LENIN</t>
   </si>
   <si>
     <t>PADILLA VIQUEZ CINTHYA ESTHER</t>
   </si>
   <si>
     <t>MONGE MORALES MARTHA EUGENIA</t>
   </si>
   <si>
     <t>FALLAS MADRIGAL EMILCE</t>
   </si>
   <si>
+    <t>CAMACHO CHACON ADRIAN GERARDO</t>
+  </si>
+  <si>
+    <t>RODRIGUEZ GONZALEZ KARLA</t>
+  </si>
+  <si>
     <t>MORUA RAMIREZ MONICA</t>
   </si>
   <si>
+    <t>VARGAS VARGAS LUIS FERNANDO</t>
+  </si>
+  <si>
     <t>CESPEDES RODRIGUEZ FRANCINI DEL CARMEN</t>
   </si>
   <si>
     <t>VARGAS CRUZ ELIZABETH MARIA</t>
   </si>
   <si>
+    <t>DIAZ ZAMORA KEMBLY MAGALI</t>
+  </si>
+  <si>
+    <t>GARITA SOLIS MARTHA MARIA</t>
+  </si>
+  <si>
     <t>MURILLO LORIA IVANNIA YORLENY</t>
   </si>
   <si>
     <t>VARGAS ARAYA CHRISTIAN OVIDIO</t>
   </si>
   <si>
     <t>BOLAÑOS GARITA JUAN JOSE</t>
   </si>
   <si>
     <t>ALVARADO ARTAVIA BERNABE</t>
   </si>
   <si>
     <t>ARIAS SOLIS KARLA XIOMARA</t>
   </si>
   <si>
     <t>SALAZAR OBANDO ROCIO DE LOS ANGELES</t>
   </si>
   <si>
     <t>SANCHEZ OROZCO SANDRA MARIA</t>
   </si>
   <si>
-    <t>RAMIREZ SANCHEZ ESTEBAN DE JESUS</t>
+    <t>VARGAS HERNANDEZ EVELYN YIRLANE</t>
   </si>
   <si>
     <t>VASQUEZ PIEDRA YERLYN MARGOT</t>
   </si>
   <si>
     <t>GARCIA CANTILLO JENNIFFER</t>
   </si>
   <si>
     <t>JIMENEZ MENDEZ MAYKOL FERNANDO</t>
   </si>
   <si>
-    <t>ARIAS CISNEROS OBELI DEL CARMEN</t>
-[...1 lines deleted...]
-  <si>
     <t>ANGULO ZAMORA JUAN DIEGO</t>
   </si>
   <si>
     <t>RODRIGUEZ VEGA ESTHER FRANCINI</t>
   </si>
   <si>
     <t>MADRIZ ARAYA ALVARO ANTONIO</t>
   </si>
   <si>
     <t>VIQUEZ HERNANDEZ LUIS DIEGO</t>
   </si>
   <si>
     <t>SOTO CAMPOS CAROL VIVIANA</t>
   </si>
   <si>
     <t>QUESADA MORALES OSVALDO</t>
   </si>
   <si>
     <t>GOMEZ GONZALEZ REBECA ALEJANDRA</t>
   </si>
   <si>
-    <t>CASTRO ALVAREZ LUIS FERNANDO</t>
+    <t>SALAS ALFARO KAREN VIVIANA</t>
   </si>
   <si>
     <t>GUZMAN SOLIS JOSE ALEJANDRO</t>
   </si>
   <si>
     <t>SOLANO MURILLO MARIA NELLY</t>
   </si>
   <si>
     <t>KIEWIT LEDEZMA ANGIE CRISTINA</t>
   </si>
   <si>
     <t>CHINCHILLA SOLIS ABRAHAM</t>
   </si>
   <si>
     <t>RAMIREZ AVALOS TERESITA MARIA</t>
   </si>
   <si>
     <t>MENA VARGAS  FLOR MARIA</t>
   </si>
   <si>
     <t>NAVARRO MORALES LUIS SANTIAGO</t>
   </si>
   <si>
     <t>MIRANDA CASTRO JESSICA</t>
   </si>
   <si>
     <t>SEVILLA ARIAS MICHELLE YULIANA</t>
   </si>
   <si>
     <t>SANDOVAL ALVARADO GEREMY</t>
   </si>
   <si>
     <t>MORALES QUIROS ANDRES SEBASTIAN</t>
   </si>
   <si>
     <t>DURAN MARCHENA NATHAMBED YOAD</t>
   </si>
   <si>
     <t>CAMBRONERO SANABRIA JOSE LUIS</t>
   </si>
   <si>
     <t>DELGADO CESPEDES LIZ IZAMAR</t>
   </si>
   <si>
-    <t>SEQUEIRA MUÑOZ ANGIE MARIA</t>
-[...1 lines deleted...]
-  <si>
     <t>GUTIERREZ HERNANDEZ STEVENTH ARMANDO</t>
   </si>
   <si>
     <t>ARGUEDAS CRUZ SUJEYDI DAYANNA</t>
   </si>
   <si>
     <t>VARGAS BENDAÑA MICHELLE AUXILIADORA</t>
   </si>
   <si>
     <t>MONTERO CHINCHILLA VALERIA</t>
   </si>
   <si>
     <t>HERNANDEZ ROJAS ROMARIO ALEXANDRE</t>
   </si>
   <si>
     <t>GUILLEN PEREZ KENDRA</t>
   </si>
   <si>
     <t>SEGURA BRENES LUIS ALONSO</t>
   </si>
   <si>
     <t>RIVAS LIZANO WILLIAM ANTONIO</t>
   </si>
   <si>
     <t>ROSALES MONTIEL JORGE LUIS</t>
   </si>
   <si>
     <t>AGUILAR ALVARADO JUAN</t>
   </si>
   <si>
     <t>CARBALLO MIRANDA MARGARITA</t>
   </si>
   <si>
     <t>ACUÑA CORDERO MIGUEL</t>
   </si>
   <si>
-    <t>GARITA HERNANDEZ ZELMIRA</t>
-[...1 lines deleted...]
-  <si>
     <t>VARELA MURILLO HERNAN</t>
   </si>
   <si>
     <t>ARAYA HERNANDEZ DENIS</t>
   </si>
   <si>
     <t>CHAVES CUBERO CARLOS</t>
   </si>
   <si>
     <t>GONZALEZ RAMIREZ ARNOLDO</t>
   </si>
   <si>
     <t>ARIAS MOLINA ROSALINA</t>
   </si>
   <si>
     <t>AVENDAÑO MORALES DORA</t>
   </si>
   <si>
     <t>SOTO VEGA MARCO TULIO</t>
   </si>
   <si>
     <t>JIMENEZ BARBOZA FRANCISCO</t>
   </si>
   <si>
+    <t>SOTO ALFARO GUILLERMO</t>
+  </si>
+  <si>
     <t>JIMENEZ MORALES BLANCA</t>
   </si>
   <si>
     <t>SALAS ANCHIA ANGEL</t>
   </si>
   <si>
     <t>DELGADO CAMPOS ZOILA</t>
   </si>
   <si>
     <t>CAMPOS BRENES PAULINA</t>
   </si>
   <si>
     <t>GOMEZ UGALDE ODILI ESTRELLA</t>
   </si>
   <si>
+    <t>SANDOVAL BRENES MARIO</t>
+  </si>
+  <si>
     <t>MENDEZ VILLALOBOS ESTELIA</t>
   </si>
   <si>
     <t>CHAVARRIA ESPINOZA DESIDERIA</t>
   </si>
   <si>
     <t>SOLANO ARCE TERESA</t>
   </si>
   <si>
     <t>ROJAS AGUILAR NOE</t>
   </si>
   <si>
     <t>AVENDAÑO MORALES JOSE FRANCISCO</t>
   </si>
   <si>
-    <t>GONZALEZ VARGAS MARGARITA</t>
-[...4 lines deleted...]
-  <si>
     <t>CAMPOS BARRANTES RAFAEL</t>
   </si>
   <si>
     <t>ARGUEDAS ESCALANTE JUANA</t>
   </si>
   <si>
+    <t>ESQUIVEL ALVARADO MARCO AURELIO</t>
+  </si>
+  <si>
     <t>ESQUIVEL CAMPOS JOSE ANGEL</t>
   </si>
   <si>
     <t>MOSCOSO VEGA EDUARDO</t>
   </si>
   <si>
     <t>FERRARO WARNER MARIA DE LOS ANGELES</t>
   </si>
   <si>
     <t>MORA SALAS JULIO</t>
   </si>
   <si>
     <t>SAENZ ULLOA MIRIAM</t>
   </si>
   <si>
+    <t>ARGUEDAS VARGAS DEIDAMIA</t>
+  </si>
+  <si>
     <t>VALENCIANO MORALES MIRIAM</t>
   </si>
   <si>
     <t>ESQUIVEL ARROYO CARLOS LUIS</t>
   </si>
   <si>
-    <t>ALVARADO OVIEDO FERNANDO DAGOBERTO</t>
-[...1 lines deleted...]
-  <si>
     <t>VARGAS LEDEZMA OLMAN CARMEN DE LAS PIEDADES</t>
   </si>
   <si>
+    <t>GONZALEZ GRANADOS ELEMBERTA</t>
+  </si>
+  <si>
+    <t>ARRIETA LARA MARIA DE LOS ANGELES</t>
+  </si>
+  <si>
     <t>SALAZAR BLANCO RENE GERARDO</t>
   </si>
   <si>
     <t>FAMILIA HERNANDEZ ZAMORA</t>
   </si>
   <si>
     <t>PORRAS GRANADOS JOSE GERARDO</t>
   </si>
   <si>
+    <t>ACUÑA BLANCO MARIA CECILIA</t>
+  </si>
+  <si>
+    <t>VARELA CAMBRONERO BRAULIO</t>
+  </si>
+  <si>
     <t>CASTRO NUÑEZ BELEIDA</t>
   </si>
   <si>
+    <t>GONZALEZ PORRAS JACOB</t>
+  </si>
+  <si>
+    <t>RODRIGUEZ UMAÑA HILDA MARIA</t>
+  </si>
+  <si>
     <t>GONZALEZ ROMERO SONIA MARIA</t>
   </si>
   <si>
     <t>RODRIGUEZ NARANJO LUZ MARIA</t>
   </si>
   <si>
+    <t>VIQUEZ HERNANDEZ MARTHA</t>
+  </si>
+  <si>
     <t>CORTES ALVARADO MARIO</t>
   </si>
   <si>
     <t>CHAVES CALVO JUAN RAFAEL</t>
   </si>
   <si>
     <t>BENAVIDES LOBO CARLOS LUIS</t>
   </si>
   <si>
-    <t>JIMENEZ BOLAÑOS FLOR MARIA</t>
+    <t>URBINA ORTEGA SILVIA ROSA</t>
+  </si>
+  <si>
+    <t>VICTOR NAVAS DAISY</t>
   </si>
   <si>
     <t>GONZALEZ MONTERO MIGUEL ANGEL</t>
   </si>
   <si>
     <t>ARAYA RODRIGUEZ CLAUDIA</t>
   </si>
   <si>
     <t>REYES ORTIZ JULIA</t>
   </si>
   <si>
     <t>MARIN ROJAS ADELA</t>
   </si>
   <si>
     <t>PORRAS ZUÑIGA LUIS GERARDO</t>
   </si>
   <si>
     <t>HERNANDEZ BARRANTES ANA MARIA</t>
   </si>
   <si>
     <t>BOLAÑOS SALAS MAYELA MARIA DE LAS MERCEDES</t>
   </si>
   <si>
+    <t>MEJIAS SEGURA MARVIN JESUS DEL SOCORRO</t>
+  </si>
+  <si>
+    <t>RODRIGUEZ MURILLO YAMILETH DEL SOCORRO</t>
+  </si>
+  <si>
     <t>VILLEGAS CALVO CIRILO ENRIQUE RAMON</t>
   </si>
   <si>
     <t>CAMPOS CARVAJAL FLOR MARIA DEL CARMEN</t>
   </si>
   <si>
     <t>GUZMAN RAMIREZ OTTO EDUARDO DE JESUS</t>
   </si>
   <si>
     <t>ARAYA GONZALEZ ALFONSO EMILIO</t>
   </si>
   <si>
     <t>LEON BENAVIDES ANTONIO GERARDO</t>
   </si>
   <si>
     <t>GARITA ESQUIVEL ELMER ASDRUBAL DEL SOCORRO</t>
   </si>
   <si>
     <t>ROJAS GUTIERREZ LIDIETH</t>
   </si>
   <si>
-    <t>BARRANTES SANDOVAL MARTA EUGENIA</t>
-[...1 lines deleted...]
-  <si>
     <t>ROJAS BOLAÑOS JOAQUIN ANTONIO DEL SOCORRO</t>
   </si>
   <si>
     <t>CALVO RODRIGUEZ DULCE NOMBRE DE LA C</t>
   </si>
   <si>
-    <t>ROMERO MIRANDA ALEXANDER</t>
-[...1 lines deleted...]
-  <si>
     <t>RAMOS MUÑOZ MARIA EUGENIA</t>
   </si>
   <si>
-    <t>CHACON ABARCA EDUARDO ALCIDES</t>
-[...1 lines deleted...]
-  <si>
     <t>RAMOS MUÑOZ MARIA DE LOS ANGELES</t>
   </si>
   <si>
     <t>ULATE CAMBRONERO ALBERTO</t>
   </si>
   <si>
     <t>HERNANDEZ PANIAGUA JENNY MAYELA</t>
   </si>
   <si>
     <t>JIMENEZ CAMACHO YAMILETH</t>
   </si>
   <si>
     <t>JIMENEZ ARCE ROSIBEL</t>
   </si>
   <si>
     <t>SALAZAR ACUÑA RONALD</t>
   </si>
   <si>
     <t>SEGURA CERDAS SARA ISABEL</t>
   </si>
   <si>
     <t>ARROYO JIMENEZ GUISELLE</t>
   </si>
   <si>
     <t>GARCIA ALEMAN KEYLOR ANTONIO</t>
   </si>
   <si>
     <t>BORLOZ GOMEZ ELISA MARIA DE LA LUZ</t>
   </si>
   <si>
     <t>MOYA SOLANO RAFAEL JOVINO</t>
   </si>
   <si>
     <t>CORDERO QUIRÓS GERARDO</t>
   </si>
   <si>
-    <t>CASTRO MONTOYA MARIA EMILIA</t>
-[...1 lines deleted...]
-  <si>
     <t>ROBLES FUENTES VICTOR MANUEL NICOLAS</t>
   </si>
   <si>
     <t>ANGULO BRENES BERTA FLOR DEL SOCORRO</t>
   </si>
   <si>
-    <t>QUESADA SANCHEZ EFREN</t>
-[...1 lines deleted...]
-  <si>
     <t>RIVERA CALVO FERNANDO</t>
   </si>
   <si>
     <t>ACUÑA ZUÑIGA ANTONIO EDWIN</t>
   </si>
   <si>
+    <t>MATAMOROS BORLOZ ANA ISABEL</t>
+  </si>
+  <si>
     <t>ARAYA MONGE SARA LIA</t>
   </si>
   <si>
+    <t>FERNANDEZ ZUÑIGA RODRIGO</t>
+  </si>
+  <si>
     <t>CORDERO GUTIERREZ ARNOLDO</t>
   </si>
   <si>
     <t>QUESADA GARITA JOSE ANGEL</t>
   </si>
   <si>
     <t>BARRANTES GAMBOA DIGNA</t>
   </si>
   <si>
+    <t>CASTRO CALDERON MARGARITA</t>
+  </si>
+  <si>
+    <t>MENA SANCHO RAMON ANTONIO</t>
+  </si>
+  <si>
     <t>HERRERA LOAIZA ANA LORENA DE LOS ANGELES</t>
   </si>
   <si>
+    <t>SANCHEZ HERNANDEZ KATTIA MARIA</t>
+  </si>
+  <si>
     <t>RAMOS UMAÑA ROYNER JESUS</t>
   </si>
   <si>
     <t>VILLALOBOS AURELIO SEGUNDO MARCO AURELIO ELPIDIO</t>
   </si>
   <si>
+    <t>DENGO FLORES SEBASTIAN VICTOR EDUARDO</t>
+  </si>
+  <si>
     <t>ALVAREZ SABORIO RAFAELA URSULA DE MERCEDES</t>
   </si>
   <si>
     <t>OROZCO AVENDAÑO ALFREDO CARLOS ENRIQUE</t>
   </si>
   <si>
     <t>OVIEDO SALAS MICAELA CELESTINA</t>
   </si>
   <si>
     <t>CHAVES CARVAJAL JENARO DE JESUS</t>
   </si>
   <si>
     <t>SEGURA HERNANDEZ MARIA DORILA ZOILA</t>
   </si>
   <si>
     <t>VARGAS GUTIERREZ JOSEFA SILVIA</t>
   </si>
   <si>
     <t>BARQUERO MOREIRA MARGARITA OLIVA</t>
   </si>
   <si>
-    <t>ALFARO LEPIZ AQUILES MOISES DE JESUS</t>
-[...1 lines deleted...]
-  <si>
     <t>PANIAGUA MUÑOZ MIGUEL CESAR DEL SOCORRO</t>
   </si>
   <si>
     <t>MOREIRA MOREIRA MAURILIO RECAREDO DEL SOCORRO</t>
   </si>
   <si>
     <t>ARIAS HERRERA RAMON VICTOR MANUEL</t>
   </si>
   <si>
     <t>JARA CONTRERAS FRANCISCO REINALDO SIGIFREDO</t>
   </si>
   <si>
     <t>SALAZAR SALAZAR JOSE MARCO TULIO</t>
   </si>
   <si>
-    <t>CHAVES RODRIGUEZ LIBIA MODESTA ARCELIA</t>
-[...4 lines deleted...]
-  <si>
     <t>BRENES ALFARO AMADA ALBERTINA</t>
   </si>
   <si>
     <t>ZUÑIGA HERNANDEZ LUISA ISMAELA ALBERTINA</t>
   </si>
   <si>
     <t>SIN NOMBRE</t>
   </si>
   <si>
     <t>GUEVARA HERNANDEZ MARIA JOSEFA MICAELA FERMINA</t>
   </si>
   <si>
     <t>LUNA ZUÑIGA ELVIRA ELISA DEL SOCORRO</t>
   </si>
   <si>
     <t>RODRIGUEZ ZUMBADO EDUARDO ROSARIO SOCORRO</t>
   </si>
   <si>
     <t>GARRO ARGUEDAS GUILLERMO JOAQUIN TRINIDAD</t>
   </si>
   <si>
+    <t>LEPIZ MONDRAGON RAMON MIGUEL SENON</t>
+  </si>
+  <si>
     <t>ARCE MURILLO ALICE EIDA JOSEFA</t>
   </si>
   <si>
     <t>MOYA LOPEZ ENRIQUE AMANDO DEL SOCORRO</t>
   </si>
   <si>
     <t>ACOSTA RAMIREZ JOSE JOAQUIN DE LA ASUNCION</t>
   </si>
   <si>
     <t>CAMPOS QUESADA MARIA JUSTA DEL CARMEN</t>
   </si>
   <si>
     <t>GARITA ZUÑIGA JUAN BAUTISTA NOE DEL SOCORRO</t>
   </si>
   <si>
-    <t>RODRIGUEZ QUESADA LEONARDO HERNAN DE DOLORES</t>
-[...1 lines deleted...]
-  <si>
     <t>CHAVERRI HERNANDEZ ANA MARINA DE JESUS</t>
   </si>
   <si>
     <t>BONILLA RUIZ JOAQUIN MIGUEL ANGEL</t>
   </si>
   <si>
     <t>BOLAÑOS ALFARO MANUEL ENRIQUE DEL SOCORRO</t>
   </si>
   <si>
     <t>CAMPOS VINDAS JUAN RAFAEL ROBERTO DE JESUS</t>
   </si>
   <si>
     <t>RODRIGUEZ CARBALLO MARIA ADELIA DEL CARMEN</t>
   </si>
   <si>
     <t>SANCHEZ RAMIREZ SANTIAGO AGRIPINO BELEN</t>
   </si>
   <si>
     <t>ALVARADO VARGAS PAULINO RAMON ENRIQUE</t>
   </si>
   <si>
     <t>BADILLA CHAVES LUIS RAMON DE JESUS</t>
   </si>
   <si>
     <t>ARGUEDAS CHAVERRI MANUEL DE JESUS ANTONIO</t>
   </si>
   <si>
     <t>CASTRO CAMPOS HERNAN RODOLFO DE JESUS</t>
   </si>
   <si>
     <t>SALAS ARROYO RUBEN RIGOBERTO ZOILO</t>
   </si>
   <si>
     <t>RODRIGUEZ CAMPOS ELIGIO OSCAR DE LA TRINIDAD</t>
   </si>
   <si>
+    <t>CORDERO CAMPOS OMAR GUMERCINDO DE TRINDAD</t>
+  </si>
+  <si>
     <t>CORDERO CARVAJAL MANUEL ANGEL DE JESUS</t>
   </si>
   <si>
     <t>SANCHEZ CHAVES JESUS ELISEO</t>
   </si>
   <si>
     <t>CAMACHO CHAVES PEDRO OSCAR ANTONIO</t>
   </si>
   <si>
     <t>BRENES SOLIS ROSARIO GUILERMO</t>
   </si>
   <si>
     <t>VILLALOBOS VILLALOBOS RAFAEL GONZALO MIGUEL</t>
   </si>
   <si>
     <t>CAMPOS RODRIGUEZ ALICIA MARCELINA DE ANGELES</t>
   </si>
   <si>
     <t>GUZMAN LEDEZMA MARINA ANGELA RAMONA</t>
   </si>
   <si>
     <t>SOLIS CALDERON MARIA GRACIELA ANGELA</t>
   </si>
   <si>
     <t>NUÑEZ CAMBRONERO CARLOS DOLORES</t>
   </si>
   <si>
-    <t>AGUILAR CAMACHO LUISA MARIA CARMEN DE SOCORRO</t>
-[...1 lines deleted...]
-  <si>
     <t>VIQUEZ ARIAS EFRAIN</t>
   </si>
   <si>
     <t>ROJAS DELGADO MARIA</t>
   </si>
   <si>
     <t>BONILLA CORDOBA DELIA DEL CARMEN</t>
   </si>
   <si>
     <t>CALVO VARGAS JOSE AMADO</t>
   </si>
   <si>
     <t>VILLALOBOS RODRIGUEZ RAMON EDWIN ROGER</t>
   </si>
   <si>
     <t>ARGUELLO BARRANTES MARIO CLAUDIO</t>
   </si>
   <si>
     <t>BADILLA CHAVES MARIA ESTER RAMONA</t>
   </si>
   <si>
     <t>CARVAJAL BADILLA MARIA RAMONA ORLINDA AMADA</t>
   </si>
   <si>
     <t>GONZALEZ SANCHEZ FABIO</t>
   </si>
   <si>
     <t>CORDERO GONZALEZ JESUS ANTONIO DANILO</t>
   </si>
   <si>
-    <t>DE LA O PALMA VIRGILIO MARIO DE JESUS</t>
-[...1 lines deleted...]
-  <si>
     <t>MIRANDA BRENES VIOLETA CARMEN NOEMI DE JESUS</t>
   </si>
   <si>
     <t>ARGUEDAS FUENTES SARAY YOLANDA DEL CARMEN</t>
   </si>
   <si>
-    <t>RAMIREZ VARGAS ELIDA VIRGINIA DEL ROSARIO</t>
+    <t>ARROYO ARCE VICTOR MANUEL DE JESUS</t>
   </si>
   <si>
     <t>ZAMORA FONSECA LUISA DORA ANGELA LIDILIA</t>
   </si>
   <si>
     <t>SOLANO SOLANO MARIA ANGELA</t>
   </si>
   <si>
+    <t>GARITA RAMIREZ MIGUEL ANGEL</t>
+  </si>
+  <si>
     <t>UGALDE ARRIETA ISIDRO CARALAMPIO PAULINO</t>
   </si>
   <si>
-    <t>BENAVIDES ZAMORA MERCEDES TERESA DE JESUS</t>
-[...4 lines deleted...]
-  <si>
     <t>VARGAS NUÑEZ OVIDIO EFRAIN</t>
   </si>
   <si>
     <t>RAMIREZ CHAVARRIA FERNANDO DEL SOCORRO</t>
   </si>
   <si>
     <t>RODRIGUEZ CARBALLO RAMONA ZELMIRA</t>
   </si>
   <si>
     <t>ZUMBADO GONZALEZ EUGENIO TIMOTEO</t>
   </si>
   <si>
     <t>VIQUEZ VIQUEZ EDGAR EDWIN DEL SOCORRO</t>
   </si>
   <si>
     <t>ARGUEDAS CALVO MARIA LUISA</t>
   </si>
   <si>
-    <t>SEGURA LOPEZ ASDRUBAL ANTONIO</t>
-[...1 lines deleted...]
-  <si>
     <t>BOLAÑOS VILLEGAS ANTONIO BERNARDINO</t>
   </si>
   <si>
     <t>RODRIGUEZ BOLAÑOS AZAEL AGAPITO DE JESUS</t>
   </si>
   <si>
     <t>ALVARADO LEITON CARMEN MARIA ISABEL</t>
   </si>
   <si>
     <t>LARA SOTO NIEVES ZULAY</t>
   </si>
   <si>
     <t>AZOFEIFA CAMACHO JUAN DANIEL FRANCISCO DE JESUS</t>
   </si>
   <si>
+    <t>BRENES CHAVES JUAN ENRIQUE SILVERIO</t>
+  </si>
+  <si>
     <t>ESQUIVEL RAMIREZ ARABELA EUGENIA</t>
   </si>
   <si>
     <t>ESCALANTE VEGA RODRIGO ANTONIO RAMON</t>
   </si>
   <si>
     <t>BENAVIDES HERNANDEZ VIRGILIO ASDRUBAL DEL CARMEN</t>
   </si>
   <si>
     <t>CHAVES ROJAS RODRIGO MANUEL DEL CARMEN</t>
   </si>
   <si>
     <t>SANCHEZ ALVARADO ROQUE AMADO DE JESUS</t>
   </si>
   <si>
     <t>LEPIZ SALAZAR SOLEDAD BERTA LIA</t>
   </si>
   <si>
     <t>SOLIS PALMA BELEN SARA DEL SOCORRO</t>
   </si>
   <si>
     <t>QUESADA GARITA JUAN RAFAEL JESUS</t>
   </si>
   <si>
     <t>ALVAREZ VILLALOBOS MARIA LUISA SOCORRO</t>
   </si>
   <si>
+    <t>RAMOS PORRAS SARA HORTENCIA SOCORRO</t>
+  </si>
+  <si>
     <t>PARREAGUIRRE JARA MARIO ANTONIO DE LA TRINIDAD</t>
   </si>
   <si>
     <t>LOAIZA GARRO JESUS OSCAR TRINIDAD</t>
   </si>
   <si>
     <t>MADRIGAL SALAZAR CARLOS  MANUEL DE JESUS</t>
   </si>
   <si>
     <t>BRENES ZAMORA JAIME WILLIAM OMAR</t>
   </si>
   <si>
     <t>BOLAÑOS PORRAS JOSE MANUEL DE JESUS</t>
   </si>
   <si>
     <t>ARCE UGALDE JUAN JOSE DEL SOCORRO</t>
   </si>
   <si>
+    <t>ARAYA ZAMORA JESUS MARIA DEL SOCORRO</t>
+  </si>
+  <si>
     <t>ACOSTA ALVARADO GLADIS MARGARITA DOLORES</t>
   </si>
   <si>
     <t>HERNANDEZ HERNANDEZ MARIA RAMONA ETELGIVE</t>
   </si>
   <si>
     <t>ARGUEDAS GUZMAN VICTOR MANUEL</t>
   </si>
   <si>
     <t>CAMPOS CARBALLO JOSE VICTOR MANUEL DE PIEDADES</t>
   </si>
   <si>
     <t>LEDEZMA GUZMAN JUAN LUIS CAYETANO DANILO</t>
   </si>
   <si>
     <t>CARMONA MONTOYA ROSENDO JOSE RAMON</t>
   </si>
   <si>
-    <t>MUÑOZ OVARES AIDA CARMEN DE JESUS</t>
-[...1 lines deleted...]
-  <si>
     <t>CHAVARRIA RAMIREZ MARIA TERESA DE JESUS</t>
   </si>
   <si>
     <t>ARCE RODRIGUEZ MARIA CRISTINA DE JESUS</t>
   </si>
   <si>
     <t>BONILLA CAMPOS MARIA TERESA DE JESUS</t>
   </si>
   <si>
     <t>ROJAS SANDOVAL MANUEL FRANCISCO DE JESUS</t>
   </si>
   <si>
     <t>SANCHEZ VILLALOBOS AMALIA JOSEFA DE JESUS</t>
   </si>
   <si>
-    <t>VILLALOBOS ZUÑIGA ADILIA ANGELA DEL SOCORRO</t>
-[...1 lines deleted...]
-  <si>
     <t>OROZCO VENEGAS BENEDICTO DE JESUS</t>
   </si>
   <si>
     <t>ARRIETA HERRERA SOCORRO GENOVEVA</t>
   </si>
   <si>
     <t>NUÑEZ LOBO OLIVER</t>
   </si>
   <si>
-    <t>CORTES GONZALEZ WILLIAM GUILLERMO ANTONIO</t>
-[...1 lines deleted...]
-  <si>
     <t>ARCE RODRIGUEZ ESMERALDA CLARA DE JESUS</t>
   </si>
   <si>
     <t>MIRANDA ULATE FRANCISCA RITA DEL CARMEN</t>
   </si>
   <si>
     <t>SAENZ RUIZ ALVARO NESTOR RAMON DE JESUS</t>
   </si>
   <si>
-    <t>VILLALOBOS MORA MARIA ISABEL ALICIA DEL CARMEN</t>
-[...1 lines deleted...]
-  <si>
     <t>VARELA SANCHEZ JOSE MANUEL</t>
   </si>
   <si>
     <t>GARCIA SEQUEIRA JOSE EDDIE VICTOR MANUEL</t>
   </si>
   <si>
     <t>CHAVES VARGAS ASDRUBAL GILBERTO</t>
   </si>
   <si>
-    <t>RODRIGUEZ ALVARADO BERNARDO</t>
-[...1 lines deleted...]
-  <si>
     <t>SANCHEZ RAMIREZ DIGNA MARIA DEL SOCORRO</t>
   </si>
   <si>
+    <t>VILLALOBOS CHAVES GILBERTO CLAUDIO DE JESUS</t>
+  </si>
+  <si>
     <t>ARCE VIQUEZ LEONARDO AMADO ELIGIO</t>
   </si>
   <si>
     <t>BOGARIN CAMACHO FRANCISCO ANTONIO</t>
   </si>
   <si>
     <t>GARCIA LARA VIRGILIO FRANCISCO</t>
   </si>
   <si>
     <t>AGUILAR CAMPOS CARLOS LUIS</t>
   </si>
   <si>
     <t>RAMIREZ LOPEZ ZAIDA ZELMIRA</t>
   </si>
   <si>
     <t>CAMPOS SOLANO ARACELY DE LOS ANGELES</t>
   </si>
   <si>
     <t>BOGANTES MIRANDA TERESA NORMA DE JESUS</t>
   </si>
   <si>
     <t>BOLAÑOS ALFARO CLAUDIO DEL SOCORRO</t>
   </si>
   <si>
     <t>FAMILIA PEREZ CONTRERAS</t>
   </si>
   <si>
     <t>ARROYO RODRIGUEZ MARGARITA EDUVIGIS DEL CARMEN</t>
   </si>
   <si>
-    <t>HERNANDEZ RAMIREZ EDITH CAYETANA DE LOS ANGELES</t>
-[...2 lines deleted...]
-    <t>CHAVES MONTOYA MIREYA SOCORRO DEL CARMEN</t>
+    <t>VALERIO GONZALEZ LUZ DARIA DEL SOCORRO</t>
   </si>
   <si>
     <t>JARA JIMENEZ EDWIN FERNANDO DE JESUS</t>
   </si>
   <si>
     <t>VILCHEZ PANIAGUA CLAUDIA VIRGINIA DEL CARMEN</t>
   </si>
   <si>
     <t>OROZCO ALFARO NELLY MARGARITA</t>
   </si>
   <si>
     <t>MORALES BOLAÑOS ARISTIDES</t>
   </si>
   <si>
+    <t>MONTERO VILLALOBOS MERCEDES DE LA TRINIDAD</t>
+  </si>
+  <si>
     <t>CHAVES CONTRERAS RAFAEL ANGEL</t>
   </si>
   <si>
     <t>SANCHEZ HERNANDEZ ROSA CATALINA DEL SOCORRO</t>
   </si>
   <si>
     <t>ELIZONDO CERDAS DANILO</t>
   </si>
   <si>
     <t>ZUÑIGA CHACON MARIA EUGENIA DE LA TRINIDAD</t>
   </si>
   <si>
     <t>HERNANDEZ BOLAÑOS HECTOR RAMON ISRAEL</t>
   </si>
   <si>
     <t>VALERIO SANCHEZ JOAQUIN DE LA TRINIDAD</t>
   </si>
   <si>
     <t>RODRIGUEZ RUIZ DANILO SANTIAGO DOLORES</t>
   </si>
   <si>
     <t>HERNANDEZ DAVIS MIGUEL ANGEL DE LA TRINIDAD</t>
   </si>
   <si>
     <t>ESPINOZA VILLEGAS DORA JULIA DEL CARMEN</t>
   </si>
   <si>
     <t>CORDERO SANDOVAL VIRGINIA RAMONA DE LOS ANGELES</t>
   </si>
   <si>
     <t>CHAVERRI CAMPOS ANGELA ROSA DEL SOCORRO</t>
   </si>
   <si>
-    <t>PARAJELES ULATE FRANCISCO RAMON DE JESUS</t>
-[...1 lines deleted...]
-  <si>
     <t>VARGAS ROJAS GLADYS JOSEFA DEL CARMEN</t>
   </si>
   <si>
     <t>TREJOS UGALDE EDGAR MAXIMILIANO DE JESUS</t>
   </si>
   <si>
+    <t>LORIA CHAVERRI ALBA ROSA MARIA DEL SOCORRO</t>
+  </si>
+  <si>
     <t>RAMIREZ RAMIREZ VIRGINIA</t>
   </si>
   <si>
-    <t>MEJIA CARVAJAL JESUS EDUARDO DEL CARMEN</t>
-[...1 lines deleted...]
-  <si>
     <t>VARGAS MIRANDA EDUARDO EDGAR DEL SOCORRO</t>
   </si>
   <si>
     <t>ROJAS VIQUEZ JOSE EMILIANO</t>
   </si>
   <si>
-    <t>CAMPOS ARRIETA EDITH MARIA DOLORES</t>
-[...10 lines deleted...]
-  <si>
     <t>CAMPOS QUIROS MARIA DEL CARMEN ROSARIO</t>
   </si>
   <si>
     <t>CAMPOS MOREIRA AMABLE TRINIDAD DE JESUS</t>
   </si>
   <si>
     <t>RODRIGUEZ BENAVIDES MA. DE LOS ANGELES Y BENEF.</t>
   </si>
   <si>
+    <t>MOYA MATA ANA VICTORIA</t>
+  </si>
+  <si>
     <t>RAMIREZ SANTAMARIA VIRGINIA TERESA</t>
   </si>
   <si>
+    <t>ARAYA GONZALEZ JOSE ANANIAS DE JESUS</t>
+  </si>
+  <si>
+    <t>VILLALOBOS VARGAS MARTA MATILDE RAMONA</t>
+  </si>
+  <si>
     <t>VIQUEZ BOLAÑOS MARIA VIRGINIA RITA SOCORRO</t>
   </si>
   <si>
     <t>VEGA MENDEZ CECILIA</t>
   </si>
   <si>
     <t>SALAS MOYA ANGELA IRIS DEL SOCORRO</t>
   </si>
   <si>
     <t>ARCE CAMPOS AUREA VICTORIA DEL SOCORRO</t>
   </si>
   <si>
     <t>HERNANDEZ CORDERO EUGENIO ALEJANDRO DE JESUS</t>
   </si>
   <si>
     <t>VEGA ALVARADO PEDRO FRANCISCO ELADIO</t>
   </si>
   <si>
     <t>VIQUEZ UGALDE ORONTES MARCOS DEL SOCORRO</t>
   </si>
   <si>
     <t>GARRO VALERIO MARIA EUGENIA ZELMIRA</t>
   </si>
   <si>
     <t>CARBALLO ARGUEDAS MARCO TULIO</t>
   </si>
   <si>
     <t>UGALDE PEREZ VIDAL EMIGDIO</t>
   </si>
   <si>
     <t>CORRALES DELGADO GILBERT</t>
   </si>
   <si>
     <t>SANCHEZ ARCE LIDIETH XINIA</t>
   </si>
   <si>
     <t>CAMPOS LUNA CARIDAD CLARA DEL SOCORRO</t>
   </si>
   <si>
-    <t>SANCHEZ MOREIRA LUZ MARINA</t>
-[...1 lines deleted...]
-  <si>
     <t>SEQUEIRA RAMIREZ WARNES FRANCISCO</t>
   </si>
   <si>
     <t>LEPIZ JIMENEZ SHIRLEY VIRGINIA</t>
   </si>
   <si>
+    <t>CHAVES CHAVES IRMA BIENIVENIDA DEL SOCORRO</t>
+  </si>
+  <si>
     <t>HERNANDEZ JARA MARIA ANTONIA DEL CARMEN</t>
   </si>
   <si>
+    <t>SOLERA CORONADO MARIA CRISTINA FRANCISCA</t>
+  </si>
+  <si>
     <t>ARAYA ZARATE LUIS MIGUEL DE JESUS</t>
   </si>
   <si>
     <t>CERDAS ARGUEDAS JUAN PEDRO DE LA TRINIDAD</t>
   </si>
   <si>
+    <t>CHAVARRIA VEGA JOSE MANUEL</t>
+  </si>
+  <si>
+    <t>SANCHEZ RIVAS JOSE MARIA ANGEL</t>
+  </si>
+  <si>
     <t>ARGUEDAS ROSALES FABIO TOMAS FRANCISCO</t>
   </si>
   <si>
     <t>SALAZAR LOUVIAU ANA LUCIA</t>
   </si>
   <si>
     <t>VILLALOBOS RAMIREZ OLGA</t>
   </si>
   <si>
     <t>NUÑEZ CHAVARRIA JUAN GERARDO RODRIGO</t>
   </si>
   <si>
+    <t>SANCHEZ ARCE JORGE RAMON DE JESUS</t>
+  </si>
+  <si>
     <t>HERNANDEZ ARCE MARIA DEL CARMEN</t>
   </si>
   <si>
     <t>ALVAREZ VILLALOBOS MARIA CECILIA</t>
   </si>
   <si>
     <t>OROZCO FERNANDEZ PAULINO DANILO</t>
   </si>
   <si>
+    <t>SEGURA RAMIREZ LEDA</t>
+  </si>
+  <si>
     <t>CERDAS CAMACHO OLGA MARIA</t>
   </si>
   <si>
     <t>CHAVERRI MORA CLAUDIO</t>
   </si>
   <si>
-    <t>SEGURA MARTINEZ ELIZABETH ELVIA DEL CARMEN</t>
+    <t>MOLINA RIVERA MARIA LIDIET FRANCISCA</t>
   </si>
   <si>
     <t>SAENZ CARBALLO MARIA ROSARIO DE LOS ANGELES</t>
   </si>
   <si>
-    <t>SALAS VARGAS ANTONIO FELIX GRACIANO</t>
-[...4 lines deleted...]
-  <si>
     <t>RODRIGUEZ CARMONA CARLOS LUIS</t>
   </si>
   <si>
     <t>ARGUEDAS MONGE NURIA</t>
   </si>
   <si>
     <t>ARAYA SALAS ZOILA ROSA DE MARIA</t>
   </si>
   <si>
     <t>MENDEZ SOLIS ANA ISABEL LIDIETTE DE JESUS</t>
   </si>
   <si>
     <t>ARRIETA HERRERA MARIA EUGENIA CLAUDIA</t>
   </si>
   <si>
-    <t>RAMIREZ CAMBRONERO FLORY LIGIA DEL SOCORRO</t>
-[...1 lines deleted...]
-  <si>
     <t>SANCHEZ SALAZAR FELIX GUILERMO DEL CARMEN</t>
   </si>
   <si>
-    <t>ACOSTA MENDEZ GRACE NOEMY DEL SOCORRO</t>
-[...1 lines deleted...]
-  <si>
     <t>ELIZONDO CERDAS MARGARITA MARIA DEL SOCORRO</t>
   </si>
   <si>
-    <t>CALVO GUERRERO MIRIAM RAMONA DE JESUS</t>
-[...1 lines deleted...]
-  <si>
     <t>ORTIZ LEDEZMA BERNARDINO DE JESUS</t>
   </si>
   <si>
     <t>FONSECA MOYA MERLIN RAMON</t>
   </si>
   <si>
     <t>CHAVERRI SOTO DANILO</t>
   </si>
   <si>
-    <t>TRIGUEROS GARCIA NELSY MAIDA DE LOS ANGELES</t>
+    <t>VALERIO OVIEDO CELINA DEL CARMEN</t>
   </si>
   <si>
     <t>PRENDAS ARAYA GUILLERMO ENRIQUE DE JESUS</t>
   </si>
   <si>
     <t>ARCE CAMPOS GILBERTO ENRIQUE DEL SOCORRO</t>
   </si>
   <si>
-    <t>HERNANDEZ SANCHEZ CARMEN MARIA DEL SOCORRO</t>
-[...4 lines deleted...]
-  <si>
     <t>VALERIO SANCHEZ FRANCISCO JAVIER DE JESUS</t>
   </si>
   <si>
     <t>MONTERO RAMIREZ MARIA DEL CARMEN</t>
   </si>
   <si>
-    <t>RAMIREZ MELENDEZ CARMEN EUGENIA</t>
-[...1 lines deleted...]
-  <si>
     <t>RODRIGUEZ GONZALEZ GERMAN</t>
   </si>
   <si>
     <t>BERNINI RONDELLI MAGDA ADA DOLORES</t>
   </si>
   <si>
     <t>RAMIREZ VILCHEZ MARIA ELENA</t>
   </si>
   <si>
     <t>MEJIA MONTERO GERARDA MARIA</t>
   </si>
   <si>
     <t>RAMIREZ ACUÑA CARLOS LUIS JUVENAL</t>
   </si>
   <si>
     <t>VILCHEZ SANCHEZ CARMEN MARIA</t>
   </si>
   <si>
     <t>MONTERO VILLALOBOS JOSE LEODINO GERARDO</t>
   </si>
   <si>
     <t>ARCE ESQUIVEL CARLOS LUIS DE JESUS</t>
   </si>
   <si>
     <t>VILLALOBOS CHACON OLGA MARTA</t>
   </si>
   <si>
     <t>CHAVARRIA CASTILLO MARIA DE LOS ANGELES</t>
   </si>
   <si>
-    <t>ROJAS VILLALOBOS GERARDO</t>
-[...1 lines deleted...]
-  <si>
     <t>VIQUEZ ARGUEDAS MANUEL ANTONIO PIO DEL CARMEN</t>
   </si>
   <si>
     <t>LOPEZ SOLIS FLOR DE MARIA</t>
   </si>
   <si>
     <t>HIDALGO VEGA LUISA MARIA TERESA DEL SOCORRO</t>
   </si>
   <si>
     <t>GONZALEZ CASTILLO ADELA GERARDINA</t>
   </si>
   <si>
     <t>PEÑARANDA HERNANDEZ CARLOS LUIS</t>
   </si>
   <si>
     <t>CAMPOS RODRIGUEZ GERARDO ANTONIO</t>
   </si>
   <si>
     <t>MONTERO BRENES MAYRA FRANCISCA</t>
   </si>
   <si>
+    <t>CALVO CORDERO JORGE ARTURO</t>
+  </si>
+  <si>
     <t>ALVAREZ GONZALEZ ALVARO</t>
   </si>
   <si>
     <t>LOPEZ SOLIS CARMEN VIRGINIA DE JESUS</t>
   </si>
   <si>
     <t>CAMACHO MONGE CARLOS LUIS DE JESUS</t>
   </si>
   <si>
     <t>ESQUIVEL CHAVES MARIO ANTONIO HERNAN</t>
   </si>
   <si>
     <t>HERRERA CORTES PILAR ELAINE</t>
   </si>
   <si>
     <t>QUESADA SAENZ MARIA ISABEL GERARDINA</t>
   </si>
   <si>
     <t>BENAVIDES ARIAS JOSE JOAQUIN GERARDO</t>
   </si>
   <si>
     <t>LEPIZ VILLEGAS IGNACIO GERARDO DEL SOCORRO</t>
   </si>
   <si>
-    <t>PANIAGUA RODRIGUEZ HAYDEE SELENIA</t>
+    <t>ZAMORA CARVAJAL CARLOS LUIS GERARDO DE JESUS</t>
+  </si>
+  <si>
+    <t>BOGANTES MADRIGAL MIGUEL ANGEL DEL SOCORRO</t>
+  </si>
+  <si>
+    <t>VARGAS LOPEZ GERARDO JESUS DEL SOCORRO</t>
   </si>
   <si>
     <t>UGALDE ARCE RIGOBERTO MARIANO</t>
   </si>
   <si>
-    <t>SOTO HERNANDEZ ROSA MARIA DE LOS ANGELES</t>
-[...2 lines deleted...]
-    <t>SALAZAR ARGUEDAS ANA MARIA</t>
+    <t>SANDOVAL VIQUEZ ANA LUCIA</t>
   </si>
   <si>
     <t>BENAVIDES LOPEZ JUAN ALVARO</t>
   </si>
   <si>
     <t>PRENDAS PARREAGUIRRE MARIA DEL ROSARIO DE JESUS</t>
   </si>
   <si>
     <t>VEGA SOTO CARMEN MARIA DE LOS ANGELES</t>
   </si>
   <si>
+    <t>AGUILAR QUESADA FLOR MARIA DEL SOCORRO</t>
+  </si>
+  <si>
     <t>CARVAJAL MORALES LIGIA MARIA</t>
   </si>
   <si>
     <t>CARBALLO VIQUEZ MANUEL ALEJANDRO GERARDO</t>
   </si>
   <si>
-    <t>ARRIETA VIQUEZ CARLOS ENRIQUE DEL SOCORRO</t>
+    <t>AVENDAÑO HERRERA MANUEL ANGEL DEL CARMEN</t>
+  </si>
+  <si>
+    <t>HERRERA VARGAS MARIA EUGENIA DE JESUS</t>
   </si>
   <si>
     <t>RAMOS BRENES CECILIA HILDA DEL SOCORRO</t>
   </si>
   <si>
     <t>QUESADA SEQUEIRA MARTA ESTER</t>
   </si>
   <si>
     <t>SALAS BORBON LEONEL VINICIO</t>
   </si>
   <si>
     <t>CAMBRONERO VINDAS GUILLERMO GERARDO</t>
   </si>
   <si>
+    <t>VILCHEZ HERNANDEZ LUIS ALBERTO</t>
+  </si>
+  <si>
+    <t>MOREIRA SANCHEZ JUAN RAFAEL ANTONIO</t>
+  </si>
+  <si>
     <t>SANCHEZ SAENZ CARLOS ESPIRITU OMAR</t>
   </si>
   <si>
     <t>LEON HERNANDEZ ANA VICTORIA</t>
   </si>
   <si>
-    <t>CESPEDES RODRIGUEZ ANA</t>
-[...1 lines deleted...]
-  <si>
     <t>PANIAGUA MENDEZ MARIA BELEN</t>
   </si>
   <si>
+    <t>GONZALEZ RODRIGUEZ GILBERTO GERARDO</t>
+  </si>
+  <si>
     <t>VILLALOBOS VILLALOBOS ANA ISABEL</t>
   </si>
   <si>
     <t>CASCANTE ARRIETA YAMILETH</t>
   </si>
   <si>
+    <t>BOLAÑOS HIDALGO RAFAEL ANGEL</t>
+  </si>
+  <si>
     <t>SANCHEZ CHAVES JOSE ANTONIO</t>
   </si>
   <si>
-    <t>ZAMORA LEPIZ RAUL ERNESTO DE LOS ANGELES</t>
-[...1 lines deleted...]
-  <si>
     <t>DOBLES PEREZ PEDRO GERARDO DEL CARMEN</t>
   </si>
   <si>
+    <t>GARITA ESPINOZA YOLANDA MARIA DE LOS ANGELES</t>
+  </si>
+  <si>
     <t>CORRALES SAENZ ALBERTO EDUARDO DEL CARMEN</t>
   </si>
   <si>
+    <t>ARGUEDAS MENA GERARDO ENRIQUE DE JESUS</t>
+  </si>
+  <si>
     <t>CALDERON CONTRERAS JOSE ENRIQUE GERARDO</t>
   </si>
   <si>
     <t>BOLAÑOS VARGAS JOSE ANTONIO GERARDO</t>
   </si>
   <si>
+    <t>CASTRO LUNA ELVIA MERCEDES DE LA TRINIDAD</t>
+  </si>
+  <si>
     <t>VIQUEZ ARGUEDAS RODRIGO GREGORIO DEL SOCORRO</t>
   </si>
   <si>
     <t>CHAVES DELGADO CARLOS MANUEL DE LOS ANGELES</t>
   </si>
   <si>
+    <t>MATAMOROS SOLANO MARIA EUGENIA ESTER</t>
+  </si>
+  <si>
     <t>ALFARO GARITA ANA ALICIA CLAUDIA</t>
   </si>
   <si>
     <t>VILLALOBOS BALMACEDA JORGE EDUARDO DE LOS ANGELES</t>
   </si>
   <si>
     <t>SANTAMARIA ALPIZAR ALEXIS DEL CARMEN</t>
   </si>
   <si>
     <t>SANCHEZ LIZANO MAYRA</t>
   </si>
   <si>
+    <t>MONGE VARGAS LUIS GUILLERMO DE JESUS</t>
+  </si>
+  <si>
     <t>ORTEGA RIVAS JOSEFA DEL CARMEN</t>
   </si>
   <si>
     <t>ZUÑIGA HERNANDEZ ANA VICTORIA</t>
   </si>
   <si>
+    <t>HERNANDEZ RODRIGUEZ ANA ISABEL DEL CARMEN</t>
+  </si>
+  <si>
     <t>CAMPOS MENDEZ COLOMBINA ANTONIA ARMENIA</t>
   </si>
   <si>
+    <t>HERRERA MURILLO MIGUEL ANGEL</t>
+  </si>
+  <si>
     <t>ARCE CHACON SONIA MARIA</t>
   </si>
   <si>
-    <t>ALVARADO RODRIGUEZ JULIA</t>
+    <t>BONILLA CORDERO DAMARIS MARIA DEL ROSARIO</t>
+  </si>
+  <si>
+    <t>ZUMBADO MURILLO SONIA</t>
   </si>
   <si>
     <t>SOLIS ARGUEDAS RAUL ANTONIO DE LA TRINIDAD</t>
   </si>
   <si>
     <t>CHACON CHACON MARTA EUGENIA DE LOS ANGELES</t>
   </si>
   <si>
+    <t>VARELA GARITA ELIETH MARIA DEL CARMEN</t>
+  </si>
+  <si>
     <t>ACUÑA VARGAS CLAUDIO ANTONIO DEL SOCORRO</t>
   </si>
   <si>
     <t>ALVARADO SANCHEZ ANA LUISA MARCELA</t>
   </si>
   <si>
     <t>ARRIETA VIQUEZ IRENE RITA DE LAS PIEDADES</t>
   </si>
   <si>
     <t>SANCHEZ ESQUIVEL GERARDO ROSARIO</t>
   </si>
   <si>
     <t>PORRAS MEJIAS CARLOS LUIS</t>
   </si>
   <si>
     <t>BERMUDEZ AGUILAR EMMANUEL DE JESUS</t>
   </si>
   <si>
     <t>OROZCO BOLAÑOS MARIO JUAN  GERARDO</t>
   </si>
   <si>
     <t>RAMIREZ LOPEZ MIRIAM MARIA</t>
   </si>
   <si>
+    <t>MARIN BADILLA JUDITH ANA DE LA TRINIDAD</t>
+  </si>
+  <si>
     <t>UGALDE VIQUEZ MELBA MARIA</t>
   </si>
   <si>
-    <t>MONTERO DIAZ VILMA SOFIA DE JESUS</t>
+    <t>CASCANTE BADILLA MARIA BERNARDA JOSEFA ANGELES</t>
   </si>
   <si>
     <t>LOBO ROJAS LILI MARINA VERA DE JESUS</t>
   </si>
   <si>
-    <t>CARMONA SANCHEZ CECILIA PILAR DE LOS ANGELES</t>
+    <t>ALFARO MEJIA RAFAEL</t>
   </si>
   <si>
     <t>MURILLO CHAVES FERNANDO EUGENIO</t>
   </si>
   <si>
     <t>CASTELLON COTO LILLIANA</t>
   </si>
   <si>
-    <t>ESQUIVEL ZAMORA MARIA JULIETA DE JESUS</t>
-[...1 lines deleted...]
-  <si>
     <t>LEDEZMA ALFARO MARIO ALBERTO JOSE DE JESUS</t>
   </si>
   <si>
     <t>RAMIREZ CORRALES JUAN LUIS</t>
   </si>
   <si>
     <t>HERRERA LOPEZ MARIA DEL MILAGRO</t>
   </si>
   <si>
     <t>FERNANDEZ GRANADOS GILDA MARIA</t>
   </si>
   <si>
+    <t>ARAYA RAMIREZ CARLOS</t>
+  </si>
+  <si>
     <t>VILLANEA BARRANTES GERMAN GERARDO</t>
   </si>
   <si>
     <t>ARGUEDAS CORTES FLOR DE MARIA</t>
   </si>
   <si>
     <t>MENDEZ BRENES CARMEN</t>
   </si>
   <si>
+    <t>SEGURA GONZALEZ CARLOS ALBERTO</t>
+  </si>
+  <si>
     <t>GARRO LEITON RODOLFO MANUEL</t>
   </si>
   <si>
     <t>OVIEDO CORTES NURIA MARIA</t>
   </si>
   <si>
     <t>MUÑOZ SALAS NAZIRA LILIANA</t>
   </si>
   <si>
     <t>CAMACHO JARA GERMAN ADRIAN DE LOS ANGELES</t>
   </si>
   <si>
     <t>SANCHEZ MOLINA LEDA YOLANDA</t>
   </si>
   <si>
     <t>SANCHEZ SANCHEZ EDUARDO</t>
   </si>
   <si>
+    <t>RIVAS BADILLA ANABELLE LUCILA DE LOS ANGELES</t>
+  </si>
+  <si>
     <t>ROJAS ARAYA VENTURA RAMON DE JESUS</t>
   </si>
   <si>
+    <t>UGALDE SANDOVAL SERGIO ANTONIO</t>
+  </si>
+  <si>
     <t>VARGAS BENAVIDES WALTER</t>
   </si>
   <si>
     <t>SANCHEZ AGUILAR RONALD FRANCISCO</t>
   </si>
   <si>
     <t>JIMENEZ ARCE ESTER SILVIA CASTULA</t>
   </si>
   <si>
-    <t>ARGUEDAS CORDERO RAFAEL ALBERTO</t>
-[...1 lines deleted...]
-  <si>
     <t>VARGAS CAMPOS LUIS EDUARDO DEL SOCORRO</t>
   </si>
   <si>
+    <t>ESPINOZA ALVARADO VICTOR JOSE DE SAN MARTIN</t>
+  </si>
+  <si>
+    <t>RAMIREZ HERNANDEZ FLOR MARIA DEL SOCORRO</t>
+  </si>
+  <si>
     <t>ARGUEDAS CORTES MARGARITA GERARDINA SOCORRO</t>
   </si>
   <si>
     <t>ESQUIVEL CORTES IRMA MARIA DE JESUS</t>
   </si>
   <si>
     <t>ARRIETA CAMPOS JORGE EDUARDO GERARDO</t>
   </si>
   <si>
     <t>ESTRADA ALFARO MARIANELLA DE LOS ANGELES</t>
   </si>
   <si>
+    <t>CHAVES RODRIGUEZ MIRIAM</t>
+  </si>
+  <si>
     <t>MOYA BOLAÑOS ALVARO ALEJANDRO DE JESUS</t>
   </si>
   <si>
     <t>PEREZ CHAVARRIA RODRIGO ALVARO DE JESUS</t>
   </si>
   <si>
+    <t>UGALDE VIQUEZ OLGA MARTHA</t>
+  </si>
+  <si>
+    <t>NUÑEZ VEGA GUADALUPE MAYELA DEL ROSARIO</t>
+  </si>
+  <si>
     <t>CAMACHO SOLANO MAURO ALBERTO</t>
   </si>
   <si>
-    <t>JOHANNING OROZCO DORIS</t>
-[...2 lines deleted...]
-    <t>ARAYA VARGAS YAMILETH AUXILIADORA</t>
+    <t>BENAVIDES LEON CARLOS MANUEL DE SAN MARTIN</t>
   </si>
   <si>
     <t>FONTANA NUÑEZ OSCAR MANUEL MARTIN</t>
   </si>
   <si>
     <t>RIVAS BADILLA MIGUEL</t>
   </si>
   <si>
+    <t>SOLIS SANCHEZ MARIA LIDIA</t>
+  </si>
+  <si>
     <t>ARGUEDAS QUESADA CLAUDIO ROBERTO</t>
   </si>
   <si>
     <t>GARRO VIQUEZ LUIS GDO.</t>
   </si>
   <si>
     <t>OROZCO FONSECA JOSE WALTER</t>
   </si>
   <si>
     <t>SALAS BONILLA MARIA ELENA DE LOS ANGELES</t>
   </si>
   <si>
-    <t>SALAS ZUÑIGA ELIZABETH DEL SOCORRO</t>
-[...1 lines deleted...]
-  <si>
     <t>GARITA SALMERON LUIS PAULINO</t>
   </si>
   <si>
     <t>RAMIREZ VIQUEZ MARIA YAMILETH</t>
   </si>
   <si>
+    <t>SANCHEZ VIQUEZ VICTOR MANUEL DE JESUS</t>
+  </si>
+  <si>
     <t>BOLAÑOS MATAMOROS MILTON GERARDO</t>
   </si>
   <si>
     <t>CORDERO ZUÑIGA ENRIQUE ALBERTO</t>
   </si>
   <si>
     <t>RAMIREZ GARRO JORGE ENRIQUE</t>
   </si>
   <si>
     <t>CALDERON MARIN AURORA ISABEL DE LA TRINIDAD</t>
   </si>
   <si>
     <t>DELGADO JARA HERNAN EDWIN DE JESUS</t>
   </si>
   <si>
     <t>RODRIGUEZ OROZCO SONIA GERARDINA</t>
   </si>
   <si>
     <t>BARRANTES VILLEGAS RAFAEL MANUEL</t>
   </si>
   <si>
-    <t>CARBALLO VILLALOBOS GIOVANNI ARTURO</t>
+    <t>ARAYA VILLALOBOS MARIA CRISTINA DE LOS ANGELES</t>
   </si>
   <si>
     <t>SAENZ VARGAS ROSA MARIA SANTIAGA DEL CARMEN</t>
   </si>
   <si>
+    <t>FERNANDEZ SANDOVAL MANUEL ANTONIO DE JESUS</t>
+  </si>
+  <si>
     <t>SALAZAR BORBON MAGDA MARIA</t>
   </si>
   <si>
     <t>AZOFEIFA CHAVES FLOR MARIA MATILDE</t>
   </si>
   <si>
     <t>CAMBRONERO HERRERA RAUL ANTONIO</t>
   </si>
   <si>
-    <t>MENA SOLANO EDUIN EDUARDO</t>
-[...1 lines deleted...]
-  <si>
     <t>SAENZ SAENZ ANA MARIA MONSERRAT</t>
   </si>
   <si>
     <t>ROJAS VIQUEZ ARACELLY NIDIA</t>
   </si>
   <si>
     <t>SOTO JIMENEZ CELIA INES</t>
   </si>
   <si>
     <t>BENAVIDES LOBO RODOLFO</t>
   </si>
   <si>
     <t>GONZALEZ PRENDAS SERGIO EVELIO DE LOS ANGELES</t>
   </si>
   <si>
     <t>MARIN RAMIREZ MIGUEL ANGEL FRANCISCO</t>
   </si>
   <si>
     <t>VILLALOBOS OTAROLA MANUEL ANTONIO</t>
   </si>
   <si>
+    <t>BENAVIDES BENAVIDES ISABEL</t>
+  </si>
+  <si>
     <t>MADRIGAL MORA ROXANA MARIA DEL SOCORRO</t>
   </si>
   <si>
-    <t>VARGAS JARA MARVIN ALFREDO</t>
-[...1 lines deleted...]
-  <si>
     <t>BADILLA NUÑEZ MARIA BERNARDA</t>
   </si>
   <si>
     <t>HERRERA HERRERA MANUEL AUGUSTO</t>
   </si>
   <si>
+    <t>LEITON MORALES GRACE MARIA</t>
+  </si>
+  <si>
     <t>BARQUERO CHAVES GILBERTO ANTONIO</t>
   </si>
   <si>
     <t>RAMOS ALVAREZ ANA MARIA DE LA TRINIDAD</t>
   </si>
   <si>
     <t>CAMPOS ESPINOZA LIDIETH</t>
   </si>
   <si>
     <t>GUTIERREZ ARCE MARIA ROSARIO DEL CARMEN</t>
   </si>
   <si>
     <t>VILLEGAS ARIAS JOSE FRANCISCO</t>
   </si>
   <si>
     <t>ULATE GONZALEZ GEORGINA DE LA TRINIDAD</t>
   </si>
   <si>
     <t>ARROYO SANCHEZ MARIA DEL ROSARIO</t>
   </si>
   <si>
     <t>PORRAS VARGAS MARIA ISABEL CECILIA</t>
   </si>
   <si>
-    <t>MONGE MARIN HERMINIA MARIA DE LA TRINIDAD</t>
+    <t>LEON QUESADA ORFILIA AMELIA</t>
   </si>
   <si>
     <t>MURILLO COREA MA. GABRIELA</t>
   </si>
   <si>
+    <t>MARTINEZ SEQUEIRA MANUEL ALBERTO</t>
+  </si>
+  <si>
     <t>LOPEZ VIQUEZ MAGDA MARIA DE JESUS</t>
   </si>
   <si>
+    <t>HERRERA BRIZUELA MARIA ELENA DEL SOCORRO</t>
+  </si>
+  <si>
     <t>RUIZ CASTILLO LOURDES MARIA DE LA TRINIDAD</t>
   </si>
   <si>
     <t>SANCHO VARGAS CARLOS FRANCISCO TRINIDAD</t>
   </si>
   <si>
     <t>BONILLA ROJAS ANA LUCIA</t>
   </si>
   <si>
-    <t>MEJIAS ULATE CARMEN MARIA RAMONA</t>
+    <t>MONTERO RODRIGUEZ PATRICIA MARIA</t>
+  </si>
+  <si>
+    <t>HERNANDEZ PEREZ MARITZA</t>
   </si>
   <si>
     <t>SOTO ARGUEDAS JOSE FABIO</t>
   </si>
   <si>
-    <t>ARROYO SANCHEZ MARIO ALBERTO DE LOS ANGELES</t>
-[...1 lines deleted...]
-  <si>
     <t>RAMIREZ SEGURA ISAIAS GERARDO</t>
   </si>
   <si>
     <t>SOTO FLORES NIDIA MARIA DE LOS ANGELES</t>
   </si>
   <si>
     <t>GARCIA SOTO MARIANELA DE LOS ANGELES</t>
   </si>
   <si>
     <t>BENAVIDES GUTIERREZ EUGENIA MARIA DE LOURDES</t>
   </si>
   <si>
     <t>ARAYA HERRERA GUISSELLE YOLANDA</t>
   </si>
   <si>
     <t>CALVO SANCHEZ MARIO ALBERTO</t>
   </si>
   <si>
     <t>RODRIGUEZ VILLALOBOS MARIANELA</t>
   </si>
   <si>
+    <t>ARAYA VILLALOBOS SONIA JOSEFA</t>
+  </si>
+  <si>
     <t>VALERIO OVIEDO MARIA MARLENE DE LA TRINIDAD</t>
   </si>
   <si>
-    <t>TORRES AVENDAÑO MARTA MARIA MARGARITA</t>
+    <t>HERRERA CHAVARRIA MARIA DE LOS ANGELES</t>
+  </si>
+  <si>
+    <t>VIQUEZ HERRERA EMILIA MARIA DEL SOCORRO</t>
   </si>
   <si>
     <t>MIRANDA SANCHEZ MARIA DE LOS ANGELES</t>
   </si>
   <si>
     <t>ALVARADO MORA MARILU DEL CARMEN</t>
   </si>
   <si>
-    <t>FALLAS UGALDE ROSIBEL PATRICIA DEL SOCORRO</t>
-[...1 lines deleted...]
-  <si>
     <t>GONZALEZ VARGAS CARMEN MA</t>
   </si>
   <si>
     <t>CHAVES ESPINOZA MIGUEL ANGEL GERARDO</t>
   </si>
   <si>
     <t>SOLIS SANCHEZ MARITA DEL CARMEN</t>
   </si>
   <si>
     <t>SARKIS ULATE ALIA YAZMIN DE LA TRINIDAD</t>
   </si>
   <si>
     <t>ULATE ARGUEDAS CARLOS FRANCISCO</t>
   </si>
   <si>
     <t>ARIAS SEGURA GUILLERMO ANTONIO DE JESUS</t>
   </si>
   <si>
+    <t>MONTOYA OROZCO MARIA JEANNETTE</t>
+  </si>
+  <si>
     <t>VINDAS CHAVES MARCO TULIO</t>
   </si>
   <si>
-    <t>OROZCO AGUILAR RODOLFO GUILLERMO DEL SOCORRO</t>
+    <t>DE LA O CASTRO MARIA ELENA</t>
   </si>
   <si>
     <t>VARGAS ALVARADO MARIA ISABEL DE LOS ANGELES</t>
   </si>
   <si>
     <t>ULATE CASTRO XINIA MARIA</t>
   </si>
   <si>
     <t>ALFARO VARGAS JORGE ANTONIO</t>
   </si>
   <si>
     <t>VILLEGAS VILLEGAS MARIA DEL CARMEN</t>
   </si>
   <si>
     <t>MEJIA VALENZUELA FREDDY CLAUDIO</t>
   </si>
   <si>
     <t>RAMIREZ ALFARO HERMINIA MARIA</t>
   </si>
   <si>
     <t>GARCIA CAMPOS MANUEL ENRIQUE DE LA TRINIDAD</t>
   </si>
   <si>
     <t>SANCHEZ VIQUEZ MARIBEL DE LOURDES</t>
   </si>
   <si>
-    <t>VARGAS RAMIREZ HERNAN ALFONSO</t>
+    <t>CALDERON ESPINOZA ANTONIO FERNANDO</t>
+  </si>
+  <si>
+    <t>MARTINEZ CASCANTE HERBERTH ANTONIO</t>
   </si>
   <si>
     <t>SOTO CAMACHO MARIA DEL CARMEN</t>
   </si>
   <si>
     <t>SANCHEZ GOMEZ MARVIN</t>
   </si>
   <si>
     <t>EDUARTE RAMIREZ GRISEL AUXILIADORA</t>
   </si>
   <si>
     <t>UGALDE CARVAJAL FLOR DE MARIA</t>
   </si>
   <si>
+    <t>BOLAÑOS ALFARO LUIS ALBERTO DE LA TRINIDAD</t>
+  </si>
+  <si>
+    <t>CAMPOS SOLANO RUTH MERY JESUS</t>
+  </si>
+  <si>
     <t>RODRIGUEZ POVEDA VIRGINIA MARIA</t>
   </si>
   <si>
     <t>PARRA ROJAS CARMEN YOLANDA</t>
   </si>
   <si>
+    <t>JARA BOGANTES FREDY GERARDO</t>
+  </si>
+  <si>
     <t>PANTOJA GOMEZ MARTHA EUGENIA</t>
   </si>
   <si>
     <t>AGUILAR RODRIGUEZ ANA LUCRECIA</t>
   </si>
   <si>
     <t>MEJIA SALAS JUAN CARLOS</t>
   </si>
   <si>
     <t>TRIGUEROS CHAVES JOSE LUIS</t>
   </si>
   <si>
     <t>MADRIGAL CHAVERRI PAULO ERNESTO</t>
   </si>
   <si>
+    <t>MEJIA CAMPOS ALEXIS</t>
+  </si>
+  <si>
     <t>ARROYO BENAVIDES GEORGINA MARIA</t>
   </si>
   <si>
     <t>CAMPOS SAENZ LIVIER MARIA DEL CARMEN</t>
   </si>
   <si>
     <t>CHAVARRIA ARRIETA CIRLE MARIA</t>
   </si>
   <si>
     <t>RAMIREZ SEGURA GILBERTO DE JESUS</t>
   </si>
   <si>
     <t>ELIZONDO MORALES GRETTEL DE GUADALUPE</t>
   </si>
   <si>
-    <t>GARITA VILLALOBOS XINIA ISABEL DE LOS ANGELES</t>
+    <t>CAMPOS CHAVES ROGER IGNACIO</t>
   </si>
   <si>
     <t>CAMPOS GOMEZ ANA CECILIA MARTIN DE JESUS</t>
   </si>
   <si>
     <t>MIRANDA CHAVARRIA DENNIS FERNANDO</t>
   </si>
   <si>
     <t>SOLIS CAMPOS DOMINGO</t>
   </si>
   <si>
     <t>ARGUELLO CHAVERRI FABINA DE JESUS</t>
   </si>
   <si>
-    <t>HERNANDEZ ZAMORA CARLOS MANUEL</t>
+    <t>ZAMORA CHAVES OLGA MARTA</t>
   </si>
   <si>
     <t>LUNA ARIAS RONNY JORGE DEL CARMEN</t>
   </si>
   <si>
     <t>ZARATE SOLIS MARISOL DE LOS ANGELES</t>
   </si>
   <si>
     <t>SEGURA HERRERA MIGUEL HUMBERTO</t>
   </si>
   <si>
     <t>SALAS MORALES FELIPE ALBERTO DE MARTIN</t>
   </si>
   <si>
     <t>RUBIO CARMONA MARLENE MARGARITA</t>
   </si>
   <si>
-    <t>DELGADO ROJAS HENIO JOSE DE GERARDO</t>
+    <t>QUESADA BRENES GIOVANNI RAFAEL</t>
   </si>
   <si>
     <t>VIQUEZ CHAVES MARIA LIGIA DE LA TRINIDAD</t>
   </si>
   <si>
     <t>CAMBRONERO SEGURA KATTIA</t>
   </si>
   <si>
     <t>CAMACHO RUBI ALEJANDRO</t>
   </si>
   <si>
     <t>GONZALEZ SOLIS JUAN RAMON</t>
   </si>
   <si>
-    <t>ARIAS CASTRO LEIDY ELIZABETH DEL SOCORRO</t>
-[...5 lines deleted...]
-    <t>SANCHEZ MADRIGAL MARIA MAYELA DEL SOCORRO</t>
+    <t>OVIEDO HERRERA MARIA DEL ROCIO</t>
+  </si>
+  <si>
+    <t>GUTIERREZ WACHONG LUCIANA MARIA</t>
   </si>
   <si>
     <t>VILLEGAS PACHECO KATTIA MARIA DE JESUS</t>
   </si>
   <si>
+    <t>HERNANDEZ MARIN IRENE DEL CARMEN</t>
+  </si>
+  <si>
+    <t>RODRIGUEZ QUESADA MARIANGELINA</t>
+  </si>
+  <si>
+    <t>VILCHEZ RAMIREZ KATTIA AUXILIADORA DE JESUS</t>
+  </si>
+  <si>
+    <t>OROZCO BASTOS MARCOS ANTONIO</t>
+  </si>
+  <si>
     <t>MATAMOROS SEGURA ALFREDO AGUSTIN</t>
   </si>
   <si>
     <t>VILLALOBOS GARITA DANILO ENRIQUE DE JESUS</t>
   </si>
   <si>
     <t>CARBALLO HERRERA CARLOS MANUEL DE JESUS</t>
   </si>
   <si>
     <t>RAMOS ALVAREZ MARIANELA LILLIANA</t>
   </si>
   <si>
     <t>LUNA GUTIERREZ GEOVANNY DE LA TRINIDAD</t>
   </si>
   <si>
     <t>GARCIA BARRANTES ISMAEL DE JESUS</t>
   </si>
   <si>
     <t>CARBALLO RAMIREZ ALEX FRANCISCO</t>
   </si>
   <si>
-    <t>BARRET GONZALEZ ALLAN ARTHUR</t>
-[...2 lines deleted...]
-    <t>ESQUIVEL MARIN LUISA MARIA</t>
+    <t>JOSE GERARDO MADRIGAL VARGAS</t>
+  </si>
+  <si>
+    <t>SANCHEZ BONILLA MARIA DEL ROCIO</t>
   </si>
   <si>
     <t>CALDERON MARIN GERARDO MANUEL ZACARIAS</t>
   </si>
   <si>
     <t>BOLAÑOS AGUILAR RIGO ALBERTO</t>
   </si>
   <si>
-    <t>RODRIGUEZ RAMIREZ ELIETH DE LOS ANGELES</t>
-[...1 lines deleted...]
-  <si>
     <t>ARGUEDAS CORTES LUIS ALBERTO</t>
   </si>
   <si>
     <t>GONZALEZ CARMONA MARLON ANDRES</t>
   </si>
   <si>
     <t>NARANJO CASCANTE RICARDO MANUEL</t>
   </si>
   <si>
     <t>VINDAS ARCE JORLENY MARIA</t>
   </si>
   <si>
     <t>CALDERON CARBALLO GISELLE DE LA TRINIDAD</t>
   </si>
   <si>
     <t>BASTOS CHAVES LUZ YAMILETH</t>
   </si>
   <si>
     <t>MIRANDA BRENES MARCELA DE LOS ANGELES</t>
   </si>
   <si>
     <t>ARCE GARITA JORLENY</t>
   </si>
   <si>
     <t>ARGUEDAS VARGAS CAROLINA</t>
   </si>
   <si>
     <t>GARCIA CHACON MARIELOS DE LOS ANGELES</t>
   </si>
   <si>
-    <t>SEGURA VARGAS ANDREA</t>
+    <t>AVENDAÑO BALDIOCEDA RANDALL ALONSO</t>
   </si>
   <si>
     <t>ARGUELLO VILLEGAS EDWIN GERARDO</t>
   </si>
   <si>
     <t>VALLE GONZALEZ SANDRA MARIA</t>
   </si>
   <si>
+    <t>VIQUEZ MONGE GUSTAVO</t>
+  </si>
+  <si>
     <t>ARCE RAMOS VIVIAN ANDREA</t>
   </si>
   <si>
+    <t>CHACON BARQUERO HECTOR RICARDO</t>
+  </si>
+  <si>
     <t>ALVARADO SANDOVAL ALEXANDRA MERCEDES</t>
   </si>
   <si>
+    <t>ARROYO ZARATE CARMEN MARIA</t>
+  </si>
+  <si>
     <t>LOAIZA UREÑA KARLA LILLIANA</t>
   </si>
   <si>
     <t>ARAYA LOPEZ CARLOS GMO.</t>
   </si>
   <si>
+    <t>GONZALEZ MUÑOZ MARIA ISABEL</t>
+  </si>
+  <si>
     <t>PRENDAS  EDUARTE  FRANCINI</t>
   </si>
   <si>
-    <t>GONZALEZ BOGANTES TREISY DIOSERI</t>
-[...1 lines deleted...]
-  <si>
     <t>MONTERO ESPINOZA ANA PATRICIA</t>
   </si>
   <si>
     <t>RODRIGUEZ QUESADA OSCAR ANTONIO</t>
   </si>
   <si>
     <t>SALAZAR GONZALEZ JUAN GABRIEL</t>
   </si>
   <si>
+    <t>SANABRIA CHAVARRIA MELISA</t>
+  </si>
+  <si>
     <t>ARGUEDAS MIRANDA JENNIFFER MA.</t>
   </si>
   <si>
-    <t>MORALES ALVARADO KATTIA ISABEL</t>
-[...1 lines deleted...]
-  <si>
     <t>PALMA LEPIZ REINER MAURICIO</t>
   </si>
   <si>
     <t>PEREZ RAMIREZ NATALIA LUCIA</t>
   </si>
   <si>
     <t>CERVANTES BRICEÑO BERNARDITA MARIA</t>
   </si>
   <si>
     <t>CORTES GONZALEZ GABRIELA</t>
   </si>
   <si>
-    <t>ARCE PRENDAS ARACELLY YOLANDA</t>
-[...1 lines deleted...]
-  <si>
     <t>CHAVERRI MOLINA MARCOS VINICIO</t>
   </si>
   <si>
     <t>ARAYA MATA JOSHELYN VANESSA</t>
   </si>
   <si>
     <t>ARRIETA GONZALEZ ALEJANDRA MARIA</t>
   </si>
   <si>
     <t>MORA PRADO MANUEL HAIRO</t>
   </si>
   <si>
     <t>QUESADA CORTES LUIS ALEJANDRO</t>
   </si>
   <si>
     <t>ULATE CHAVES NORMAN DAVID</t>
   </si>
   <si>
+    <t>MADRIGAL GONZALEZ JOHANA DE LOS ANGELES</t>
+  </si>
+  <si>
+    <t>JAEN SAENZ KIMBERLY ADRIANA</t>
+  </si>
+  <si>
     <t>MORALES PEÑARANDA INGRID VANESSA</t>
   </si>
   <si>
     <t>BOLAÑOS RAMIREZ ANDRES ANTONIO</t>
   </si>
   <si>
     <t>ESTEFANI  MARIA  GONZALEZ  SIBAJA</t>
   </si>
   <si>
     <t>CHAVES  HERNANDEZ  KATHERINE</t>
   </si>
   <si>
     <t>VENEGAS MATA ADRIAN JOSUE</t>
   </si>
   <si>
+    <t>RAMIREZ AGUILAR KATHERINNE GRACIELA</t>
+  </si>
+  <si>
     <t>CARMONA RAMOS CHRISTIAN ALBERTO</t>
   </si>
   <si>
     <t>MORA SEGURA JAZMIN VALESCA</t>
   </si>
   <si>
     <t>QUIÑONES GARITA ADRIANA MARIA</t>
   </si>
   <si>
     <t>MATARRITA SEGURA RAQUEL FABIOLA</t>
   </si>
   <si>
     <t>HERRERA BRENES CARLOS JOSE</t>
   </si>
   <si>
     <t>MAROTO CHACON AYLIN TATIANA</t>
   </si>
   <si>
     <t>RODRIGUEZ JIMENEZ NANCY PAMELA</t>
   </si>
   <si>
     <t>MENDOZA CHACON CARLOS LUIS</t>
   </si>
   <si>
     <t>VEGA MURILLO CECILIA MARIA</t>
   </si>
   <si>
     <t>VILLALOBOS DIAZ ROSTLING DAYANA</t>
   </si>
   <si>
     <t>BOGANTES MATA MARIANA CELINA DE LOS ANGELES</t>
   </si>
   <si>
     <t>CARVAJAL AGUILAR ISABEL RAFAELA DEL CARMEN</t>
   </si>
   <si>
-    <t>ACHIO FERNANDEZ AGUSTIN</t>
-[...1 lines deleted...]
-  <si>
     <t>CORDERO ALVAREZ EBERTO</t>
   </si>
   <si>
     <t>GAMBOA DURAN MARIA ISABEL</t>
   </si>
   <si>
     <t>PEREZ RUIZ MILTON MARIANO DEL SOCORRO</t>
   </si>
   <si>
     <t>VEGA ALVAREZ MANUEL ANTONIO</t>
   </si>
   <si>
     <t>VILLALOBOS MADRIGAL BLANCA ROSA DEL CARMEN</t>
   </si>
   <si>
     <t>MATARRITA PEREZ SANTOS VERA</t>
   </si>
   <si>
     <t>JIMENEZ ALVAREZ MARIA</t>
   </si>
   <si>
-    <t>ALVAREZ MONDRAGON JORGE LUIS GERARDO</t>
+    <t>MARTINEZ ORDOÑEZ OLGA MARTA LINA</t>
   </si>
   <si>
     <t>ARGUEDAS PORRAS NOEMI RAMONA</t>
   </si>
   <si>
-    <t>DELGADO AGUILAR JUSTA ANA ISABEL</t>
-[...2 lines deleted...]
-    <t>JIMENEZ MUÑOZ HERMINIA</t>
+    <t>CHEVEZ KIDD JENNY</t>
   </si>
   <si>
     <t>PEREZ PEREZ JOSE EUGENIO</t>
   </si>
   <si>
-    <t>PORRAS PORRAS EUNICE</t>
-[...1 lines deleted...]
-  <si>
     <t>CAMBRONERO ALVARADO MARVIN</t>
   </si>
   <si>
     <t>ALFARO MEJIAS JORGE ARTURO DE JESUS</t>
   </si>
   <si>
+    <t>GUTIERREZ HERNANDEZ MARITZA DE JESUS</t>
+  </si>
+  <si>
     <t>NAVARRO SOLORZANO RITA MAYELA</t>
   </si>
   <si>
+    <t>SALAS RODRIGUEZ HILDA MARIA</t>
+  </si>
+  <si>
     <t>RODRIGUEZ RODRIGUEZ MARIA ISABEL</t>
   </si>
   <si>
     <t>POVEDA LACAYO MARICELA</t>
   </si>
   <si>
     <t>ACEVEDO DIAZ FREDDY GDO</t>
   </si>
   <si>
     <t>PEREZ LOPEZ WILBER ALBERTO</t>
   </si>
   <si>
     <t>RODRIGUEZ BADILLA MARIO ALBERTO</t>
   </si>
   <si>
-    <t>ALVAREZ MADRIGAL LUIS RAFAEL</t>
-[...1 lines deleted...]
-  <si>
     <t>DELGADO HUERTAS EVANGELINA DE LA TRINIDAD</t>
   </si>
   <si>
     <t>MADRIGAL MADRIGAL MARIA ROSA DEL SOCORRO</t>
   </si>
   <si>
-    <t>MORALES PORTILLA MARIA BENIGNA CONCEPCION</t>
-[...1 lines deleted...]
-  <si>
     <t>VILLALON FIGUEROA MARIA XENIA FELICIA</t>
   </si>
   <si>
     <t>DUARTE DUARTE AQUILINO FRANCISCO</t>
   </si>
   <si>
     <t>GONZALEZ AVILA ELSA MARIA DEL CARMEN</t>
   </si>
   <si>
     <t>ROMERO GONZALEZ MAYRA DE LA TRINIDAD</t>
   </si>
   <si>
+    <t>VARGAS MENA MARIA CECILIA</t>
+  </si>
+  <si>
+    <t>OCAMPO CARVAJAL FRANKLIN</t>
+  </si>
+  <si>
+    <t>GOMEZ DIAZ WILLY GERARDO</t>
+  </si>
+  <si>
     <t>BUSTOS CASTILLO DAISY</t>
   </si>
   <si>
     <t>GOMEZ AGUIRRE VIRGINIA RAMONA</t>
   </si>
   <si>
+    <t>CERVANTES CORTES MARIA ISABEL LUCIA</t>
+  </si>
+  <si>
+    <t>SEGURA TORRES MARIA CLEOTILDE</t>
+  </si>
+  <si>
     <t>BONILLA SANDI ALBAN</t>
   </si>
   <si>
     <t>LEITON ALVAREZ VICTOR MANUEL</t>
   </si>
   <si>
     <t>SOMARRIBAS UMAÑA EDWIN JUSTINO</t>
   </si>
   <si>
-    <t>ALVAREZ CASTRILLO MARIA DEL CARMEN</t>
-[...1 lines deleted...]
-  <si>
     <t>PEREZ HERNANDEZ MARIA EUGENIA DE LOS ANGELES</t>
   </si>
   <si>
     <t>CHACON RODRIGUEZ CARLOS MANUEL ROQUE</t>
   </si>
   <si>
     <t>QUINTERO GARCIA DANIEL</t>
   </si>
   <si>
     <t>SARMIENTO CAMPOS BLANCA ROSA</t>
   </si>
   <si>
     <t>CUBERO CRUZ GERARDO ELI DEL CARMEN</t>
   </si>
   <si>
     <t>SARMIENTO CAMPOS CARLOS MANUEL</t>
   </si>
   <si>
     <t>AGUIRRE CHAVES MARLENE CECILIA DE LA TRINIDAD</t>
   </si>
   <si>
     <t>CORDERO ZUÑIGA ANA LORENA DE LOS ANGELES</t>
   </si>
   <si>
+    <t>SALAS ARGUEDAS RAFAEL MARIA DEL SOCORRO</t>
+  </si>
+  <si>
     <t>PATIÑO ROSALES JOSE JOAQUIN</t>
   </si>
   <si>
     <t>BUSTOS SALAS PEDRO JOSE</t>
   </si>
   <si>
+    <t>MEJIAS VILLALOBOS CARLOS</t>
+  </si>
+  <si>
     <t>VALDELOMAR ESPINOZA ANALIA DE JESUS</t>
   </si>
   <si>
     <t>ESPINOZA MATARRITA LIONETH DE LOS ANGELES</t>
   </si>
   <si>
     <t>CHACON ZUÑIGA ALEX</t>
   </si>
   <si>
     <t>SIBAJA CORDERO GLORIA DEL CARMEN</t>
   </si>
   <si>
     <t>CAMPOS VARGAS NELSON WARNER DE JESUS</t>
   </si>
   <si>
     <t>RODRIGUEZ HERNANDEZ JOSE ANTONIO</t>
   </si>
   <si>
-    <t>LEIVA SANCHEZ ENEIDA</t>
-[...1 lines deleted...]
-  <si>
     <t>CASTRO MONTES MARVIN</t>
   </si>
   <si>
     <t>CORDERO CAMPOS ADONAY</t>
   </si>
   <si>
     <t>CHACON SOLORZANO LUIS FRANCISCO</t>
   </si>
   <si>
     <t>BADILLA CHAMORRO NANCY VIVIANA</t>
   </si>
   <si>
     <t>DIAZ VARGAS WILLIAM ESTEBAN</t>
   </si>
   <si>
     <t>BRENES SALAS IDA MARIA</t>
   </si>
   <si>
+    <t>FERNANDEZ SANDI CARLOS</t>
+  </si>
+  <si>
     <t>ORTIZ SOLIS MARIA ELENA</t>
   </si>
   <si>
-    <t>MATAMOROS SANCHEZ RUTH ESTER</t>
-[...2 lines deleted...]
-    <t>LOBO UGALDE MARIA MAYELA DEL SOCORRO</t>
+    <t>PION ACEVEDO ANA MARIA</t>
   </si>
   <si>
     <t>SANCHEZ CHAVES MARIA CECILIA DE LOS DOLORES</t>
   </si>
   <si>
     <t>ARAYA CHAVARRIA GUISELLE LILLIANA</t>
   </si>
   <si>
     <t>BARQUERO VEGA MIREYA MARIA MAYELA</t>
   </si>
   <si>
     <t>GONZALEZ ARIAS JOSE JOAQUIN</t>
   </si>
   <si>
+    <t>GUILLEN ULLOA EMILIO GERARDO</t>
+  </si>
+  <si>
     <t>WILLIAMS UNFRIED SHANTHEL NAYARA</t>
   </si>
   <si>
     <t>HARRIS STONE JERROLYN CELESTINA</t>
   </si>
   <si>
     <t>VALERIO DAVILA STEPHANIE VIVIANA</t>
   </si>
   <si>
     <t>ZUÑIGA HERNANDEZ PEDRO JOSE</t>
   </si>
   <si>
     <t>GARCIA GARCIA EDDIE</t>
   </si>
   <si>
     <t>SANDOVAL SANDOVAL MARIA DEL CARMEN</t>
   </si>
   <si>
     <t>LEAL RUGAMA OLIVIA</t>
   </si>
   <si>
-    <t>LOPEZ GOMEZ LILLIAM MARINA</t>
-[...1 lines deleted...]
-  <si>
     <t>MONTERREY LOPEZ OSCAR RENE</t>
   </si>
   <si>
     <t>PEREARNAU TORRAS MARIA ANGELES</t>
   </si>
   <si>
+    <t>OBANDO JUAREZ SANDRA MARIA</t>
+  </si>
+  <si>
     <t>SOZA REYES XIOMARA DEL CARMEN</t>
   </si>
   <si>
     <t>JUAREZ SALGADO AUGUSTO SERVANDO</t>
   </si>
   <si>
-    <t>DURAN MUNGUIA MARTHA AZUCENA</t>
-[...1 lines deleted...]
-  <si>
     <t>REYNA RODRIGUEZ NARCISO LAZARO</t>
   </si>
   <si>
     <t>LOPEZ HERNANDEZ MAGALY</t>
   </si>
   <si>
     <t>VASQUEZ ARAGON CAROLINA DEL SOCORRO</t>
   </si>
   <si>
+    <t>SAENZ GONZALES SENDY</t>
+  </si>
+  <si>
     <t>CRUZ CRUZ CRISTHIAN DEYANIRA</t>
   </si>
   <si>
-    <t>GUTIERREZ MARTINEZ ALVARO HUMBERTO</t>
-[...1 lines deleted...]
-  <si>
     <t>BORBON CORDERO ELTTHY ROSA GERARDINA</t>
   </si>
   <si>
-    <t>ALFARO COTO CARLOS EDO. Y BENEF.</t>
-[...1 lines deleted...]
-  <si>
     <t>BADILLA ACOSTA MARIA TERESA</t>
   </si>
   <si>
     <t>ESPELETA LOBO IRENE ROSARIO DE JESUS</t>
   </si>
   <si>
     <t>SANCHEZ MUÑOZ PEDRO FRANCISCO</t>
   </si>
   <si>
-    <t>PEREZ MADRIGAL JOSE FERNANDO DE JESUS</t>
+    <t>GONZALEZ MUÑOZ ROSENDO ALBERTO DE JESUS</t>
+  </si>
+  <si>
+    <t>NUÑEZ CORTES NORA MARIA DE LA TRINIDAD</t>
   </si>
   <si>
     <t>RAMIREZ MADRIZ GLADYS TERESITA DEL CARMEN</t>
   </si>
   <si>
-    <t>QUESADA MUÑOZ RAUL GERARDO</t>
-[...4 lines deleted...]
-  <si>
     <t>FLORES CHAVES ANA ISABEL DE LOS ANGELES</t>
   </si>
   <si>
+    <t>SEGURA SANCHO OLGA MARTA</t>
+  </si>
+  <si>
     <t>VARGAS CHAVERRI ABEL VICTOR MANUEL</t>
   </si>
   <si>
     <t>VARGAS SALAZAR WILSON ISIDRO</t>
   </si>
   <si>
-    <t>MONTOYA RODRIGUEZ FABIO GERARDO</t>
-[...1 lines deleted...]
-  <si>
     <t>ARRIETA SANCHEZ MARIA SOLEIDA DEL SOCORRO</t>
   </si>
   <si>
     <t>RODRIGUEZ QUESADA CARLOS MARIA</t>
   </si>
   <si>
     <t>BRENES AVENDAÑO ISMAEL RAMON RIGOBERTO</t>
   </si>
   <si>
-    <t>ROIG OLLER MARIA</t>
-[...1 lines deleted...]
-  <si>
     <t>MENA GATJENS OLMAN ANTONIO DE LOS ANGELES</t>
   </si>
   <si>
-    <t>RAMIREZ VILLEGAS ALBERTO</t>
+    <t>ALVAREZ SANCHEZ ALVARO</t>
+  </si>
+  <si>
+    <t>CORRALES DELGADO ALBANIA MARIA DE LOS ANGELES</t>
+  </si>
+  <si>
+    <t>BENAVIDES CHAVES JOSE LUIS</t>
+  </si>
+  <si>
+    <t>RODRIGUEZ DELGADO LUIS FERNANDO DE LA TRINIDAD</t>
   </si>
   <si>
     <t>SANDOVAL GONZALEZ NORMA IRIS DEL SOCORRO</t>
   </si>
   <si>
     <t>MUÑOZ MENDEZ PORFIRIO ANTONIO</t>
   </si>
   <si>
     <t>LUNA EDUARTE ANA CECILIA</t>
   </si>
   <si>
     <t>TELLEZ TELLEZ FLORA MARIA</t>
   </si>
   <si>
     <t>SEGURA SANCHO OSCAR LUIS DE LA TRINIDAD</t>
   </si>
   <si>
+    <t>RIVERA ARAYA OSCAR ENRIQUE GERARDO</t>
+  </si>
+  <si>
     <t>VARGAS RAMIREZ MARIA CECILIA</t>
   </si>
   <si>
-    <t>LAMAS JAEN DORA MARINA</t>
-[...1 lines deleted...]
-  <si>
     <t>SOLANO MASIS MARLENE</t>
   </si>
   <si>
-    <t>GUTIERREZ RODRIGUEZ YOLANDA</t>
-[...4 lines deleted...]
-  <si>
     <t>VARGAS SEGURA MARIA ESTELA</t>
   </si>
   <si>
     <t>CAMPOS LOPEZ CLARIBEL</t>
   </si>
   <si>
     <t>SOLIS FERNANDEZ TERESA DE LA TRINIDAD</t>
   </si>
   <si>
     <t>ARCE PEREZ HORACIO</t>
   </si>
   <si>
-    <t>BOLAÑOS GONZALEZ JORGE ARTURO</t>
-[...1 lines deleted...]
-  <si>
     <t>GARITA QUIROS VILMA MAYELA</t>
   </si>
   <si>
     <t>RAMIREZ SEGURA MARTA GUISELLE</t>
   </si>
   <si>
     <t>SOLERA OREAMUNO JUAN MARIA</t>
   </si>
   <si>
     <t>ESPINOZA FONSECA ANGIE</t>
   </si>
   <si>
     <t>BALCITA BALCITA HELEN</t>
   </si>
   <si>
     <t>RAMIREZ PEREZ ADRIAN</t>
   </si>
   <si>
     <t>JIMENEZ MANUEL ANTONIO</t>
   </si>
   <si>
     <t>MERCADO AGUILAR ALBERTINA DEL SOCORRO</t>
   </si>
   <si>
     <t>MORAGA ACOSTA TOMASA DEL SOCORRO</t>
@@ -3298,144 +3445,126 @@
   <si>
     <t>RUIZ ZELAYA JUANA FRANCISCA</t>
   </si>
   <si>
     <t>JUAREZ TERCERO IVANNIA MARIA</t>
   </si>
   <si>
     <t>CHAVEZ TELLEZ CLAUDIA ESTELA</t>
   </si>
   <si>
     <t>MAIRENA HERRERA FARIDEY DEL SOCORRO</t>
   </si>
   <si>
     <t>MERCEDES DEL CARMEN RIVERA MEDINA</t>
   </si>
   <si>
     <t>SANCHEZ SILVA GERARDO ANTONIO</t>
   </si>
   <si>
     <t>SAENZ GALAN MAYNOR ELIESSER</t>
   </si>
   <si>
     <t>ESPINOZA GARCIA MARTHA ISABEL</t>
   </si>
   <si>
-    <t>AJAX JOSE RIVERA JARQUIN</t>
-[...1 lines deleted...]
-  <si>
     <t>GALEANO ROSTRAN JOSE ANTONIO</t>
   </si>
   <si>
     <t>VALLE ROBLETO MARIA GABRIELA</t>
   </si>
   <si>
     <t>CEDEÑO SERVITAD ANTONIO JOSE</t>
   </si>
   <si>
     <t>GONZALEZ OSORIO EMILENIA DEL CARMEN</t>
   </si>
   <si>
     <t>RAMIREZ CORTES ESEQUIEL Y LASTENIA</t>
   </si>
   <si>
     <t>ARCE VARGAS EDGAR</t>
   </si>
   <si>
     <t>MURILLO UGALDE ROGELIO y FAM.</t>
   </si>
   <si>
     <t>PANIAGUA MUÑOZ MIGUEL</t>
   </si>
   <si>
+    <t>26115FALLECIDA</t>
+  </si>
+  <si>
     <t>HERNANDEZ VARGAS EDUVIGES</t>
   </si>
   <si>
     <t>HERRERA VARGAS DE DIAZ CECILIA</t>
   </si>
   <si>
     <t>MEZA SOSA HILDA DE LOS ANGELES</t>
   </si>
   <si>
-    <t>FUNDACION HOGAR PARA ANCIANOS ALFREDO Y DELIA GONZALEZ FLORES</t>
-[...1 lines deleted...]
-  <si>
     <t>GAMBOA PANIAGUA LUZ BETINA y FAM.</t>
   </si>
   <si>
     <t>MUNICIPALIDAD CANTON CENTRAL DE HEREDIA</t>
   </si>
   <si>
     <t>HERNANDEZ PALMA DINORA</t>
   </si>
   <si>
     <t>MIMOPO SETENTA S. A.</t>
   </si>
   <si>
     <t>GRUPO FAMILIA SOTO VIQUEZ S.A</t>
   </si>
   <si>
     <t>GARITA HERNANDEZ MIGUEL</t>
   </si>
   <si>
     <t>CAPUANO YANNIELLO GIOVANNA</t>
   </si>
   <si>
     <t>ROJAS BOLAÑOS MA. LUISA</t>
   </si>
   <si>
     <t>ZAMORA GONZALEZ MANUEL JOSE</t>
   </si>
   <si>
     <t>REYES ESPINOZA NELSAN</t>
   </si>
   <si>
-    <t>CEDULA</t>
-[...16 lines deleted...]
-  <si>
     <t>ESTADO</t>
   </si>
   <si>
+    <t>PERIODOS</t>
+  </si>
+  <si>
+    <t>COBRO ADMINISTRATIVO</t>
+  </si>
+  <si>
     <t>PENDIENTE</t>
-  </si>
-[...1 lines deleted...]
-    <t>COBRO ADMINISTRATIVO</t>
   </si>
   <si>
     <t>ESTUDIO</t>
   </si>
   <si>
     <t>COBRO JUDICIAL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -3772,22565 +3901,22760 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0B5AA7E0-8095-4A84-8644-0542C94D0011}">
-  <dimension ref="A1:D1607"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C4FCADF0-B96E-47E1-8B00-64156B03F13C}">
+  <dimension ref="A1:D1621"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D1608" sqref="D1608"/>
+      <selection activeCell="C1622" sqref="C1622"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="43.28515625" customWidth="1"/>
+    <col min="1" max="1" width="46.140625" customWidth="1"/>
     <col min="2" max="2" width="15" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="13" customWidth="1"/>
-    <col min="4" max="4" width="23" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="23" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>1109</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>1114</v>
+        <v>1157</v>
       </c>
       <c r="D1" t="s">
-        <v>1115</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B2" t="s">
-        <v>1110</v>
-[...1 lines deleted...]
-      <c r="C2">
+        <v>3</v>
+      </c>
+      <c r="C2" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D2">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B3" t="s">
-        <v>1111</v>
-[...1 lines deleted...]
-      <c r="C3">
+        <v>5</v>
+      </c>
+      <c r="C3" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D3">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B4" t="s">
-        <v>1111</v>
-[...1 lines deleted...]
-      <c r="C4">
+        <v>5</v>
+      </c>
+      <c r="C4" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D4">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>1111</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>5</v>
+      </c>
+      <c r="C5" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D5">
+        <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B6" t="s">
-        <v>1112</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>7</v>
+      </c>
+      <c r="C6" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D6">
+        <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="C7">
+        <v>7</v>
+      </c>
+      <c r="C7" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D7">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B8">
         <v>26045</v>
       </c>
-      <c r="C8">
+      <c r="C8" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D8">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B9">
         <v>3726</v>
       </c>
-      <c r="C9">
-[...3 lines deleted...]
-        <v>1116</v>
+      <c r="C9" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D9">
+        <v>106</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B10">
-        <v>3726</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>3940</v>
+      </c>
+      <c r="C10" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D10">
+        <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B11">
         <v>3940</v>
       </c>
-      <c r="C11">
+      <c r="C11" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D11">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12">
+        <v>6020</v>
+      </c>
+      <c r="C12" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D12">
         <v>6</v>
-      </c>
-[...7 lines deleted...]
-        <v>1116</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B13">
-        <v>6020</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>6757</v>
+      </c>
+      <c r="C13" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D13">
+        <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="B14">
-        <v>6757</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>7571</v>
+      </c>
+      <c r="C14" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D14">
+        <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="B15">
         <v>7571</v>
       </c>
-      <c r="C15">
+      <c r="C15" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D15">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B16">
-        <v>7571</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>8830</v>
+      </c>
+      <c r="C16" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D16">
+        <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B17">
-        <v>8830</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>12917</v>
+      </c>
+      <c r="C17" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D17">
+        <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
+        <v>16</v>
+      </c>
+      <c r="B18">
+        <v>13321</v>
+      </c>
+      <c r="C18" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D18">
         <v>11</v>
-      </c>
-[...7 lines deleted...]
-        <v>1116</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B19">
         <v>13321</v>
       </c>
-      <c r="C19">
-[...3 lines deleted...]
-        <v>1116</v>
+      <c r="C19" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D19">
+        <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B20">
-        <v>13321</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>13335</v>
+      </c>
+      <c r="C20" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D20">
+        <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="B21">
-        <v>13335</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>13358</v>
+      </c>
+      <c r="C21" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D21">
+        <v>3</v>
       </c>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="B22">
-        <v>13358</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>13937</v>
+      </c>
+      <c r="C22" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D22">
+        <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="B23">
-        <v>13937</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>14488</v>
+      </c>
+      <c r="C23" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D23">
+        <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B24">
         <v>14488</v>
       </c>
-      <c r="C24">
-[...3 lines deleted...]
-        <v>1116</v>
+      <c r="C24" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D24">
+        <v>42</v>
       </c>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="B25">
-        <v>14488</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>14705</v>
+      </c>
+      <c r="C25" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D25">
+        <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="B26">
-        <v>14497</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>14711</v>
+      </c>
+      <c r="C26" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D26">
+        <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="B27">
-        <v>14705</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>14712</v>
+      </c>
+      <c r="C27" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D27">
+        <v>66</v>
       </c>
     </row>
     <row r="28" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="B28">
-        <v>14711</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>14726</v>
+      </c>
+      <c r="C28" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D28">
+        <v>6</v>
       </c>
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="B29">
-        <v>14712</v>
-[...1 lines deleted...]
-      <c r="C29">
+        <v>14729</v>
+      </c>
+      <c r="C29" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D29">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>1116</v>
       </c>
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="B30">
-        <v>14712</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>14729</v>
+      </c>
+      <c r="C30" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D30">
+        <v>7</v>
       </c>
     </row>
     <row r="31" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="B31">
-        <v>14726</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>14750</v>
+      </c>
+      <c r="C31" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D31">
+        <v>7</v>
       </c>
     </row>
     <row r="32" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B32">
-        <v>14729</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>14750</v>
+      </c>
+      <c r="C32" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D32">
+        <v>67</v>
       </c>
     </row>
     <row r="33" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="B33">
-        <v>14729</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>17525</v>
+      </c>
+      <c r="C33" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D33">
+        <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="B34">
-        <v>14750</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>17671</v>
+      </c>
+      <c r="C34" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D34">
+        <v>7</v>
       </c>
     </row>
     <row r="35" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="B35">
-        <v>14750</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>17671</v>
+      </c>
+      <c r="C35" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D35">
+        <v>43</v>
       </c>
     </row>
     <row r="36" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="B36">
-        <v>15114</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>17691</v>
+      </c>
+      <c r="C36" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D36">
+        <v>7</v>
       </c>
     </row>
     <row r="37" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B37">
-        <v>17671</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>17691</v>
+      </c>
+      <c r="C37" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D37">
+        <v>95</v>
       </c>
     </row>
     <row r="38" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B38">
-        <v>17671</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>17753</v>
+      </c>
+      <c r="C38" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D38">
+        <v>111</v>
       </c>
     </row>
     <row r="39" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B39">
-        <v>17691</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>17753</v>
+      </c>
+      <c r="C39" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D39">
+        <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="B40">
-        <v>17691</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>18567</v>
+      </c>
+      <c r="C40" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D40">
+        <v>2</v>
       </c>
     </row>
     <row r="41" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="B41">
-        <v>17753</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>24286</v>
+      </c>
+      <c r="C41" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D41">
+        <v>106</v>
       </c>
     </row>
     <row r="42" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="B42">
-        <v>17753</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>24286</v>
+      </c>
+      <c r="C42" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D42">
+        <v>8</v>
       </c>
     </row>
     <row r="43" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="B43">
-        <v>18401</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>24310</v>
+      </c>
+      <c r="C43" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D43">
+        <v>7</v>
       </c>
     </row>
     <row r="44" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B44">
-        <v>18567</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>24310</v>
+      </c>
+      <c r="C44" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D44">
+        <v>27</v>
       </c>
     </row>
     <row r="45" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="B45">
-        <v>24286</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>24312</v>
+      </c>
+      <c r="C45" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D45">
+        <v>2</v>
       </c>
     </row>
     <row r="46" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="B46">
-        <v>24286</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>24319</v>
+      </c>
+      <c r="C46" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D46">
+        <v>4</v>
       </c>
     </row>
     <row r="47" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="B47">
-        <v>24310</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>24319</v>
+      </c>
+      <c r="C47" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D47">
+        <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="B48">
-        <v>24310</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>24358</v>
+      </c>
+      <c r="C48" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D48">
+        <v>107</v>
       </c>
     </row>
     <row r="49" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="B49">
-        <v>24312</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>24358</v>
+      </c>
+      <c r="C49" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D49">
+        <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="B50">
-        <v>24319</v>
-[...1 lines deleted...]
-      <c r="C50">
+        <v>24369</v>
+      </c>
+      <c r="C50" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D50">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="51" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="B51">
-        <v>24319</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>24370</v>
+      </c>
+      <c r="C51" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D51">
+        <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="B52">
-        <v>24358</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>24376</v>
+      </c>
+      <c r="C52" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D52">
+        <v>114</v>
       </c>
     </row>
     <row r="53" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="B53">
-        <v>24358</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>24379</v>
+      </c>
+      <c r="C53" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D53">
+        <v>23</v>
       </c>
     </row>
     <row r="54" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="B54">
-        <v>24369</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>24379</v>
+      </c>
+      <c r="C54" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D54">
+        <v>19</v>
       </c>
     </row>
     <row r="55" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B55">
-        <v>24376</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>24388</v>
+      </c>
+      <c r="C55" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D55">
+        <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="B56">
-        <v>24376</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>24400</v>
+      </c>
+      <c r="C56" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D56">
+        <v>24</v>
       </c>
     </row>
     <row r="57" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="B57">
-        <v>24379</v>
-[...1 lines deleted...]
-      <c r="C57">
+        <v>24400</v>
+      </c>
+      <c r="C57" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D57">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>1116</v>
       </c>
     </row>
     <row r="58" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="B58">
-        <v>24379</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>24616</v>
+      </c>
+      <c r="C58" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D58">
+        <v>2</v>
       </c>
     </row>
     <row r="59" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="B59">
-        <v>24400</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>24622</v>
+      </c>
+      <c r="C59" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D59">
+        <v>126</v>
       </c>
     </row>
     <row r="60" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="B60">
-        <v>24400</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>24671</v>
+      </c>
+      <c r="C60" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D60">
+        <v>2</v>
       </c>
     </row>
     <row r="61" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="B61">
-        <v>24616</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>24694</v>
+      </c>
+      <c r="C61" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D61">
+        <v>25</v>
       </c>
     </row>
     <row r="62" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="B62">
-        <v>24622</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>24699</v>
+      </c>
+      <c r="C62" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D62">
+        <v>2</v>
       </c>
     </row>
     <row r="63" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="B63">
-        <v>24622</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>24699</v>
+      </c>
+      <c r="C63" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D63">
+        <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="B64">
-        <v>24671</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>24756</v>
+      </c>
+      <c r="C64" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D64">
+        <v>39</v>
       </c>
     </row>
     <row r="65" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="B65">
-        <v>24694</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>24756</v>
+      </c>
+      <c r="C65" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D65">
+        <v>3</v>
       </c>
     </row>
     <row r="66" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="B66">
-        <v>24699</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>24771</v>
+      </c>
+      <c r="C66" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D66">
+        <v>38</v>
       </c>
     </row>
     <row r="67" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="B67">
-        <v>24699</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>24771</v>
+      </c>
+      <c r="C67" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D67">
+        <v>7</v>
       </c>
     </row>
     <row r="68" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="B68">
-        <v>24721</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>24858</v>
+      </c>
+      <c r="C68" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D68">
+        <v>7</v>
       </c>
     </row>
     <row r="69" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="B69">
-        <v>24756</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>24858</v>
+      </c>
+      <c r="C69" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D69">
+        <v>11</v>
       </c>
     </row>
     <row r="70" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="B70">
-        <v>24756</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>24866</v>
+      </c>
+      <c r="C70" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D70">
+        <v>7</v>
       </c>
     </row>
     <row r="71" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="B71">
-        <v>24771</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>24866</v>
+      </c>
+      <c r="C71" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D71">
+        <v>26</v>
       </c>
     </row>
     <row r="72" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="B72">
-        <v>24771</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>24870</v>
+      </c>
+      <c r="C72" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D72">
+        <v>4</v>
       </c>
     </row>
     <row r="73" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="B73">
-        <v>24813</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>24870</v>
+      </c>
+      <c r="C73" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D73">
+        <v>6</v>
       </c>
     </row>
     <row r="74" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="B74">
-        <v>24858</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>24873</v>
+      </c>
+      <c r="C74" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D74">
+        <v>4</v>
       </c>
     </row>
     <row r="75" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="B75">
-        <v>24858</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>24873</v>
+      </c>
+      <c r="C75" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D75">
+        <v>2</v>
       </c>
     </row>
     <row r="76" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="B76">
-        <v>24866</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>24881</v>
+      </c>
+      <c r="C76" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D76">
+        <v>50</v>
       </c>
     </row>
     <row r="77" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="B77">
-        <v>24866</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>24881</v>
+      </c>
+      <c r="C77" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D77">
+        <v>8</v>
       </c>
     </row>
     <row r="78" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="B78">
-        <v>24870</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>24922</v>
+      </c>
+      <c r="C78" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D78">
+        <v>7</v>
       </c>
     </row>
     <row r="79" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="B79">
-        <v>24870</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>24922</v>
+      </c>
+      <c r="C79" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D79">
+        <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
+        <v>56</v>
+      </c>
+      <c r="B80">
+        <v>25074</v>
+      </c>
+      <c r="C80" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D80">
         <v>51</v>
-      </c>
-[...7 lines deleted...]
-        <v>1116</v>
       </c>
     </row>
     <row r="81" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="B81">
-        <v>24873</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>25074</v>
+      </c>
+      <c r="C81" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D81">
+        <v>7</v>
       </c>
     </row>
     <row r="82" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="B82">
-        <v>24881</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>25083</v>
+      </c>
+      <c r="C82" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D82">
+        <v>2</v>
       </c>
     </row>
     <row r="83" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="B83">
-        <v>24881</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>25106</v>
+      </c>
+      <c r="C83" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D83">
+        <v>7</v>
       </c>
     </row>
     <row r="84" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="B84">
-        <v>24922</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>25106</v>
+      </c>
+      <c r="C84" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D84">
+        <v>103</v>
       </c>
     </row>
     <row r="85" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="B85">
-        <v>24922</v>
-[...1 lines deleted...]
-      <c r="C85">
+        <v>25268</v>
+      </c>
+      <c r="C85" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D85">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>1116</v>
       </c>
     </row>
     <row r="86" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="B86">
-        <v>25023</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>25268</v>
+      </c>
+      <c r="C86" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D86">
+        <v>32</v>
       </c>
     </row>
     <row r="87" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="B87">
-        <v>25025</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>25271</v>
+      </c>
+      <c r="C87" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D87">
+        <v>67</v>
       </c>
     </row>
     <row r="88" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="B88">
-        <v>25074</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>25271</v>
+      </c>
+      <c r="C88" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D88">
+        <v>7</v>
       </c>
     </row>
     <row r="89" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="B89">
-        <v>25074</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>25283</v>
+      </c>
+      <c r="C89" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D89">
+        <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="B90">
-        <v>25083</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>25291</v>
+      </c>
+      <c r="C90" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D90">
+        <v>21</v>
       </c>
     </row>
     <row r="91" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B91">
-        <v>25106</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>25291</v>
+      </c>
+      <c r="C91" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D91">
+        <v>5</v>
       </c>
     </row>
     <row r="92" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="B92">
-        <v>25106</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>25379</v>
+      </c>
+      <c r="C92" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D92">
+        <v>4</v>
       </c>
     </row>
     <row r="93" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B93">
-        <v>25268</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>25379</v>
+      </c>
+      <c r="C93" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D93">
+        <v>6</v>
       </c>
     </row>
     <row r="94" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="B94">
-        <v>25268</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>25416</v>
+      </c>
+      <c r="C94" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D94">
+        <v>8</v>
       </c>
     </row>
     <row r="95" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B95">
-        <v>25271</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>25416</v>
+      </c>
+      <c r="C95" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D95">
+        <v>50</v>
       </c>
     </row>
     <row r="96" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="B96">
-        <v>25271</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>25470</v>
+      </c>
+      <c r="C96" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D96">
+        <v>39</v>
       </c>
     </row>
     <row r="97" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B97">
-        <v>25291</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>25470</v>
+      </c>
+      <c r="C97" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D97">
+        <v>7</v>
       </c>
     </row>
     <row r="98" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="B98">
-        <v>25291</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>25483</v>
+      </c>
+      <c r="C98" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D98">
+        <v>56</v>
       </c>
     </row>
     <row r="99" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="B99">
-        <v>25379</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>25483</v>
+      </c>
+      <c r="C99" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D99">
+        <v>8</v>
       </c>
     </row>
     <row r="100" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="B100">
-        <v>25379</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>25514</v>
+      </c>
+      <c r="C100" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D100">
+        <v>26</v>
       </c>
     </row>
     <row r="101" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="B101">
-        <v>25416</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>25514</v>
+      </c>
+      <c r="C101" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D101">
+        <v>16</v>
       </c>
     </row>
     <row r="102" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="B102">
-        <v>25416</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>25523</v>
+      </c>
+      <c r="C102" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D102">
+        <v>2</v>
       </c>
     </row>
     <row r="103" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="B103">
-        <v>25470</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>25580</v>
+      </c>
+      <c r="C103" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D103">
+        <v>2</v>
       </c>
     </row>
     <row r="104" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="B104">
-        <v>25470</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>25582</v>
+      </c>
+      <c r="C104" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D104">
+        <v>7</v>
       </c>
     </row>
     <row r="105" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="B105">
-        <v>25481</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>25582</v>
+      </c>
+      <c r="C105" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D105">
+        <v>59</v>
       </c>
     </row>
     <row r="106" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="B106">
-        <v>25483</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>25618</v>
+      </c>
+      <c r="C106" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D106">
+        <v>39</v>
       </c>
     </row>
     <row r="107" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="B107">
-        <v>25483</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>25618</v>
+      </c>
+      <c r="C107" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D107">
+        <v>7</v>
       </c>
     </row>
     <row r="108" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="B108">
-        <v>25514</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>25644</v>
+      </c>
+      <c r="C108" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D108">
+        <v>39</v>
       </c>
     </row>
     <row r="109" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="B109">
-        <v>25514</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>25644</v>
+      </c>
+      <c r="C109" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D109">
+        <v>7</v>
       </c>
     </row>
     <row r="110" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="B110">
-        <v>25523</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>25645</v>
+      </c>
+      <c r="C110" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D110">
+        <v>2</v>
       </c>
     </row>
     <row r="111" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="B111">
-        <v>25580</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>25654</v>
+      </c>
+      <c r="C111" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D111">
+        <v>5</v>
       </c>
     </row>
     <row r="112" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="B112">
-        <v>25582</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>25654</v>
+      </c>
+      <c r="C112" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D112">
+        <v>5</v>
       </c>
     </row>
     <row r="113" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="B113">
-        <v>25582</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>25660</v>
+      </c>
+      <c r="C113" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D113">
+        <v>28</v>
       </c>
     </row>
     <row r="114" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="B114">
-        <v>25618</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>25660</v>
+      </c>
+      <c r="C114" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D114">
+        <v>14</v>
       </c>
     </row>
     <row r="115" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="B115">
-        <v>25618</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>25741</v>
+      </c>
+      <c r="C115" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D115">
+        <v>7</v>
       </c>
     </row>
     <row r="116" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="B116">
-        <v>25644</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>25741</v>
+      </c>
+      <c r="C116" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D116">
+        <v>71</v>
       </c>
     </row>
     <row r="117" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="B117">
-        <v>25644</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>25802</v>
+      </c>
+      <c r="C117" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D117">
+        <v>6</v>
       </c>
     </row>
     <row r="118" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="B118">
-        <v>25645</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>25812</v>
+      </c>
+      <c r="C118" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D118">
+        <v>2</v>
       </c>
     </row>
     <row r="119" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="B119">
-        <v>25654</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>25812</v>
+      </c>
+      <c r="C119" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D119">
+        <v>3</v>
       </c>
     </row>
     <row r="120" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="B120">
-        <v>25654</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>25907</v>
+      </c>
+      <c r="C120" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D120">
+        <v>5</v>
       </c>
     </row>
     <row r="121" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="B121">
-        <v>25660</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>25907</v>
+      </c>
+      <c r="C121" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D121">
+        <v>5</v>
       </c>
     </row>
     <row r="122" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="B122">
-        <v>25660</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>25908</v>
+      </c>
+      <c r="C122" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D122">
+        <v>103</v>
       </c>
     </row>
     <row r="123" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="B123">
-        <v>25741</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>25908</v>
+      </c>
+      <c r="C123" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D123">
+        <v>7</v>
       </c>
     </row>
     <row r="124" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="B124">
-        <v>25741</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>25918</v>
+      </c>
+      <c r="C124" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D124">
+        <v>2</v>
       </c>
     </row>
     <row r="125" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="B125">
-        <v>25802</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>25923</v>
+      </c>
+      <c r="C125" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D125">
+        <v>2</v>
       </c>
     </row>
     <row r="126" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="B126">
-        <v>25812</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>25923</v>
+      </c>
+      <c r="C126" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D126">
+        <v>4</v>
       </c>
     </row>
     <row r="127" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="B127">
-        <v>25812</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>25939</v>
+      </c>
+      <c r="C127" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D127">
+        <v>8</v>
       </c>
     </row>
     <row r="128" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="B128">
-        <v>25898</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>25939</v>
+      </c>
+      <c r="C128" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D128">
+        <v>64</v>
       </c>
     </row>
     <row r="129" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="B129">
-        <v>25907</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>25942</v>
+      </c>
+      <c r="C129" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D129">
+        <v>2</v>
       </c>
     </row>
     <row r="130" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="B130">
-        <v>25907</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>25959</v>
+      </c>
+      <c r="C130" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D130">
+        <v>18</v>
       </c>
     </row>
     <row r="131" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="B131">
-        <v>25908</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>25959</v>
+      </c>
+      <c r="C131" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D131">
+        <v>16</v>
       </c>
     </row>
     <row r="132" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="B132">
-        <v>25908</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>25966</v>
+      </c>
+      <c r="C132" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D132">
+        <v>16</v>
       </c>
     </row>
     <row r="133" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="B133">
-        <v>25918</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>25966</v>
+      </c>
+      <c r="C133" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D133">
+        <v>26</v>
       </c>
     </row>
     <row r="134" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="B134">
-        <v>25923</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>25972</v>
+      </c>
+      <c r="C134" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D134">
+        <v>44</v>
       </c>
     </row>
     <row r="135" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="B135">
-        <v>25923</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>25982</v>
+      </c>
+      <c r="C135" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D135">
+        <v>4</v>
       </c>
     </row>
     <row r="136" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="B136">
-        <v>25939</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>26022</v>
+      </c>
+      <c r="C136" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D136">
+        <v>2</v>
       </c>
     </row>
     <row r="137" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="B137">
-        <v>25939</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>26045</v>
+      </c>
+      <c r="C137" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D137">
+        <v>5</v>
       </c>
     </row>
     <row r="138" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="B138">
-        <v>25942</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>26095</v>
+      </c>
+      <c r="C138" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D138">
+        <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="B139">
-        <v>25959</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>26095</v>
+      </c>
+      <c r="C139" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D139">
+        <v>22</v>
       </c>
     </row>
     <row r="140" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="B140">
-        <v>25959</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>26102</v>
+      </c>
+      <c r="C140" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D140">
+        <v>6</v>
       </c>
     </row>
     <row r="141" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="B141">
-        <v>25966</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>26115</v>
+      </c>
+      <c r="C141" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D141">
+        <v>2</v>
       </c>
     </row>
     <row r="142" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="B142">
-        <v>25966</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>26147</v>
+      </c>
+      <c r="C142" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D142">
+        <v>2</v>
       </c>
     </row>
     <row r="143" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="B143">
-        <v>25972</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>26197</v>
+      </c>
+      <c r="C143" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D143">
+        <v>7</v>
       </c>
     </row>
     <row r="144" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="B144">
-        <v>25972</v>
-[...1 lines deleted...]
-      <c r="C144">
+        <v>26197</v>
+      </c>
+      <c r="C144" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D144">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>1116</v>
       </c>
     </row>
     <row r="145" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="B145">
-        <v>25982</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>26206</v>
+      </c>
+      <c r="C145" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D145">
+        <v>2</v>
       </c>
     </row>
     <row r="146" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="B146">
-        <v>26022</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>26247</v>
+      </c>
+      <c r="C146" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D146">
+        <v>2</v>
       </c>
     </row>
     <row r="147" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="B147">
-        <v>26045</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>26250</v>
+      </c>
+      <c r="C147" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D147">
+        <v>16</v>
       </c>
     </row>
     <row r="148" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="B148">
-        <v>26095</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>26250</v>
+      </c>
+      <c r="C148" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D148">
+        <v>22</v>
       </c>
     </row>
     <row r="149" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="B149">
-        <v>26095</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>26271</v>
+      </c>
+      <c r="C149" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D149">
+        <v>16</v>
       </c>
     </row>
     <row r="150" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="B150">
-        <v>26102</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>26271</v>
+      </c>
+      <c r="C150" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D150">
+        <v>26</v>
       </c>
     </row>
     <row r="151" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="B151">
-        <v>26115</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>26299</v>
+      </c>
+      <c r="C151" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D151">
+        <v>8</v>
       </c>
     </row>
     <row r="152" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="B152">
-        <v>26147</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>26299</v>
+      </c>
+      <c r="C152" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D152">
+        <v>38</v>
       </c>
     </row>
     <row r="153" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="B153">
-        <v>26197</v>
-[...1 lines deleted...]
-      <c r="C153">
+        <v>26316</v>
+      </c>
+      <c r="C153" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D153">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="154" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="B154">
-        <v>26197</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>26316</v>
+      </c>
+      <c r="C154" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D154">
+        <v>39</v>
       </c>
     </row>
     <row r="155" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="B155">
-        <v>26206</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>26330</v>
+      </c>
+      <c r="C155" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D155">
+        <v>26</v>
       </c>
     </row>
     <row r="156" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="B156">
-        <v>26220</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>26330</v>
+      </c>
+      <c r="C156" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D156">
+        <v>16</v>
       </c>
     </row>
     <row r="157" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B157">
-        <v>26247</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>26331</v>
+      </c>
+      <c r="C157" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D157">
+        <v>6</v>
       </c>
     </row>
     <row r="158" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B158">
-        <v>26250</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>26331</v>
+      </c>
+      <c r="C158" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D158">
+        <v>36</v>
       </c>
     </row>
     <row r="159" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B159">
-        <v>26250</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>26342</v>
+      </c>
+      <c r="C159" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D159">
+        <v>2</v>
       </c>
     </row>
     <row r="160" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B160">
-        <v>26271</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>26369</v>
+      </c>
+      <c r="C160" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D160">
+        <v>2</v>
       </c>
     </row>
     <row r="161" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="B161">
-        <v>26271</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>26521</v>
+      </c>
+      <c r="C161" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D161">
+        <v>65</v>
       </c>
     </row>
     <row r="162" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B162">
-        <v>26299</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>26521</v>
+      </c>
+      <c r="C162" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D162">
+        <v>7</v>
       </c>
     </row>
     <row r="163" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="B163">
-        <v>26299</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>26543</v>
+      </c>
+      <c r="C163" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D163">
+        <v>4</v>
       </c>
     </row>
     <row r="164" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B164">
-        <v>26316</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>26543</v>
+      </c>
+      <c r="C164" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D164">
+        <v>6</v>
       </c>
     </row>
     <row r="165" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="B165">
-        <v>26316</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>26544</v>
+      </c>
+      <c r="C165" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D165">
+        <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="B166">
-        <v>26330</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>26544</v>
+      </c>
+      <c r="C166" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D166">
+        <v>73</v>
       </c>
     </row>
     <row r="167" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="B167">
-        <v>26330</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>26577</v>
+      </c>
+      <c r="C167" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D167">
+        <v>6</v>
       </c>
     </row>
     <row r="168" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="B168">
-        <v>26331</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>26577</v>
+      </c>
+      <c r="C168" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D168">
+        <v>4</v>
       </c>
     </row>
     <row r="169" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="B169">
-        <v>26331</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>26661</v>
+      </c>
+      <c r="C169" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D169">
+        <v>37</v>
       </c>
     </row>
     <row r="170" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="B170">
-        <v>26342</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>26661</v>
+      </c>
+      <c r="C170" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D170">
+        <v>5</v>
       </c>
     </row>
     <row r="171" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="B171">
-        <v>26369</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>26721</v>
+      </c>
+      <c r="C171" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D171">
+        <v>68</v>
       </c>
     </row>
     <row r="172" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="B172">
-        <v>26521</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>26735</v>
+      </c>
+      <c r="C172" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D172">
+        <v>8</v>
       </c>
     </row>
     <row r="173" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="B173">
-        <v>26521</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>26735</v>
+      </c>
+      <c r="C173" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D173">
+        <v>38</v>
       </c>
     </row>
     <row r="174" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="B174">
-        <v>26543</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>26932</v>
+      </c>
+      <c r="C174" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D174">
+        <v>71</v>
       </c>
     </row>
     <row r="175" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="B175">
-        <v>26543</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>26935</v>
+      </c>
+      <c r="C175" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D175">
+        <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="B176">
-        <v>26544</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>26940</v>
+      </c>
+      <c r="C176" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D176">
+        <v>2</v>
       </c>
     </row>
     <row r="177" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="B177">
-        <v>26544</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>26946</v>
+      </c>
+      <c r="C177" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D177">
+        <v>26</v>
       </c>
     </row>
     <row r="178" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B178">
-        <v>26577</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>26946</v>
+      </c>
+      <c r="C178" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D178">
+        <v>16</v>
       </c>
     </row>
     <row r="179" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="B179">
-        <v>26577</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>27021</v>
+      </c>
+      <c r="C179" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D179">
+        <v>42</v>
       </c>
     </row>
     <row r="180" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="B180">
-        <v>26661</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>27021</v>
+      </c>
+      <c r="C180" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D180">
+        <v>8</v>
       </c>
     </row>
     <row r="181" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="B181">
-        <v>26661</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>27046</v>
+      </c>
+      <c r="C181" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D181">
+        <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="B182">
-        <v>26721</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>27054</v>
+      </c>
+      <c r="C182" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D182">
+        <v>51</v>
       </c>
     </row>
     <row r="183" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="B183">
-        <v>26721</v>
-[...1 lines deleted...]
-      <c r="C183">
+        <v>27054</v>
+      </c>
+      <c r="C183" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D183">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>1116</v>
       </c>
     </row>
     <row r="184" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="B184">
-        <v>26735</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>27103</v>
+      </c>
+      <c r="C184" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D184">
+        <v>2</v>
       </c>
     </row>
     <row r="185" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="B185">
-        <v>26735</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>27103</v>
+      </c>
+      <c r="C185" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D185">
+        <v>4</v>
       </c>
     </row>
     <row r="186" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="B186">
-        <v>26932</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>27106</v>
+      </c>
+      <c r="C186" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D186">
+        <v>63</v>
       </c>
     </row>
     <row r="187" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="B187">
-        <v>26932</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>27106</v>
+      </c>
+      <c r="C187" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D187">
+        <v>7</v>
       </c>
     </row>
     <row r="188" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="B188">
-        <v>26940</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>27114</v>
+      </c>
+      <c r="C188" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D188">
+        <v>2</v>
       </c>
     </row>
     <row r="189" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="B189">
-        <v>26946</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>27132</v>
+      </c>
+      <c r="C189" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D189">
+        <v>39</v>
       </c>
     </row>
     <row r="190" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="B190">
-        <v>26946</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>27132</v>
+      </c>
+      <c r="C190" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D190">
+        <v>7</v>
       </c>
     </row>
     <row r="191" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="B191">
-        <v>27021</v>
-[...1 lines deleted...]
-      <c r="C191">
+        <v>27169</v>
+      </c>
+      <c r="C191" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D191">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>1116</v>
       </c>
     </row>
     <row r="192" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="B192">
-        <v>27021</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>27169</v>
+      </c>
+      <c r="C192" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D192">
+        <v>111</v>
       </c>
     </row>
     <row r="193" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="B193">
-        <v>27054</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>27183</v>
+      </c>
+      <c r="C193" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D193">
+        <v>6</v>
       </c>
     </row>
     <row r="194" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="B194">
-        <v>27054</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>27186</v>
+      </c>
+      <c r="C194" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D194">
+        <v>4</v>
       </c>
     </row>
     <row r="195" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="B195">
-        <v>27103</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>27186</v>
+      </c>
+      <c r="C195" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D195">
+        <v>10</v>
       </c>
     </row>
     <row r="196" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="B196">
-        <v>27103</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>27204</v>
+      </c>
+      <c r="C196" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D196">
+        <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="B197">
-        <v>27106</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>27217</v>
+      </c>
+      <c r="C197" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D197">
+        <v>8</v>
       </c>
     </row>
     <row r="198" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="B198">
-        <v>27106</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>27217</v>
+      </c>
+      <c r="C198" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D198">
+        <v>20</v>
       </c>
     </row>
     <row r="199" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="B199">
-        <v>27114</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>27241</v>
+      </c>
+      <c r="C199" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D199">
+        <v>4</v>
       </c>
     </row>
     <row r="200" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="B200">
-        <v>27132</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>27241</v>
+      </c>
+      <c r="C200" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D200">
+        <v>18</v>
       </c>
     </row>
     <row r="201" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="B201">
-        <v>27132</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>27250</v>
+      </c>
+      <c r="C201" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D201">
+        <v>95</v>
       </c>
     </row>
     <row r="202" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="B202">
-        <v>27150</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>27250</v>
+      </c>
+      <c r="C202" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D202">
+        <v>7</v>
       </c>
     </row>
     <row r="203" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="B203">
-        <v>27169</v>
-[...1 lines deleted...]
-      <c r="C203">
+        <v>27261</v>
+      </c>
+      <c r="C203" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D203">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>1116</v>
       </c>
     </row>
     <row r="204" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="B204">
-        <v>27169</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>27266</v>
+      </c>
+      <c r="C204" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D204">
+        <v>58</v>
       </c>
     </row>
     <row r="205" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="B205">
-        <v>27183</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>27275</v>
+      </c>
+      <c r="C205" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D205">
+        <v>61</v>
       </c>
     </row>
     <row r="206" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="B206">
-        <v>27186</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>27275</v>
+      </c>
+      <c r="C206" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D206">
+        <v>7</v>
       </c>
     </row>
     <row r="207" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="B207">
-        <v>27186</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>27288</v>
+      </c>
+      <c r="C207" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D207">
+        <v>2</v>
       </c>
     </row>
     <row r="208" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="B208">
-        <v>27217</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>27289</v>
+      </c>
+      <c r="C208" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D208">
+        <v>4</v>
       </c>
     </row>
     <row r="209" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
       <c r="B209">
-        <v>27217</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>27299</v>
+      </c>
+      <c r="C209" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D209">
+        <v>6</v>
       </c>
     </row>
     <row r="210" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="B210">
-        <v>27241</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>27299</v>
+      </c>
+      <c r="C210" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D210">
+        <v>16</v>
       </c>
     </row>
     <row r="211" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>129</v>
+        <v>137</v>
       </c>
       <c r="B211">
-        <v>27241</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>27332</v>
+      </c>
+      <c r="C211" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D211">
+        <v>8</v>
       </c>
     </row>
     <row r="212" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="B212">
-        <v>27250</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>27332</v>
+      </c>
+      <c r="C212" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D212">
+        <v>30</v>
       </c>
     </row>
     <row r="213" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="B213">
-        <v>27250</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>27334</v>
+      </c>
+      <c r="C213" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D213">
+        <v>2</v>
       </c>
     </row>
     <row r="214" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="B214">
-        <v>27255</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>27346</v>
+      </c>
+      <c r="C214" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D214">
+        <v>42</v>
       </c>
     </row>
     <row r="215" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
       <c r="B215">
-        <v>27261</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>27359</v>
+      </c>
+      <c r="C215" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D215">
+        <v>3</v>
       </c>
     </row>
     <row r="216" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="B216">
-        <v>27266</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>27359</v>
+      </c>
+      <c r="C216" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D216">
+        <v>6</v>
       </c>
     </row>
     <row r="217" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>133</v>
+        <v>141</v>
       </c>
       <c r="B217">
-        <v>27266</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>27363</v>
+      </c>
+      <c r="C217" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D217">
+        <v>16</v>
       </c>
     </row>
     <row r="218" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="B218">
-        <v>27275</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>27363</v>
+      </c>
+      <c r="C218" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D218">
+        <v>10</v>
       </c>
     </row>
     <row r="219" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>134</v>
+        <v>142</v>
       </c>
       <c r="B219">
-        <v>27275</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>27371</v>
+      </c>
+      <c r="C219" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D219">
+        <v>2</v>
       </c>
     </row>
     <row r="220" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="B220">
-        <v>27288</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>27379</v>
+      </c>
+      <c r="C220" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D220">
+        <v>2</v>
       </c>
     </row>
     <row r="221" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="B221">
-        <v>27289</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>27407</v>
+      </c>
+      <c r="C221" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D221">
+        <v>2</v>
       </c>
     </row>
     <row r="222" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>137</v>
+        <v>145</v>
       </c>
       <c r="B222">
-        <v>27299</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>27412</v>
+      </c>
+      <c r="C222" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D222">
+        <v>5</v>
       </c>
     </row>
     <row r="223" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="B223">
-        <v>27299</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>27439</v>
+      </c>
+      <c r="C223" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D223">
+        <v>5</v>
       </c>
     </row>
     <row r="224" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="B224">
-        <v>27311</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>27439</v>
+      </c>
+      <c r="C224" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D224">
+        <v>5</v>
       </c>
     </row>
     <row r="225" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
       <c r="B225">
-        <v>27332</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>27445</v>
+      </c>
+      <c r="C225" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D225">
+        <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>139</v>
+        <v>148</v>
       </c>
       <c r="B226">
-        <v>27332</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>27454</v>
+      </c>
+      <c r="C226" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D226">
+        <v>2</v>
       </c>
     </row>
     <row r="227" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="B227">
-        <v>27334</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>27454</v>
+      </c>
+      <c r="C227" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D227">
+        <v>4</v>
       </c>
     </row>
     <row r="228" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="B228">
-        <v>27346</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>27464</v>
+      </c>
+      <c r="C228" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D228">
+        <v>2</v>
       </c>
     </row>
     <row r="229" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="B229">
-        <v>27346</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>27472</v>
+      </c>
+      <c r="C229" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D229">
+        <v>2</v>
       </c>
     </row>
     <row r="230" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
-        <v>142</v>
+        <v>151</v>
       </c>
       <c r="B230">
-        <v>27359</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>27485</v>
+      </c>
+      <c r="C230" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D230">
+        <v>6</v>
       </c>
     </row>
     <row r="231" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
-        <v>142</v>
+        <v>151</v>
       </c>
       <c r="B231">
-        <v>27359</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>27485</v>
+      </c>
+      <c r="C231" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D231">
+        <v>11</v>
       </c>
     </row>
     <row r="232" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
-        <v>143</v>
+        <v>152</v>
       </c>
       <c r="B232">
-        <v>27363</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>27501</v>
+      </c>
+      <c r="C232" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D232">
+        <v>6</v>
       </c>
     </row>
     <row r="233" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
-        <v>143</v>
+        <v>152</v>
       </c>
       <c r="B233">
-        <v>27363</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>27501</v>
+      </c>
+      <c r="C233" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D233">
+        <v>4</v>
       </c>
     </row>
     <row r="234" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
-        <v>144</v>
+        <v>153</v>
       </c>
       <c r="B234">
-        <v>27371</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>27522</v>
+      </c>
+      <c r="C234" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D234">
+        <v>5</v>
       </c>
     </row>
     <row r="235" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="B235">
-        <v>27379</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>27522</v>
+      </c>
+      <c r="C235" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D235">
+        <v>5</v>
       </c>
     </row>
     <row r="236" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="B236">
-        <v>27407</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>27523</v>
+      </c>
+      <c r="C236" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D236">
+        <v>2</v>
       </c>
     </row>
     <row r="237" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="B237">
-        <v>27412</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>27524</v>
+      </c>
+      <c r="C237" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D237">
+        <v>8</v>
       </c>
     </row>
     <row r="238" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="B238">
-        <v>27439</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>27524</v>
+      </c>
+      <c r="C238" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D238">
+        <v>90</v>
       </c>
     </row>
     <row r="239" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="B239">
-        <v>27439</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>27546</v>
+      </c>
+      <c r="C239" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D239">
+        <v>3</v>
       </c>
     </row>
     <row r="240" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="B240">
-        <v>27454</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>27546</v>
+      </c>
+      <c r="C240" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D240">
+        <v>6</v>
       </c>
     </row>
     <row r="241" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="B241">
-        <v>27454</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>27549</v>
+      </c>
+      <c r="C241" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D241">
+        <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="B242">
-        <v>27464</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>27555</v>
+      </c>
+      <c r="C242" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D242">
+        <v>2</v>
       </c>
     </row>
     <row r="243" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
       <c r="B243">
-        <v>27472</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>27562</v>
+      </c>
+      <c r="C243" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D243">
+        <v>21</v>
       </c>
     </row>
     <row r="244" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="B244">
-        <v>27485</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>27562</v>
+      </c>
+      <c r="C244" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D244">
+        <v>7</v>
       </c>
     </row>
     <row r="245" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A245" t="s">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="B245">
-        <v>27485</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>27569</v>
+      </c>
+      <c r="C245" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D245">
+        <v>4</v>
       </c>
     </row>
     <row r="246" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="B246">
-        <v>27501</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>27569</v>
+      </c>
+      <c r="C246" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D246">
+        <v>2</v>
       </c>
     </row>
     <row r="247" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="B247">
-        <v>27501</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>27575</v>
+      </c>
+      <c r="C247" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D247">
+        <v>34</v>
       </c>
     </row>
     <row r="248" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A248" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="B248">
-        <v>27522</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>27575</v>
+      </c>
+      <c r="C248" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D248">
+        <v>8</v>
       </c>
     </row>
     <row r="249" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A249" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="B249">
-        <v>27522</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>27582</v>
+      </c>
+      <c r="C249" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D249">
+        <v>5</v>
       </c>
     </row>
     <row r="250" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="B250">
-        <v>27523</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>27582</v>
+      </c>
+      <c r="C250" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D250">
+        <v>3</v>
       </c>
     </row>
     <row r="251" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="B251">
-        <v>27524</v>
-[...1 lines deleted...]
-      <c r="C251">
+        <v>30038</v>
+      </c>
+      <c r="C251" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D251">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>1116</v>
       </c>
     </row>
     <row r="252" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A252" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="B252">
-        <v>27524</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>30038</v>
+      </c>
+      <c r="C252" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D252">
+        <v>31</v>
       </c>
     </row>
     <row r="253" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A253" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="B253">
-        <v>27533</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>39158</v>
+      </c>
+      <c r="C253" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D253">
+        <v>5</v>
       </c>
     </row>
     <row r="254" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A254" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="B254">
-        <v>27546</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>39158</v>
+      </c>
+      <c r="C254" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D254">
+        <v>5</v>
       </c>
     </row>
     <row r="255" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A255" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="B255">
-        <v>27546</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>48919</v>
+      </c>
+      <c r="C255" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D255">
+        <v>58</v>
       </c>
     </row>
     <row r="256" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A256" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="B256">
-        <v>27555</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>49065</v>
+      </c>
+      <c r="C256" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D256">
+        <v>4</v>
       </c>
     </row>
     <row r="257" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A257" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="B257">
-        <v>27562</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>49065</v>
+      </c>
+      <c r="C257" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D257">
+        <v>2</v>
       </c>
     </row>
     <row r="258" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A258" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="B258">
-        <v>27562</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>53690</v>
+      </c>
+      <c r="C258" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D258">
+        <v>15</v>
       </c>
     </row>
     <row r="259" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A259" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="B259">
-        <v>27569</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>53690</v>
+      </c>
+      <c r="C259" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D259">
+        <v>15</v>
       </c>
     </row>
     <row r="260" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A260" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="B260">
-        <v>27569</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>98587</v>
+      </c>
+      <c r="C260" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D260">
+        <v>101</v>
       </c>
     </row>
     <row r="261" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A261" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="B261">
-        <v>27575</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>98587</v>
+      </c>
+      <c r="C261" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D261">
+        <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A262" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="B262">
-        <v>27575</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>169472</v>
+      </c>
+      <c r="C262" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D262">
+        <v>6</v>
       </c>
     </row>
     <row r="263" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A263" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="B263">
-        <v>27582</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>169472</v>
+      </c>
+      <c r="C263" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D263">
+        <v>16</v>
       </c>
     </row>
     <row r="264" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A264" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="B264">
-        <v>27582</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>100341002</v>
+      </c>
+      <c r="C264" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D264">
+        <v>10</v>
       </c>
     </row>
     <row r="265" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A265" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="B265">
-        <v>30038</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>100341002</v>
+      </c>
+      <c r="C265" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D265">
+        <v>4</v>
       </c>
     </row>
     <row r="266" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A266" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="B266">
-        <v>30038</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>100842582</v>
+      </c>
+      <c r="C266" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D266">
+        <v>7</v>
       </c>
     </row>
     <row r="267" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A267" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="B267">
-        <v>39158</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>100842582</v>
+      </c>
+      <c r="C267" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D267">
+        <v>19</v>
       </c>
     </row>
     <row r="268" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A268" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="B268">
-        <v>39158</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>101141737</v>
+      </c>
+      <c r="C268" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D268">
+        <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A269" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="B269">
-        <v>48919</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>101400738</v>
+      </c>
+      <c r="C269" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D269">
+        <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A270" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c r="B270">
-        <v>48919</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>101550475</v>
+      </c>
+      <c r="C270" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D270">
+        <v>2</v>
       </c>
     </row>
     <row r="271" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A271" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="B271">
-        <v>49065</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>101550579</v>
+      </c>
+      <c r="C271" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D271">
+        <v>6</v>
       </c>
     </row>
     <row r="272" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A272" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="B272">
-        <v>49065</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>101700858</v>
+      </c>
+      <c r="C272" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D272">
+        <v>2</v>
       </c>
     </row>
     <row r="273" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A273" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="B273">
-        <v>53690</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>101720692</v>
+      </c>
+      <c r="C273" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D273">
+        <v>10</v>
       </c>
     </row>
     <row r="274" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A274" t="s">
-        <v>168</v>
+        <v>178</v>
       </c>
       <c r="B274">
-        <v>53690</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>101730335</v>
+      </c>
+      <c r="C274" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D274">
+        <v>7</v>
       </c>
     </row>
     <row r="275" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A275" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="B275">
-        <v>98587</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>101730335</v>
+      </c>
+      <c r="C275" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D275">
+        <v>43</v>
       </c>
     </row>
     <row r="276" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A276" t="s">
-        <v>169</v>
+        <v>179</v>
       </c>
       <c r="B276">
-        <v>98587</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>101790573</v>
+      </c>
+      <c r="C276" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D276">
+        <v>2</v>
       </c>
     </row>
     <row r="277" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A277" t="s">
-        <v>170</v>
+        <v>180</v>
       </c>
       <c r="B277">
-        <v>169472</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>101800188</v>
+      </c>
+      <c r="C277" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D277">
+        <v>3</v>
       </c>
     </row>
     <row r="278" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A278" t="s">
-        <v>170</v>
+        <v>180</v>
       </c>
       <c r="B278">
-        <v>169472</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>101800188</v>
+      </c>
+      <c r="C278" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D278">
+        <v>5</v>
       </c>
     </row>
     <row r="279" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A279" t="s">
-        <v>171</v>
+        <v>181</v>
       </c>
       <c r="B279">
-        <v>100341002</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>101880427</v>
+      </c>
+      <c r="C279" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D279">
+        <v>2</v>
       </c>
     </row>
     <row r="280" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A280" t="s">
-        <v>171</v>
+        <v>181</v>
       </c>
       <c r="B280">
-        <v>100341002</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>101880427</v>
+      </c>
+      <c r="C280" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D280">
+        <v>5</v>
       </c>
     </row>
     <row r="281" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A281" t="s">
-        <v>172</v>
+        <v>182</v>
       </c>
       <c r="B281">
-        <v>100842582</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>101880780</v>
+      </c>
+      <c r="C281" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D281">
+        <v>7</v>
       </c>
     </row>
     <row r="282" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A282" t="s">
-        <v>172</v>
+        <v>182</v>
       </c>
       <c r="B282">
-        <v>100842582</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>101880780</v>
+      </c>
+      <c r="C282" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D282">
+        <v>15</v>
       </c>
     </row>
     <row r="283" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A283" t="s">
-        <v>173</v>
+        <v>183</v>
       </c>
       <c r="B283">
-        <v>101550475</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>101920052</v>
+      </c>
+      <c r="C283" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D283">
+        <v>7</v>
       </c>
     </row>
     <row r="284" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A284" t="s">
-        <v>174</v>
+        <v>183</v>
       </c>
       <c r="B284">
-        <v>101550579</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>101920052</v>
+      </c>
+      <c r="C284" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D284">
+        <v>26</v>
       </c>
     </row>
     <row r="285" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A285" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="B285">
-        <v>101700858</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>101930453</v>
+      </c>
+      <c r="C285" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D285">
+        <v>2</v>
       </c>
     </row>
     <row r="286" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A286" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B286">
-        <v>101720692</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>102100210</v>
+      </c>
+      <c r="C286" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D286">
+        <v>7</v>
       </c>
     </row>
     <row r="287" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A287" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B287">
-        <v>101720692</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>102100210</v>
+      </c>
+      <c r="C287" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D287">
+        <v>15</v>
       </c>
     </row>
     <row r="288" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A288" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B288">
-        <v>101730335</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>102200273</v>
+      </c>
+      <c r="C288" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D288">
+        <v>7</v>
       </c>
     </row>
     <row r="289" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A289" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B289">
-        <v>101730335</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>102200273</v>
+      </c>
+      <c r="C289" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D289">
+        <v>13</v>
       </c>
     </row>
     <row r="290" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A290" t="s">
-        <v>178</v>
+        <v>187</v>
       </c>
       <c r="B290">
-        <v>101790573</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>102250697</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D290">
+        <v>27</v>
       </c>
     </row>
     <row r="291" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A291" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="B291">
-        <v>101800188</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>102250697</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D291">
+        <v>7</v>
       </c>
     </row>
     <row r="292" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A292" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
       <c r="B292">
-        <v>101800188</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>102490892</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D292">
+        <v>23</v>
       </c>
     </row>
     <row r="293" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A293" t="s">
-        <v>180</v>
+        <v>188</v>
       </c>
       <c r="B293">
-        <v>101880427</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>102490892</v>
+      </c>
+      <c r="C293" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D293">
+        <v>7</v>
       </c>
     </row>
     <row r="294" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A294" t="s">
-        <v>180</v>
+        <v>189</v>
       </c>
       <c r="B294">
-        <v>101880427</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>102540879</v>
+      </c>
+      <c r="C294" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D294">
+        <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A295" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
       <c r="B295">
-        <v>101880780</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>102550194</v>
+      </c>
+      <c r="C295" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D295">
+        <v>2</v>
       </c>
     </row>
     <row r="296" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A296" t="s">
-        <v>181</v>
+        <v>191</v>
       </c>
       <c r="B296">
-        <v>101880780</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>102580283</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D296">
+        <v>2</v>
       </c>
     </row>
     <row r="297" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A297" t="s">
-        <v>182</v>
+        <v>192</v>
       </c>
       <c r="B297">
-        <v>101920052</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>102590739</v>
+      </c>
+      <c r="C297" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D297">
+        <v>2</v>
       </c>
     </row>
     <row r="298" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A298" t="s">
-        <v>182</v>
+        <v>193</v>
       </c>
       <c r="B298">
-        <v>101920052</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>102640120</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D298">
+        <v>5</v>
       </c>
     </row>
     <row r="299" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A299" t="s">
-        <v>183</v>
+        <v>193</v>
       </c>
       <c r="B299">
-        <v>101930453</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>102640120</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D299">
+        <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A300" t="s">
-        <v>184</v>
+        <v>194</v>
       </c>
       <c r="B300">
-        <v>102100210</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>102710199</v>
+      </c>
+      <c r="C300" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D300">
+        <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A301" t="s">
-        <v>184</v>
+        <v>195</v>
       </c>
       <c r="B301">
-        <v>102100210</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>102750981</v>
+      </c>
+      <c r="C301" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D301">
+        <v>2</v>
       </c>
     </row>
     <row r="302" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A302" t="s">
-        <v>185</v>
+        <v>195</v>
       </c>
       <c r="B302">
-        <v>102200273</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>102750981</v>
+      </c>
+      <c r="C302" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D302">
+        <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A303" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="B303">
-        <v>102200273</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>102770152</v>
+      </c>
+      <c r="C303" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D303">
+        <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A304" t="s">
-        <v>186</v>
+        <v>197</v>
       </c>
       <c r="B304">
-        <v>102250697</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>102880047</v>
+      </c>
+      <c r="C304" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D304">
+        <v>14</v>
       </c>
     </row>
     <row r="305" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A305" t="s">
-        <v>186</v>
+        <v>198</v>
       </c>
       <c r="B305">
-        <v>102250697</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>102880191</v>
+      </c>
+      <c r="C305" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D305">
+        <v>22</v>
       </c>
     </row>
     <row r="306" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A306" t="s">
-        <v>187</v>
+        <v>198</v>
       </c>
       <c r="B306">
-        <v>102390039</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>102880191</v>
+      </c>
+      <c r="C306" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D306">
+        <v>7</v>
       </c>
     </row>
     <row r="307" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A307" t="s">
-        <v>188</v>
+        <v>199</v>
       </c>
       <c r="B307">
-        <v>102490892</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>103060297</v>
+      </c>
+      <c r="C307" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D307">
+        <v>26</v>
       </c>
     </row>
     <row r="308" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A308" t="s">
-        <v>188</v>
+        <v>200</v>
       </c>
       <c r="B308">
-        <v>102490892</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>103160651</v>
+      </c>
+      <c r="C308" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D308">
+        <v>2</v>
       </c>
     </row>
     <row r="309" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A309" t="s">
-        <v>189</v>
+        <v>201</v>
       </c>
       <c r="B309">
-        <v>102510688</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>103180128</v>
+      </c>
+      <c r="C309" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D309">
+        <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A310" t="s">
-        <v>189</v>
+        <v>202</v>
       </c>
       <c r="B310">
-        <v>102510688</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>103190228</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D310">
+        <v>2</v>
       </c>
     </row>
     <row r="311" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A311" t="s">
-        <v>190</v>
+        <v>203</v>
       </c>
       <c r="B311">
-        <v>102550194</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>103290281</v>
+      </c>
+      <c r="C311" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D311">
+        <v>7</v>
       </c>
     </row>
     <row r="312" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A312" t="s">
-        <v>191</v>
+        <v>203</v>
       </c>
       <c r="B312">
-        <v>102580283</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>103290281</v>
+      </c>
+      <c r="C312" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D312">
+        <v>39</v>
       </c>
     </row>
     <row r="313" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A313" t="s">
-        <v>192</v>
+        <v>204</v>
       </c>
       <c r="B313">
-        <v>102590739</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>103350476</v>
+      </c>
+      <c r="C313" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D313">
+        <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A314" t="s">
-        <v>193</v>
+        <v>205</v>
       </c>
       <c r="B314">
-        <v>102640120</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>103370714</v>
+      </c>
+      <c r="C314" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D314">
+        <v>2</v>
       </c>
     </row>
     <row r="315" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A315" t="s">
-        <v>193</v>
+        <v>206</v>
       </c>
       <c r="B315">
-        <v>102640120</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>103400101</v>
+      </c>
+      <c r="C315" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D315">
+        <v>2</v>
       </c>
     </row>
     <row r="316" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A316" t="s">
-        <v>194</v>
+        <v>207</v>
       </c>
       <c r="B316">
-        <v>102710199</v>
-[...1 lines deleted...]
-      <c r="C316">
+        <v>103550836</v>
+      </c>
+      <c r="C316" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D316">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>1116</v>
       </c>
     </row>
     <row r="317" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A317" t="s">
-        <v>194</v>
+        <v>207</v>
       </c>
       <c r="B317">
-        <v>102710199</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>103550836</v>
+      </c>
+      <c r="C317" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D317">
+        <v>5</v>
       </c>
     </row>
     <row r="318" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A318" t="s">
-        <v>195</v>
+        <v>208</v>
       </c>
       <c r="B318">
-        <v>102750981</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>103770452</v>
+      </c>
+      <c r="C318" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D318">
+        <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A319" t="s">
-        <v>196</v>
+        <v>208</v>
       </c>
       <c r="B319">
-        <v>102880047</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>103770452</v>
+      </c>
+      <c r="C319" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D319">
+        <v>2</v>
       </c>
     </row>
     <row r="320" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A320" t="s">
-        <v>197</v>
+        <v>209</v>
       </c>
       <c r="B320">
-        <v>102880191</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>103840638</v>
+      </c>
+      <c r="C320" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D320">
+        <v>3</v>
       </c>
     </row>
     <row r="321" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A321" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="B321">
-        <v>102880191</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>103910306</v>
+      </c>
+      <c r="C321" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D321">
+        <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A322" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="B322">
-        <v>103060297</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>103930254</v>
+      </c>
+      <c r="C322" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D322">
+        <v>2</v>
       </c>
     </row>
     <row r="323" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A323" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="B323">
-        <v>103160651</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>103990215</v>
+      </c>
+      <c r="C323" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D323">
+        <v>4</v>
       </c>
     </row>
     <row r="324" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A324" t="s">
-        <v>200</v>
+        <v>213</v>
       </c>
       <c r="B324">
-        <v>103190228</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>104070111</v>
+      </c>
+      <c r="C324" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D324">
+        <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A325" t="s">
-        <v>201</v>
+        <v>214</v>
       </c>
       <c r="B325">
-        <v>103260900</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>104120067</v>
+      </c>
+      <c r="C325" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D325">
+        <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A326" t="s">
-        <v>202</v>
+        <v>215</v>
       </c>
       <c r="B326">
-        <v>103290281</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>104190711</v>
+      </c>
+      <c r="C326" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D326">
+        <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A327" t="s">
-        <v>202</v>
+        <v>216</v>
       </c>
       <c r="B327">
-        <v>103290281</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>104200854</v>
+      </c>
+      <c r="C327" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D327">
+        <v>9</v>
       </c>
     </row>
     <row r="328" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A328" t="s">
-        <v>203</v>
+        <v>216</v>
       </c>
       <c r="B328">
-        <v>103370714</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>104200854</v>
+      </c>
+      <c r="C328" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D328">
+        <v>5</v>
       </c>
     </row>
     <row r="329" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A329" t="s">
-        <v>204</v>
+        <v>217</v>
       </c>
       <c r="B329">
-        <v>103400101</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>104210563</v>
+      </c>
+      <c r="C329" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D329">
+        <v>3</v>
       </c>
     </row>
     <row r="330" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A330" t="s">
-        <v>205</v>
+        <v>217</v>
       </c>
       <c r="B330">
-        <v>103550836</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>104210563</v>
+      </c>
+      <c r="C330" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D330">
+        <v>3</v>
       </c>
     </row>
     <row r="331" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A331" t="s">
-        <v>205</v>
+        <v>218</v>
       </c>
       <c r="B331">
-        <v>103550836</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>104240142</v>
+      </c>
+      <c r="C331" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D331">
+        <v>2</v>
       </c>
     </row>
     <row r="332" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A332" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="B332">
-        <v>103740634</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>104250845</v>
+      </c>
+      <c r="C332" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D332">
+        <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A333" t="s">
-        <v>207</v>
+        <v>220</v>
       </c>
       <c r="B333">
-        <v>103770452</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>104390759</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D333">
+        <v>2</v>
       </c>
     </row>
     <row r="334" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A334" t="s">
-        <v>208</v>
+        <v>221</v>
       </c>
       <c r="B334">
-        <v>103840638</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>104410517</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D334">
+        <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A335" t="s">
-        <v>209</v>
+        <v>222</v>
       </c>
       <c r="B335">
-        <v>103930254</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>104430074</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D335">
+        <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A336" t="s">
-        <v>210</v>
+        <v>223</v>
       </c>
       <c r="B336">
-        <v>103931293</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>104460037</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D336">
+        <v>39</v>
       </c>
     </row>
     <row r="337" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A337" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="B337">
-        <v>103990215</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>104460037</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D337">
+        <v>7</v>
       </c>
     </row>
     <row r="338" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A338" t="s">
-        <v>212</v>
+        <v>224</v>
       </c>
       <c r="B338">
-        <v>104011001</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>104480079</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D338">
+        <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A339" t="s">
-        <v>213</v>
+        <v>224</v>
       </c>
       <c r="B339">
-        <v>104070111</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>104480079</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D339">
+        <v>2</v>
       </c>
     </row>
     <row r="340" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A340" t="s">
-        <v>214</v>
+        <v>225</v>
       </c>
       <c r="B340">
-        <v>104090023</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>104500952</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D340">
+        <v>6</v>
       </c>
     </row>
     <row r="341" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A341" t="s">
-        <v>215</v>
+        <v>225</v>
       </c>
       <c r="B341">
-        <v>104120067</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>104500952</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D341">
+        <v>32</v>
       </c>
     </row>
     <row r="342" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A342" t="s">
-        <v>216</v>
+        <v>226</v>
       </c>
       <c r="B342">
-        <v>104141042</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>104510848</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D342">
+        <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A343" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
       <c r="B343">
-        <v>104200854</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>104640819</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D343">
+        <v>2</v>
       </c>
     </row>
     <row r="344" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A344" t="s">
-        <v>217</v>
+        <v>228</v>
       </c>
       <c r="B344">
-        <v>104200854</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>104710632</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D344">
+        <v>2</v>
       </c>
     </row>
     <row r="345" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A345" t="s">
-        <v>218</v>
+        <v>229</v>
       </c>
       <c r="B345">
-        <v>104210563</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>104860863</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D345">
+        <v>4</v>
       </c>
     </row>
     <row r="346" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A346" t="s">
-        <v>218</v>
+        <v>229</v>
       </c>
       <c r="B346">
-        <v>104210563</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>104860863</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D346">
+        <v>10</v>
       </c>
     </row>
     <row r="347" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A347" t="s">
-        <v>219</v>
+        <v>230</v>
       </c>
       <c r="B347">
-        <v>104240142</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>104890898</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D347">
+        <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A348" t="s">
-        <v>220</v>
+        <v>231</v>
       </c>
       <c r="B348">
-        <v>104360921</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>104950484</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D348">
+        <v>14</v>
       </c>
     </row>
     <row r="349" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A349" t="s">
-        <v>221</v>
+        <v>232</v>
       </c>
       <c r="B349">
-        <v>104390759</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>104960514</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D349">
+        <v>2</v>
       </c>
     </row>
     <row r="350" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A350" t="s">
-        <v>222</v>
+        <v>233</v>
       </c>
       <c r="B350">
-        <v>104450782</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>104970133</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D350">
+        <v>2</v>
       </c>
     </row>
     <row r="351" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A351" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="B351">
-        <v>104460037</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>104970737</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D351">
+        <v>2</v>
       </c>
     </row>
     <row r="352" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A352" t="s">
-        <v>223</v>
+        <v>235</v>
       </c>
       <c r="B352">
-        <v>104460037</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>104990936</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D352">
+        <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A353" t="s">
-        <v>224</v>
+        <v>236</v>
       </c>
       <c r="B353">
-        <v>104480079</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>105100869</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D353">
+        <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A354" t="s">
-        <v>225</v>
+        <v>236</v>
       </c>
       <c r="B354">
-        <v>104500952</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>105100869</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D354">
+        <v>2</v>
       </c>
     </row>
     <row r="355" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A355" t="s">
-        <v>225</v>
+        <v>237</v>
       </c>
       <c r="B355">
-        <v>104500952</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>105140645</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D355">
+        <v>63</v>
       </c>
     </row>
     <row r="356" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A356" t="s">
-        <v>226</v>
+        <v>237</v>
       </c>
       <c r="B356">
-        <v>104600625</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>105140645</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D356">
+        <v>7</v>
       </c>
     </row>
     <row r="357" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A357" t="s">
-        <v>227</v>
+        <v>238</v>
       </c>
       <c r="B357">
-        <v>104640819</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>105190840</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D357">
+        <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A358" t="s">
-        <v>228</v>
+        <v>239</v>
       </c>
       <c r="B358">
-        <v>104710632</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>105240757</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D358">
+        <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A359" t="s">
-        <v>229</v>
+        <v>240</v>
       </c>
       <c r="B359">
-        <v>104720090</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>105270188</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D359">
+        <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A360" t="s">
-        <v>230</v>
+        <v>240</v>
       </c>
       <c r="B360">
-        <v>104740892</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>105270188</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D360">
+        <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A361" t="s">
-        <v>231</v>
+        <v>241</v>
       </c>
       <c r="B361">
-        <v>104860863</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>105450920</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D361">
+        <v>13</v>
       </c>
     </row>
     <row r="362" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A362" t="s">
-        <v>231</v>
+        <v>242</v>
       </c>
       <c r="B362">
-        <v>104860863</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>105510351</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D362">
+        <v>2</v>
       </c>
     </row>
     <row r="363" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A363" t="s">
-        <v>232</v>
+        <v>242</v>
       </c>
       <c r="B363">
-        <v>104950484</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>105510351</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D363">
+        <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A364" t="s">
-        <v>233</v>
+        <v>243</v>
       </c>
       <c r="B364">
-        <v>104960514</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>105520141</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D364">
+        <v>2</v>
       </c>
     </row>
     <row r="365" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A365" t="s">
-        <v>234</v>
+        <v>244</v>
       </c>
       <c r="B365">
-        <v>104970133</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>105520418</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D365">
+        <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A366" t="s">
-        <v>235</v>
+        <v>245</v>
       </c>
       <c r="B366">
-        <v>104970737</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>105620095</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D366">
+        <v>2</v>
       </c>
     </row>
     <row r="367" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A367" t="s">
-        <v>236</v>
+        <v>246</v>
       </c>
       <c r="B367">
-        <v>105100869</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>105630102</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D367">
+        <v>2</v>
       </c>
     </row>
     <row r="368" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A368" t="s">
-        <v>237</v>
+        <v>247</v>
       </c>
       <c r="B368">
-        <v>105140645</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>105660113</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D368">
+        <v>2</v>
       </c>
     </row>
     <row r="369" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A369" t="s">
-        <v>237</v>
+        <v>248</v>
       </c>
       <c r="B369">
-        <v>105140645</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>105660418</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D369">
+        <v>5</v>
       </c>
     </row>
     <row r="370" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A370" t="s">
-        <v>238</v>
+        <v>249</v>
       </c>
       <c r="B370">
-        <v>105270188</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>105760516</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D370">
+        <v>2</v>
       </c>
     </row>
     <row r="371" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A371" t="s">
-        <v>239</v>
+        <v>250</v>
       </c>
       <c r="B371">
-        <v>105450920</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>105800066</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D371">
+        <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A372" t="s">
-        <v>240</v>
+        <v>251</v>
       </c>
       <c r="B372">
-        <v>105510351</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>105810629</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D372">
+        <v>2</v>
       </c>
     </row>
     <row r="373" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A373" t="s">
-        <v>240</v>
+        <v>251</v>
       </c>
       <c r="B373">
-        <v>105510351</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>105810629</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D373">
+        <v>2</v>
       </c>
     </row>
     <row r="374" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A374" t="s">
-        <v>241</v>
+        <v>252</v>
       </c>
       <c r="B374">
-        <v>105520141</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>105920110</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D374">
+        <v>3</v>
       </c>
     </row>
     <row r="375" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A375" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="B375">
-        <v>105620095</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>105920110</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D375">
+        <v>2</v>
       </c>
     </row>
     <row r="376" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A376" t="s">
-        <v>243</v>
+        <v>253</v>
       </c>
       <c r="B376">
-        <v>105630102</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>106000939</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D376">
+        <v>2</v>
       </c>
     </row>
     <row r="377" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A377" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="B377">
-        <v>105660113</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>106080329</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D377">
+        <v>2</v>
       </c>
     </row>
     <row r="378" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A378" t="s">
-        <v>245</v>
+        <v>255</v>
       </c>
       <c r="B378">
-        <v>105660418</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>106090797</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D378">
+        <v>5</v>
       </c>
     </row>
     <row r="379" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A379" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="B379">
-        <v>105760516</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>106090797</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D379">
+        <v>5</v>
       </c>
     </row>
     <row r="380" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A380" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="B380">
-        <v>105810629</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>106150925</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D380">
+        <v>2</v>
       </c>
     </row>
     <row r="381" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A381" t="s">
-        <v>247</v>
+        <v>257</v>
       </c>
       <c r="B381">
-        <v>105810629</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>106210672</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D381">
+        <v>2</v>
       </c>
     </row>
     <row r="382" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A382" t="s">
-        <v>248</v>
+        <v>258</v>
       </c>
       <c r="B382">
-        <v>105920110</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>106230453</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D382">
+        <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A383" t="s">
-        <v>248</v>
+        <v>259</v>
       </c>
       <c r="B383">
-        <v>105920110</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>106230466</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D383">
+        <v>1</v>
       </c>
     </row>
     <row r="384" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A384" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="B384">
-        <v>106000939</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>106340714</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D384">
+        <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A385" t="s">
-        <v>250</v>
+        <v>261</v>
       </c>
       <c r="B385">
-        <v>106080329</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>106350657</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D385">
+        <v>1</v>
       </c>
     </row>
     <row r="386" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A386" t="s">
-        <v>251</v>
+        <v>262</v>
       </c>
       <c r="B386">
-        <v>106090797</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>106380419</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D386">
+        <v>7</v>
       </c>
     </row>
     <row r="387" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A387" t="s">
-        <v>251</v>
+        <v>262</v>
       </c>
       <c r="B387">
-        <v>106090797</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>106380419</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D387">
+        <v>3</v>
       </c>
     </row>
     <row r="388" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A388" t="s">
-        <v>252</v>
+        <v>263</v>
       </c>
       <c r="B388">
-        <v>106150925</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>106480832</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D388">
+        <v>1</v>
       </c>
     </row>
     <row r="389" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A389" t="s">
-        <v>253</v>
+        <v>264</v>
       </c>
       <c r="B389">
-        <v>106210672</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>106560189</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D389">
+        <v>2</v>
       </c>
     </row>
     <row r="390" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A390" t="s">
-        <v>254</v>
+        <v>265</v>
       </c>
       <c r="B390">
-        <v>106350657</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>106780669</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D390">
+        <v>2</v>
       </c>
     </row>
     <row r="391" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A391" t="s">
-        <v>255</v>
+        <v>266</v>
       </c>
       <c r="B391">
-        <v>106380419</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>106800196</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D391">
+        <v>2</v>
       </c>
     </row>
     <row r="392" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A392" t="s">
-        <v>255</v>
+        <v>266</v>
       </c>
       <c r="B392">
-        <v>106380419</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>106800196</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D392">
+        <v>18</v>
       </c>
     </row>
     <row r="393" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A393" t="s">
-        <v>256</v>
+        <v>267</v>
       </c>
       <c r="B393">
-        <v>106480832</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>106800454</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D393">
+        <v>1</v>
       </c>
     </row>
     <row r="394" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A394" t="s">
-        <v>257</v>
+        <v>268</v>
       </c>
       <c r="B394">
-        <v>106560189</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>106910717</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D394">
+        <v>9</v>
       </c>
     </row>
     <row r="395" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A395" t="s">
-        <v>258</v>
+        <v>269</v>
       </c>
       <c r="B395">
-        <v>106710155</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>106960760</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D395">
+        <v>1</v>
       </c>
     </row>
     <row r="396" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A396" t="s">
-        <v>259</v>
+        <v>269</v>
       </c>
       <c r="B396">
-        <v>106780669</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>106960760</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D396">
+        <v>1</v>
       </c>
     </row>
     <row r="397" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A397" t="s">
-        <v>260</v>
+        <v>270</v>
       </c>
       <c r="B397">
-        <v>106800196</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>107010454</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D397">
+        <v>3</v>
       </c>
     </row>
     <row r="398" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A398" t="s">
-        <v>260</v>
+        <v>270</v>
       </c>
       <c r="B398">
-        <v>106800196</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>107010454</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D398">
+        <v>2</v>
       </c>
     </row>
     <row r="399" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A399" t="s">
-        <v>261</v>
+        <v>271</v>
       </c>
       <c r="B399">
-        <v>106800454</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>107140825</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D399">
+        <v>2</v>
       </c>
     </row>
     <row r="400" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A400" t="s">
-        <v>262</v>
+        <v>271</v>
       </c>
       <c r="B400">
-        <v>106890853</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>107140825</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D400">
+        <v>4</v>
       </c>
     </row>
     <row r="401" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A401" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="B401">
-        <v>106910717</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>107200486</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D401">
+        <v>18</v>
       </c>
     </row>
     <row r="402" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A402" t="s">
-        <v>264</v>
+        <v>273</v>
       </c>
       <c r="B402">
-        <v>106960760</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>107200721</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D402">
+        <v>2</v>
       </c>
     </row>
     <row r="403" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A403" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
       <c r="B403">
-        <v>107010454</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>107380850</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D403">
+        <v>4</v>
       </c>
     </row>
     <row r="404" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A404" t="s">
-        <v>265</v>
+        <v>275</v>
       </c>
       <c r="B404">
-        <v>107010454</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>107500976</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D404">
+        <v>2</v>
       </c>
     </row>
     <row r="405" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A405" t="s">
-        <v>266</v>
+        <v>276</v>
       </c>
       <c r="B405">
-        <v>107120641</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>107510134</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D405">
+        <v>2</v>
       </c>
     </row>
     <row r="406" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A406" t="s">
-        <v>267</v>
+        <v>277</v>
       </c>
       <c r="B406">
-        <v>107140825</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>107530856</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D406">
+        <v>2</v>
       </c>
     </row>
     <row r="407" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A407" t="s">
-        <v>267</v>
+        <v>278</v>
       </c>
       <c r="B407">
-        <v>107140825</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>107550461</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D407">
+        <v>1</v>
       </c>
     </row>
     <row r="408" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A408" t="s">
-        <v>268</v>
+        <v>279</v>
       </c>
       <c r="B408">
-        <v>107200331</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>107580377</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D408">
+        <v>2</v>
       </c>
     </row>
     <row r="409" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A409" t="s">
-        <v>268</v>
+        <v>280</v>
       </c>
       <c r="B409">
-        <v>107200331</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>107940089</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D409">
+        <v>15</v>
       </c>
     </row>
     <row r="410" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A410" t="s">
-        <v>269</v>
+        <v>280</v>
       </c>
       <c r="B410">
-        <v>107200486</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>107940089</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D410">
+        <v>49</v>
       </c>
     </row>
     <row r="411" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A411" t="s">
-        <v>270</v>
+        <v>281</v>
       </c>
       <c r="B411">
-        <v>107200721</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>107940467</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D411">
+        <v>4</v>
       </c>
     </row>
     <row r="412" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A412" t="s">
-        <v>271</v>
+        <v>281</v>
       </c>
       <c r="B412">
-        <v>107380850</v>
-[...1 lines deleted...]
-      <c r="C412">
+        <v>107940467</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D412">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="413" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A413" t="s">
-        <v>272</v>
+        <v>282</v>
       </c>
       <c r="B413">
-        <v>107500976</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>107950787</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D413">
+        <v>2</v>
       </c>
     </row>
     <row r="414" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A414" t="s">
-        <v>273</v>
+        <v>283</v>
       </c>
       <c r="B414">
-        <v>107510134</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>108040407</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D414">
+        <v>12</v>
       </c>
     </row>
     <row r="415" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A415" t="s">
-        <v>274</v>
+        <v>284</v>
       </c>
       <c r="B415">
-        <v>107530856</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>108070294</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D415">
+        <v>1</v>
       </c>
     </row>
     <row r="416" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A416" t="s">
-        <v>275</v>
+        <v>285</v>
       </c>
       <c r="B416">
-        <v>107580377</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>108100195</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D416">
+        <v>1</v>
       </c>
     </row>
     <row r="417" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A417" t="s">
-        <v>276</v>
+        <v>286</v>
       </c>
       <c r="B417">
-        <v>107840964</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>108110478</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D417">
+        <v>1</v>
       </c>
     </row>
     <row r="418" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A418" t="s">
-        <v>277</v>
+        <v>287</v>
       </c>
       <c r="B418">
-        <v>107940089</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>108180428</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D418">
+        <v>1</v>
       </c>
     </row>
     <row r="419" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A419" t="s">
-        <v>277</v>
+        <v>288</v>
       </c>
       <c r="B419">
-        <v>107940089</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>108200770</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D419">
+        <v>14</v>
       </c>
     </row>
     <row r="420" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A420" t="s">
-        <v>278</v>
+        <v>289</v>
       </c>
       <c r="B420">
-        <v>107940467</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>108210393</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D420">
+        <v>1</v>
       </c>
     </row>
     <row r="421" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A421" t="s">
-        <v>278</v>
+        <v>290</v>
       </c>
       <c r="B421">
-        <v>107940467</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>108210796</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D421">
+        <v>2</v>
       </c>
     </row>
     <row r="422" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A422" t="s">
-        <v>279</v>
+        <v>291</v>
       </c>
       <c r="B422">
-        <v>107950787</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>108240096</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D422">
+        <v>2</v>
       </c>
     </row>
     <row r="423" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A423" t="s">
-        <v>280</v>
+        <v>292</v>
       </c>
       <c r="B423">
-        <v>108040407</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>108250756</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D423">
+        <v>2</v>
       </c>
     </row>
     <row r="424" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A424" t="s">
-        <v>281</v>
+        <v>293</v>
       </c>
       <c r="B424">
-        <v>108200770</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>108280454</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D424">
+        <v>1</v>
       </c>
     </row>
     <row r="425" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A425" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="B425">
-        <v>108210796</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>108310117</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D425">
+        <v>16</v>
       </c>
     </row>
     <row r="426" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A426" t="s">
-        <v>283</v>
+        <v>295</v>
       </c>
       <c r="B426">
-        <v>108240096</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>108420432</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D426">
+        <v>13</v>
       </c>
     </row>
     <row r="427" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A427" t="s">
-        <v>284</v>
+        <v>295</v>
       </c>
       <c r="B427">
-        <v>108250756</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>108420432</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D427">
+        <v>3</v>
       </c>
     </row>
     <row r="428" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A428" t="s">
-        <v>285</v>
+        <v>296</v>
       </c>
       <c r="B428">
-        <v>108310117</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>108460132</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D428">
+        <v>6</v>
       </c>
     </row>
     <row r="429" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A429" t="s">
-        <v>286</v>
+        <v>296</v>
       </c>
       <c r="B429">
-        <v>108330924</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>108460132</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D429">
+        <v>10</v>
       </c>
     </row>
     <row r="430" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A430" t="s">
-        <v>287</v>
+        <v>297</v>
       </c>
       <c r="B430">
-        <v>108340081</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>108590521</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D430">
+        <v>2</v>
       </c>
     </row>
     <row r="431" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A431" t="s">
-        <v>288</v>
+        <v>298</v>
       </c>
       <c r="B431">
-        <v>108420432</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>108610426</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D431">
+        <v>1</v>
       </c>
     </row>
     <row r="432" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A432" t="s">
-        <v>288</v>
+        <v>299</v>
       </c>
       <c r="B432">
-        <v>108420432</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>108690041</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D432">
+        <v>2</v>
       </c>
     </row>
     <row r="433" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A433" t="s">
-        <v>289</v>
+        <v>300</v>
       </c>
       <c r="B433">
-        <v>108460132</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>108690061</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D433">
+        <v>27</v>
       </c>
     </row>
     <row r="434" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A434" t="s">
-        <v>289</v>
+        <v>300</v>
       </c>
       <c r="B434">
-        <v>108460132</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>108690061</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D434">
+        <v>8</v>
       </c>
     </row>
     <row r="435" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A435" t="s">
-        <v>290</v>
+        <v>301</v>
       </c>
       <c r="B435">
-        <v>108590521</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>108730335</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D435">
+        <v>2</v>
       </c>
     </row>
     <row r="436" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A436" t="s">
-        <v>291</v>
+        <v>301</v>
       </c>
       <c r="B436">
-        <v>108690041</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>108730335</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D436">
+        <v>1</v>
       </c>
     </row>
     <row r="437" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A437" t="s">
-        <v>291</v>
+        <v>302</v>
       </c>
       <c r="B437">
-        <v>108690041</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>108850622</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D437">
+        <v>1</v>
       </c>
     </row>
     <row r="438" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A438" t="s">
-        <v>292</v>
+        <v>303</v>
       </c>
       <c r="B438">
-        <v>108690061</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>108980026</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D438">
+        <v>1</v>
       </c>
     </row>
     <row r="439" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A439" t="s">
-        <v>292</v>
+        <v>304</v>
       </c>
       <c r="B439">
-        <v>108690061</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>109080594</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D439">
+        <v>2</v>
       </c>
     </row>
     <row r="440" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A440" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="B440">
-        <v>108730335</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>109150745</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D440">
+        <v>8</v>
       </c>
     </row>
     <row r="441" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A441" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="B441">
-        <v>108730335</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>109150745</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D441">
+        <v>3</v>
       </c>
     </row>
     <row r="442" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A442" t="s">
-        <v>294</v>
+        <v>306</v>
       </c>
       <c r="B442">
-        <v>108980026</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>109180029</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D442">
+        <v>2</v>
       </c>
     </row>
     <row r="443" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A443" t="s">
-        <v>295</v>
+        <v>307</v>
       </c>
       <c r="B443">
-        <v>109080594</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>109310454</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D443">
+        <v>2</v>
       </c>
     </row>
     <row r="444" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A444" t="s">
-        <v>296</v>
+        <v>308</v>
       </c>
       <c r="B444">
-        <v>109150745</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>109310626</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D444">
+        <v>2</v>
       </c>
     </row>
     <row r="445" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A445" t="s">
-        <v>296</v>
+        <v>309</v>
       </c>
       <c r="B445">
-        <v>109150745</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>109420553</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D445">
+        <v>14</v>
       </c>
     </row>
     <row r="446" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A446" t="s">
-        <v>297</v>
+        <v>310</v>
       </c>
       <c r="B446">
-        <v>109180029</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>109450177</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D446">
+        <v>1</v>
       </c>
     </row>
     <row r="447" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A447" t="s">
-        <v>298</v>
+        <v>311</v>
       </c>
       <c r="B447">
-        <v>109310454</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>109530700</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D447">
+        <v>1</v>
       </c>
     </row>
     <row r="448" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A448" t="s">
-        <v>299</v>
+        <v>312</v>
       </c>
       <c r="B448">
-        <v>109310626</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>109550324</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D448">
+        <v>3</v>
       </c>
     </row>
     <row r="449" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A449" t="s">
-        <v>300</v>
+        <v>312</v>
       </c>
       <c r="B449">
-        <v>109420553</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>109550324</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D449">
+        <v>2</v>
       </c>
     </row>
     <row r="450" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A450" t="s">
-        <v>301</v>
+        <v>313</v>
       </c>
       <c r="B450">
-        <v>109550324</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>109580333</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D450">
+        <v>1</v>
       </c>
     </row>
     <row r="451" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A451" t="s">
-        <v>301</v>
+        <v>314</v>
       </c>
       <c r="B451">
-        <v>109550324</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>109580856</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D451">
+        <v>2</v>
       </c>
     </row>
     <row r="452" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A452" t="s">
-        <v>302</v>
+        <v>315</v>
       </c>
       <c r="B452">
-        <v>109580856</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>109630041</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D452">
+        <v>12</v>
       </c>
     </row>
     <row r="453" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A453" t="s">
-        <v>303</v>
+        <v>316</v>
       </c>
       <c r="B453">
-        <v>109630041</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>109730975</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D453">
+        <v>1</v>
       </c>
     </row>
     <row r="454" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A454" t="s">
-        <v>303</v>
+        <v>317</v>
       </c>
       <c r="B454">
-        <v>109630041</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>109770063</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D454">
+        <v>1</v>
       </c>
     </row>
     <row r="455" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A455" t="s">
-        <v>304</v>
+        <v>318</v>
       </c>
       <c r="B455">
         <v>109770935</v>
       </c>
-      <c r="C455">
-[...3 lines deleted...]
-        <v>1116</v>
+      <c r="C455" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D455">
+        <v>2</v>
       </c>
     </row>
     <row r="456" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A456" t="s">
-        <v>305</v>
+        <v>319</v>
       </c>
       <c r="B456">
         <v>109810603</v>
       </c>
-      <c r="C456">
-[...3 lines deleted...]
-        <v>1116</v>
+      <c r="C456" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D456">
+        <v>2</v>
       </c>
     </row>
     <row r="457" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A457" t="s">
-        <v>306</v>
+        <v>320</v>
       </c>
       <c r="B457">
         <v>109990611</v>
       </c>
-      <c r="C457">
+      <c r="C457" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D457">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="458" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A458" t="s">
-        <v>306</v>
+        <v>320</v>
       </c>
       <c r="B458">
         <v>109990611</v>
       </c>
-      <c r="C458">
+      <c r="C458" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D458">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="459" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A459" t="s">
-        <v>307</v>
+        <v>321</v>
       </c>
       <c r="B459">
         <v>110070740</v>
       </c>
-      <c r="C459">
-[...3 lines deleted...]
-        <v>1116</v>
+      <c r="C459" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D459">
+        <v>18</v>
       </c>
     </row>
     <row r="460" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A460" t="s">
-        <v>307</v>
+        <v>321</v>
       </c>
       <c r="B460">
         <v>110070740</v>
       </c>
-      <c r="C460">
-[...3 lines deleted...]
-        <v>1118</v>
+      <c r="C460" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D460">
+        <v>4</v>
       </c>
     </row>
     <row r="461" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A461" t="s">
-        <v>308</v>
+        <v>322</v>
       </c>
       <c r="B461">
         <v>110180803</v>
       </c>
-      <c r="C461">
-[...3 lines deleted...]
-        <v>1116</v>
+      <c r="C461" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D461">
+        <v>1</v>
       </c>
     </row>
     <row r="462" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A462" t="s">
-        <v>309</v>
+        <v>323</v>
       </c>
       <c r="B462">
         <v>110210646</v>
       </c>
-      <c r="C462">
-[...3 lines deleted...]
-        <v>1116</v>
+      <c r="C462" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D462">
+        <v>2</v>
       </c>
     </row>
     <row r="463" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A463" t="s">
-        <v>310</v>
+        <v>324</v>
       </c>
       <c r="B463">
         <v>110220688</v>
       </c>
-      <c r="C463">
-[...3 lines deleted...]
-        <v>1116</v>
+      <c r="C463" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D463">
+        <v>2</v>
       </c>
     </row>
     <row r="464" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A464" t="s">
-        <v>311</v>
+        <v>325</v>
       </c>
       <c r="B464">
-        <v>110540607</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>110440516</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D464">
+        <v>1</v>
       </c>
     </row>
     <row r="465" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A465" t="s">
-        <v>312</v>
+        <v>326</v>
       </c>
       <c r="B465">
         <v>110850736</v>
       </c>
-      <c r="C465">
+      <c r="C465" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D465">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="466" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A466" t="s">
-        <v>312</v>
+        <v>326</v>
       </c>
       <c r="B466">
         <v>110850736</v>
       </c>
-      <c r="C466">
-[...3 lines deleted...]
-        <v>1116</v>
+      <c r="C466" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D466">
+        <v>2</v>
       </c>
     </row>
     <row r="467" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A467" t="s">
-        <v>313</v>
+        <v>327</v>
       </c>
       <c r="B467">
         <v>110880029</v>
       </c>
-      <c r="C467">
+      <c r="C467" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D467">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="468" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A468" t="s">
-        <v>313</v>
+        <v>327</v>
       </c>
       <c r="B468">
         <v>110880029</v>
       </c>
-      <c r="C468">
+      <c r="C468" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D468">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="469" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A469" t="s">
-        <v>314</v>
+        <v>328</v>
       </c>
       <c r="B469">
         <v>110920533</v>
       </c>
-      <c r="C469">
+      <c r="C469" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D469">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="470" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A470" t="s">
-        <v>315</v>
+        <v>329</v>
       </c>
       <c r="B470">
-        <v>110940300</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>110970815</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D470">
+        <v>2</v>
       </c>
     </row>
     <row r="471" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A471" t="s">
-        <v>316</v>
+        <v>330</v>
       </c>
       <c r="B471">
-        <v>110970815</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>111010635</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D471">
+        <v>7</v>
       </c>
     </row>
     <row r="472" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A472" t="s">
-        <v>317</v>
+        <v>331</v>
       </c>
       <c r="B472">
-        <v>111010635</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>111050768</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D472">
+        <v>2</v>
       </c>
     </row>
     <row r="473" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A473" t="s">
-        <v>318</v>
+        <v>8</v>
       </c>
       <c r="B473">
-        <v>111050768</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>111113861</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D473">
+        <v>28</v>
       </c>
     </row>
     <row r="474" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A474" t="s">
-        <v>4</v>
+        <v>332</v>
       </c>
       <c r="B474">
-        <v>111113861</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>111160933</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D474">
+        <v>5</v>
       </c>
     </row>
     <row r="475" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A475" t="s">
-        <v>319</v>
+        <v>332</v>
       </c>
       <c r="B475">
         <v>111160933</v>
       </c>
-      <c r="C475">
+      <c r="C475" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D475">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="476" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A476" t="s">
-        <v>319</v>
+        <v>333</v>
       </c>
       <c r="B476">
-        <v>111160933</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>111180874</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D476">
+        <v>6</v>
       </c>
     </row>
     <row r="477" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A477" t="s">
-        <v>320</v>
+        <v>334</v>
       </c>
       <c r="B477">
-        <v>111180874</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>111290073</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D477">
+        <v>2</v>
       </c>
     </row>
     <row r="478" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A478" t="s">
-        <v>321</v>
+        <v>335</v>
       </c>
       <c r="B478">
-        <v>111290073</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>111380266</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D478">
+        <v>19</v>
       </c>
     </row>
     <row r="479" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A479" t="s">
-        <v>322</v>
+        <v>336</v>
       </c>
       <c r="B479">
-        <v>111380266</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>111440845</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D479">
+        <v>1</v>
       </c>
     </row>
     <row r="480" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A480" t="s">
-        <v>323</v>
+        <v>337</v>
       </c>
       <c r="B480">
-        <v>111690256</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>111850905</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D480">
+        <v>14</v>
       </c>
     </row>
     <row r="481" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A481" t="s">
-        <v>324</v>
+        <v>337</v>
       </c>
       <c r="B481">
         <v>111850905</v>
       </c>
-      <c r="C481">
+      <c r="C481" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D481">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="482" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A482" t="s">
-        <v>324</v>
+        <v>338</v>
       </c>
       <c r="B482">
-        <v>111850905</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>111960110</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D482">
+        <v>11</v>
       </c>
     </row>
     <row r="483" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A483" t="s">
-        <v>325</v>
+        <v>339</v>
       </c>
       <c r="B483">
-        <v>111960110</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>112150308</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D483">
+        <v>2</v>
       </c>
     </row>
     <row r="484" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A484" t="s">
-        <v>326</v>
+        <v>340</v>
       </c>
       <c r="B484">
-        <v>112150308</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>113070286</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D484">
+        <v>16</v>
       </c>
     </row>
     <row r="485" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A485" t="s">
-        <v>327</v>
+        <v>341</v>
       </c>
       <c r="B485">
-        <v>113070286</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>113250378</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D485">
+        <v>6</v>
       </c>
     </row>
     <row r="486" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A486" t="s">
-        <v>328</v>
+        <v>341</v>
       </c>
       <c r="B486">
         <v>113250378</v>
       </c>
-      <c r="C486">
-[...3 lines deleted...]
-        <v>1116</v>
+      <c r="C486" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D486">
+        <v>10</v>
       </c>
     </row>
     <row r="487" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A487" t="s">
-        <v>328</v>
+        <v>342</v>
       </c>
       <c r="B487">
-        <v>113250378</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>113360145</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D487">
+        <v>18</v>
       </c>
     </row>
     <row r="488" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A488" t="s">
-        <v>329</v>
+        <v>342</v>
       </c>
       <c r="B488">
         <v>113360145</v>
       </c>
-      <c r="C488">
-[...3 lines deleted...]
-        <v>1118</v>
+      <c r="C488" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D488">
+        <v>1</v>
       </c>
     </row>
     <row r="489" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A489" t="s">
-        <v>329</v>
+        <v>343</v>
       </c>
       <c r="B489">
-        <v>113360145</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>113360260</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D489">
+        <v>16</v>
       </c>
     </row>
     <row r="490" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A490" t="s">
-        <v>330</v>
+        <v>344</v>
       </c>
       <c r="B490">
-        <v>113360260</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>113540293</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D490">
+        <v>7</v>
       </c>
     </row>
     <row r="491" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A491" t="s">
-        <v>331</v>
+        <v>344</v>
       </c>
       <c r="B491">
         <v>113540293</v>
       </c>
-      <c r="C491">
+      <c r="C491" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D491">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>1116</v>
       </c>
     </row>
     <row r="492" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A492" t="s">
-        <v>331</v>
+        <v>345</v>
       </c>
       <c r="B492">
-        <v>113540293</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>113660489</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D492">
+        <v>2</v>
       </c>
     </row>
     <row r="493" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A493" t="s">
-        <v>332</v>
+        <v>346</v>
       </c>
       <c r="B493">
-        <v>113660489</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>113990556</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D493">
+        <v>3</v>
       </c>
     </row>
     <row r="494" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A494" t="s">
-        <v>333</v>
+        <v>346</v>
       </c>
       <c r="B494">
         <v>113990556</v>
       </c>
-      <c r="C494">
-[...3 lines deleted...]
-        <v>1118</v>
+      <c r="C494" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D494">
+        <v>7</v>
       </c>
     </row>
     <row r="495" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A495" t="s">
-        <v>333</v>
+        <v>347</v>
       </c>
       <c r="B495">
-        <v>113990556</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>114120148</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D495">
+        <v>1</v>
       </c>
     </row>
     <row r="496" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A496" t="s">
-        <v>334</v>
+        <v>348</v>
       </c>
       <c r="B496">
-        <v>114120148</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>114620787</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D496">
+        <v>1</v>
       </c>
     </row>
     <row r="497" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A497" t="s">
-        <v>335</v>
+        <v>349</v>
       </c>
       <c r="B497">
-        <v>114620787</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>114630132</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D497">
+        <v>20</v>
       </c>
     </row>
     <row r="498" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A498" t="s">
-        <v>336</v>
+        <v>350</v>
       </c>
       <c r="B498">
-        <v>114630132</v>
-[...1 lines deleted...]
-      <c r="C498">
+        <v>114660645</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D498">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="499" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A499" t="s">
-        <v>337</v>
+        <v>351</v>
       </c>
       <c r="B499">
-        <v>114660645</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>114930119</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D499">
+        <v>5</v>
       </c>
     </row>
     <row r="500" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A500" t="s">
-        <v>338</v>
+        <v>352</v>
       </c>
       <c r="B500">
-        <v>114840990</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>115540871</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D500">
+        <v>5</v>
       </c>
     </row>
     <row r="501" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A501" t="s">
-        <v>339</v>
+        <v>352</v>
       </c>
       <c r="B501">
-        <v>114930119</v>
-[...1 lines deleted...]
-      <c r="C501">
+        <v>115540871</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D501">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="502" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A502" t="s">
-        <v>340</v>
+        <v>353</v>
       </c>
       <c r="B502">
-        <v>115540871</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>115650013</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D502">
+        <v>16</v>
       </c>
     </row>
     <row r="503" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A503" t="s">
-        <v>340</v>
+        <v>354</v>
       </c>
       <c r="B503">
-        <v>115540871</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>115960970</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D503">
+        <v>2</v>
       </c>
     </row>
     <row r="504" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A504" t="s">
-        <v>341</v>
+        <v>355</v>
       </c>
       <c r="B504">
-        <v>115650013</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>116040233</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D504">
+        <v>2</v>
       </c>
     </row>
     <row r="505" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A505" t="s">
-        <v>342</v>
+        <v>356</v>
       </c>
       <c r="B505">
-        <v>115960970</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>116140785</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D505">
+        <v>12</v>
       </c>
     </row>
     <row r="506" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A506" t="s">
-        <v>343</v>
+        <v>357</v>
       </c>
       <c r="B506">
-        <v>116040233</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>116220590</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D506">
+        <v>1</v>
       </c>
     </row>
     <row r="507" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A507" t="s">
-        <v>344</v>
+        <v>358</v>
       </c>
       <c r="B507">
-        <v>116140785</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>117630768</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D507">
+        <v>8</v>
       </c>
     </row>
     <row r="508" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A508" t="s">
-        <v>345</v>
+        <v>358</v>
       </c>
       <c r="B508">
-        <v>116220590</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>117630768</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D508">
+        <v>9</v>
       </c>
     </row>
     <row r="509" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A509" t="s">
-        <v>346</v>
+        <v>359</v>
       </c>
       <c r="B509">
-        <v>117630768</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>1200080116</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D509">
+        <v>8</v>
       </c>
     </row>
     <row r="510" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A510" t="s">
-        <v>346</v>
+        <v>359</v>
       </c>
       <c r="B510">
-        <v>117630768</v>
-[...1 lines deleted...]
-      <c r="C510">
+        <v>1200080116</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D510">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="511" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A511" t="s">
-        <v>347</v>
+        <v>360</v>
       </c>
       <c r="B511">
-        <v>1200080116</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>200342601</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D511">
+        <v>2</v>
       </c>
     </row>
     <row r="512" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A512" t="s">
-        <v>347</v>
+        <v>361</v>
       </c>
       <c r="B512">
-        <v>1200080116</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>200453171</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D512">
+        <v>46</v>
       </c>
     </row>
     <row r="513" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A513" t="s">
-        <v>348</v>
+        <v>361</v>
       </c>
       <c r="B513">
-        <v>200342601</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>200453171</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D513">
+        <v>8</v>
       </c>
     </row>
     <row r="514" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A514" t="s">
-        <v>349</v>
+        <v>362</v>
       </c>
       <c r="B514">
-        <v>200453171</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>200518868</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D514">
+        <v>2</v>
       </c>
     </row>
     <row r="515" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A515" t="s">
-        <v>349</v>
+        <v>363</v>
       </c>
       <c r="B515">
-        <v>200453171</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>200819655</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D515">
+        <v>21</v>
       </c>
     </row>
     <row r="516" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A516" t="s">
-        <v>350</v>
+        <v>363</v>
       </c>
       <c r="B516">
-        <v>200518868</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>200819655</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D516">
+        <v>5</v>
       </c>
     </row>
     <row r="517" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A517" t="s">
-        <v>351</v>
+        <v>364</v>
       </c>
       <c r="B517">
-        <v>200574867</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>200831000</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D517">
+        <v>4</v>
       </c>
     </row>
     <row r="518" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A518" t="s">
-        <v>352</v>
+        <v>364</v>
       </c>
       <c r="B518">
-        <v>200819655</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>200831000</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D518">
+        <v>2</v>
       </c>
     </row>
     <row r="519" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A519" t="s">
-        <v>352</v>
+        <v>365</v>
       </c>
       <c r="B519">
-        <v>200819655</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>200842708</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D519">
+        <v>2</v>
       </c>
     </row>
     <row r="520" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A520" t="s">
-        <v>353</v>
+        <v>366</v>
       </c>
       <c r="B520">
-        <v>200831000</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>200950004</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D520">
+        <v>2</v>
       </c>
     </row>
     <row r="521" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A521" t="s">
-        <v>353</v>
+        <v>366</v>
       </c>
       <c r="B521">
-        <v>200831000</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>200950004</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D521">
+        <v>2</v>
       </c>
     </row>
     <row r="522" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A522" t="s">
-        <v>354</v>
+        <v>8</v>
       </c>
       <c r="B522">
-        <v>200842708</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>200980284</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D522">
+        <v>32</v>
       </c>
     </row>
     <row r="523" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A523" t="s">
-        <v>355</v>
+        <v>367</v>
       </c>
       <c r="B523">
-        <v>200950004</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>201020980</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D523">
+        <v>126</v>
       </c>
     </row>
     <row r="524" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A524" t="s">
-        <v>355</v>
+        <v>368</v>
       </c>
       <c r="B524">
-        <v>200950004</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>201030988</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D524">
+        <v>2</v>
       </c>
     </row>
     <row r="525" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A525" t="s">
-        <v>4</v>
+        <v>368</v>
       </c>
       <c r="B525">
-        <v>200980284</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>201030988</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D525">
+        <v>16</v>
       </c>
     </row>
     <row r="526" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A526" t="s">
-        <v>356</v>
+        <v>369</v>
       </c>
       <c r="B526">
-        <v>201020980</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>201090993</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D526">
+        <v>53</v>
       </c>
     </row>
     <row r="527" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A527" t="s">
-        <v>356</v>
+        <v>370</v>
       </c>
       <c r="B527">
-        <v>201020980</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>201100536</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D527">
+        <v>2</v>
       </c>
     </row>
     <row r="528" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A528" t="s">
-        <v>357</v>
+        <v>371</v>
       </c>
       <c r="B528">
-        <v>201030988</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>201170242</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D528">
+        <v>1</v>
       </c>
     </row>
     <row r="529" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A529" t="s">
-        <v>357</v>
+        <v>372</v>
       </c>
       <c r="B529">
-        <v>201030988</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>201190444</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D529">
+        <v>8</v>
       </c>
     </row>
     <row r="530" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A530" t="s">
-        <v>358</v>
+        <v>372</v>
       </c>
       <c r="B530">
-        <v>201090993</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>201190444</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D530">
+        <v>2</v>
       </c>
     </row>
     <row r="531" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A531" t="s">
-        <v>358</v>
+        <v>373</v>
       </c>
       <c r="B531">
-        <v>201090993</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>201200591</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D531">
+        <v>2</v>
       </c>
     </row>
     <row r="532" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A532" t="s">
-        <v>359</v>
+        <v>374</v>
       </c>
       <c r="B532">
-        <v>201100536</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>201260156</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D532">
+        <v>2</v>
       </c>
     </row>
     <row r="533" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A533" t="s">
-        <v>360</v>
+        <v>375</v>
       </c>
       <c r="B533">
-        <v>201190444</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>201330596</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D533">
+        <v>2</v>
       </c>
     </row>
     <row r="534" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A534" t="s">
-        <v>360</v>
+        <v>376</v>
       </c>
       <c r="B534">
-        <v>201190444</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>201360131</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D534">
+        <v>2</v>
       </c>
     </row>
     <row r="535" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A535" t="s">
-        <v>361</v>
+        <v>377</v>
       </c>
       <c r="B535">
-        <v>201200591</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>201380819</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D535">
+        <v>1</v>
       </c>
     </row>
     <row r="536" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A536" t="s">
-        <v>362</v>
+        <v>378</v>
       </c>
       <c r="B536">
-        <v>201260156</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>201420601</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D536">
+        <v>5</v>
       </c>
     </row>
     <row r="537" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A537" t="s">
-        <v>363</v>
+        <v>378</v>
       </c>
       <c r="B537">
-        <v>201330596</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>201420601</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D537">
+        <v>5</v>
       </c>
     </row>
     <row r="538" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A538" t="s">
-        <v>364</v>
+        <v>379</v>
       </c>
       <c r="B538">
-        <v>201360131</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>201490186</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D538">
+        <v>62</v>
       </c>
     </row>
     <row r="539" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A539" t="s">
-        <v>365</v>
+        <v>380</v>
       </c>
       <c r="B539">
-        <v>201420601</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>201500969</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D539">
+        <v>2</v>
       </c>
     </row>
     <row r="540" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A540" t="s">
-        <v>365</v>
+        <v>381</v>
       </c>
       <c r="B540">
-        <v>201420601</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>201530564</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D540">
+        <v>6</v>
       </c>
     </row>
     <row r="541" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A541" t="s">
-        <v>366</v>
+        <v>382</v>
       </c>
       <c r="B541">
-        <v>201490186</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>201540100</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D541">
+        <v>5</v>
       </c>
     </row>
     <row r="542" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A542" t="s">
-        <v>366</v>
+        <v>382</v>
       </c>
       <c r="B542">
-        <v>201490186</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>201540100</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D542">
+        <v>10</v>
       </c>
     </row>
     <row r="543" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A543" t="s">
-        <v>367</v>
+        <v>8</v>
       </c>
       <c r="B543">
-        <v>201500969</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>201580397</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D543">
+        <v>1</v>
       </c>
     </row>
     <row r="544" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A544" t="s">
-        <v>368</v>
+        <v>383</v>
       </c>
       <c r="B544">
-        <v>201530564</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>201600395</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D544">
+        <v>1</v>
       </c>
     </row>
     <row r="545" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A545" t="s">
-        <v>368</v>
+        <v>384</v>
       </c>
       <c r="B545">
-        <v>201530564</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>201600798</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D545">
+        <v>2</v>
       </c>
     </row>
     <row r="546" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A546" t="s">
-        <v>369</v>
+        <v>385</v>
       </c>
       <c r="B546">
-        <v>201540100</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>201630354</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D546">
+        <v>1</v>
       </c>
     </row>
     <row r="547" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A547" t="s">
-        <v>369</v>
+        <v>386</v>
       </c>
       <c r="B547">
-        <v>201540100</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>201640417</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D547">
+        <v>6</v>
       </c>
     </row>
     <row r="548" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A548" t="s">
-        <v>370</v>
+        <v>386</v>
       </c>
       <c r="B548">
-        <v>201540347</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>201640417</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D548">
+        <v>16</v>
       </c>
     </row>
     <row r="549" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A549" t="s">
-        <v>371</v>
+        <v>387</v>
       </c>
       <c r="B549">
-        <v>201550170</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>201650682</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D549">
+        <v>14</v>
       </c>
     </row>
     <row r="550" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A550" t="s">
-        <v>4</v>
+        <v>387</v>
       </c>
       <c r="B550">
-        <v>201580397</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>201650682</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D550">
+        <v>16</v>
       </c>
     </row>
     <row r="551" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A551" t="s">
-        <v>372</v>
+        <v>388</v>
       </c>
       <c r="B551">
-        <v>201600395</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>201690894</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D551">
+        <v>1</v>
       </c>
     </row>
     <row r="552" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A552" t="s">
-        <v>373</v>
+        <v>389</v>
       </c>
       <c r="B552">
-        <v>201600798</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>201750843</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D552">
+        <v>27</v>
       </c>
     </row>
     <row r="553" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A553" t="s">
-        <v>374</v>
+        <v>389</v>
       </c>
       <c r="B553">
-        <v>201640417</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>201750843</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D553">
+        <v>7</v>
       </c>
     </row>
     <row r="554" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A554" t="s">
-        <v>374</v>
+        <v>390</v>
       </c>
       <c r="B554">
-        <v>201640417</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>201860372</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D554">
+        <v>2</v>
       </c>
     </row>
     <row r="555" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A555" t="s">
-        <v>375</v>
+        <v>391</v>
       </c>
       <c r="B555">
-        <v>201650682</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>201890266</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D555">
+        <v>1</v>
       </c>
     </row>
     <row r="556" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A556" t="s">
-        <v>375</v>
+        <v>392</v>
       </c>
       <c r="B556">
-        <v>201650682</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>201960285</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D556">
+        <v>2</v>
       </c>
     </row>
     <row r="557" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A557" t="s">
-        <v>376</v>
+        <v>393</v>
       </c>
       <c r="B557">
-        <v>201690894</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>201970615</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D557">
+        <v>2</v>
       </c>
     </row>
     <row r="558" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A558" t="s">
-        <v>377</v>
+        <v>394</v>
       </c>
       <c r="B558">
-        <v>201750843</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>202100475</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D558">
+        <v>2</v>
       </c>
     </row>
     <row r="559" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A559" t="s">
-        <v>377</v>
+        <v>394</v>
       </c>
       <c r="B559">
-        <v>201750843</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>202100475</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D559">
+        <v>5</v>
       </c>
     </row>
     <row r="560" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A560" t="s">
-        <v>378</v>
+        <v>395</v>
       </c>
       <c r="B560">
-        <v>201860372</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>202210976</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D560">
+        <v>1</v>
       </c>
     </row>
     <row r="561" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A561" t="s">
-        <v>379</v>
+        <v>396</v>
       </c>
       <c r="B561">
-        <v>201960285</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>202230386</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D561">
+        <v>1</v>
       </c>
     </row>
     <row r="562" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A562" t="s">
-        <v>380</v>
+        <v>397</v>
       </c>
       <c r="B562">
-        <v>201970615</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>202360458</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D562">
+        <v>2</v>
       </c>
     </row>
     <row r="563" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A563" t="s">
-        <v>381</v>
+        <v>398</v>
       </c>
       <c r="B563">
-        <v>202010645</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>202370577</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D563">
+        <v>2</v>
       </c>
     </row>
     <row r="564" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A564" t="s">
-        <v>381</v>
+        <v>399</v>
       </c>
       <c r="B564">
-        <v>202010645</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>202390262</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D564">
+        <v>2</v>
       </c>
     </row>
     <row r="565" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A565" t="s">
-        <v>382</v>
+        <v>400</v>
       </c>
       <c r="B565">
-        <v>202100475</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>202540999</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D565">
+        <v>1</v>
       </c>
     </row>
     <row r="566" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A566" t="s">
-        <v>382</v>
+        <v>401</v>
       </c>
       <c r="B566">
-        <v>202100475</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>202560026</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D566">
+        <v>1</v>
       </c>
     </row>
     <row r="567" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A567" t="s">
-        <v>383</v>
+        <v>402</v>
       </c>
       <c r="B567">
-        <v>202360458</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>202580274</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D567">
+        <v>1</v>
       </c>
     </row>
     <row r="568" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A568" t="s">
-        <v>384</v>
+        <v>403</v>
       </c>
       <c r="B568">
-        <v>202370577</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>202600648</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D568">
+        <v>1</v>
       </c>
     </row>
     <row r="569" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A569" t="s">
-        <v>385</v>
+        <v>404</v>
       </c>
       <c r="B569">
-        <v>202390262</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>202620595</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D569">
+        <v>1</v>
       </c>
     </row>
     <row r="570" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A570" t="s">
-        <v>386</v>
+        <v>405</v>
       </c>
       <c r="B570">
-        <v>202580274</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>202670230</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D570">
+        <v>7</v>
       </c>
     </row>
     <row r="571" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A571" t="s">
-        <v>387</v>
+        <v>405</v>
       </c>
       <c r="B571">
         <v>202670230</v>
       </c>
-      <c r="C571">
-[...3 lines deleted...]
-        <v>1118</v>
+      <c r="C571" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D571">
+        <v>2</v>
       </c>
     </row>
     <row r="572" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A572" t="s">
-        <v>387</v>
+        <v>406</v>
       </c>
       <c r="B572">
-        <v>202670230</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>202710317</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D572">
+        <v>2</v>
       </c>
     </row>
     <row r="573" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A573" t="s">
-        <v>388</v>
+        <v>407</v>
       </c>
       <c r="B573">
-        <v>202710317</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>202760084</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D573">
+        <v>1</v>
       </c>
     </row>
     <row r="574" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A574" t="s">
-        <v>389</v>
+        <v>408</v>
       </c>
       <c r="B574">
         <v>202810542</v>
       </c>
-      <c r="C574">
+      <c r="C574" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D574">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="575" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A575" t="s">
-        <v>390</v>
+        <v>409</v>
       </c>
       <c r="B575">
         <v>202871488</v>
       </c>
-      <c r="C575">
-[...3 lines deleted...]
-        <v>1116</v>
+      <c r="C575" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D575">
+        <v>3</v>
       </c>
     </row>
     <row r="576" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A576" t="s">
-        <v>390</v>
+        <v>409</v>
       </c>
       <c r="B576">
         <v>202871488</v>
       </c>
-      <c r="C576">
-[...3 lines deleted...]
-        <v>1117</v>
+      <c r="C576" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D576">
+        <v>2</v>
       </c>
     </row>
     <row r="577" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A577" t="s">
-        <v>391</v>
+        <v>410</v>
       </c>
       <c r="B577">
         <v>202880610</v>
       </c>
-      <c r="C577">
-[...3 lines deleted...]
-        <v>1116</v>
+      <c r="C577" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D577">
+        <v>5</v>
       </c>
     </row>
     <row r="578" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A578" t="s">
-        <v>391</v>
+        <v>410</v>
       </c>
       <c r="B578">
         <v>202880610</v>
       </c>
-      <c r="C578">
-[...3 lines deleted...]
-        <v>1118</v>
+      <c r="C578" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D578">
+        <v>13</v>
       </c>
     </row>
     <row r="579" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A579" t="s">
-        <v>392</v>
+        <v>411</v>
       </c>
       <c r="B579">
-        <v>203030577</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>202890235</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D579">
+        <v>1</v>
       </c>
     </row>
     <row r="580" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A580" t="s">
-        <v>393</v>
+        <v>412</v>
       </c>
       <c r="B580">
-        <v>203130217</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>202930231</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D580">
+        <v>1</v>
       </c>
     </row>
     <row r="581" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A581" t="s">
-        <v>393</v>
+        <v>413</v>
       </c>
       <c r="B581">
         <v>203130217</v>
       </c>
-      <c r="C581">
+      <c r="C581" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D581">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="582" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A582" t="s">
-        <v>394</v>
+        <v>413</v>
       </c>
       <c r="B582">
-        <v>203150131</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>203130217</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D582">
+        <v>8</v>
       </c>
     </row>
     <row r="583" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A583" t="s">
-        <v>394</v>
+        <v>414</v>
       </c>
       <c r="B583">
         <v>203150131</v>
       </c>
-      <c r="C583">
-[...3 lines deleted...]
-        <v>1116</v>
+      <c r="C583" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D583">
+        <v>7</v>
       </c>
     </row>
     <row r="584" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A584" t="s">
-        <v>395</v>
+        <v>414</v>
       </c>
       <c r="B584">
-        <v>203180645</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>203150131</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D584">
+        <v>11</v>
       </c>
     </row>
     <row r="585" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A585" t="s">
-        <v>395</v>
+        <v>415</v>
       </c>
       <c r="B585">
         <v>203180645</v>
       </c>
-      <c r="C585">
-[...3 lines deleted...]
-        <v>1118</v>
+      <c r="C585" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D585">
+        <v>1</v>
       </c>
     </row>
     <row r="586" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A586" t="s">
-        <v>396</v>
+        <v>415</v>
       </c>
       <c r="B586">
-        <v>203240888</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>203180645</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D586">
+        <v>2</v>
       </c>
     </row>
     <row r="587" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A587" t="s">
-        <v>396</v>
+        <v>416</v>
       </c>
       <c r="B587">
         <v>203240888</v>
       </c>
-      <c r="C587">
-[...3 lines deleted...]
-        <v>1116</v>
+      <c r="C587" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D587">
+        <v>4</v>
       </c>
     </row>
     <row r="588" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A588" t="s">
-        <v>397</v>
+        <v>416</v>
       </c>
       <c r="B588">
-        <v>203320070</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>203240888</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D588">
+        <v>2</v>
       </c>
     </row>
     <row r="589" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A589" t="s">
-        <v>398</v>
+        <v>417</v>
       </c>
       <c r="B589">
-        <v>203330473</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>203320070</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D589">
+        <v>2</v>
       </c>
     </row>
     <row r="590" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A590" t="s">
-        <v>398</v>
+        <v>418</v>
       </c>
       <c r="B590">
         <v>203330473</v>
       </c>
-      <c r="C590">
-[...3 lines deleted...]
-        <v>1117</v>
+      <c r="C590" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D590">
+        <v>14</v>
       </c>
     </row>
     <row r="591" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A591" t="s">
-        <v>399</v>
+        <v>418</v>
       </c>
       <c r="B591">
-        <v>203560894</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>203330473</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D591">
+        <v>4</v>
       </c>
     </row>
     <row r="592" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A592" t="s">
-        <v>399</v>
+        <v>419</v>
       </c>
       <c r="B592">
         <v>203560894</v>
       </c>
-      <c r="C592">
-[...3 lines deleted...]
-        <v>1116</v>
+      <c r="C592" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D592">
+        <v>1</v>
       </c>
     </row>
     <row r="593" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A593" t="s">
-        <v>400</v>
+        <v>419</v>
       </c>
       <c r="B593">
-        <v>203710691</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>203560894</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D593">
+        <v>6</v>
       </c>
     </row>
     <row r="594" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A594" t="s">
-        <v>401</v>
+        <v>420</v>
       </c>
       <c r="B594">
-        <v>203710913</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>203660963</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D594">
+        <v>1</v>
       </c>
     </row>
     <row r="595" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A595" t="s">
-        <v>402</v>
+        <v>421</v>
       </c>
       <c r="B595">
-        <v>203720243</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>203710272</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D595">
+        <v>1</v>
       </c>
     </row>
     <row r="596" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A596" t="s">
-        <v>402</v>
+        <v>422</v>
       </c>
       <c r="B596">
-        <v>203720243</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>203710691</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D596">
+        <v>2</v>
       </c>
     </row>
     <row r="597" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A597" t="s">
-        <v>403</v>
+        <v>423</v>
       </c>
       <c r="B597">
-        <v>203720437</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>203710913</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D597">
+        <v>2</v>
       </c>
     </row>
     <row r="598" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A598" t="s">
-        <v>404</v>
+        <v>424</v>
       </c>
       <c r="B598">
-        <v>203740638</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>203720243</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D598">
+        <v>8</v>
       </c>
     </row>
     <row r="599" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A599" t="s">
-        <v>405</v>
+        <v>424</v>
       </c>
       <c r="B599">
-        <v>203760187</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>203720243</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D599">
+        <v>65</v>
       </c>
     </row>
     <row r="600" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A600" t="s">
-        <v>405</v>
+        <v>425</v>
       </c>
       <c r="B600">
-        <v>203760187</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>203720437</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D600">
+        <v>2</v>
       </c>
     </row>
     <row r="601" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A601" t="s">
-        <v>406</v>
+        <v>426</v>
       </c>
       <c r="B601">
-        <v>203800147</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>203740638</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D601">
+        <v>3</v>
       </c>
     </row>
     <row r="602" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A602" t="s">
-        <v>407</v>
+        <v>427</v>
       </c>
       <c r="B602">
-        <v>203960098</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>203760187</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D602">
+        <v>3</v>
       </c>
     </row>
     <row r="603" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A603" t="s">
-        <v>408</v>
+        <v>427</v>
       </c>
       <c r="B603">
-        <v>203990674</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>203760187</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D603">
+        <v>7</v>
       </c>
     </row>
     <row r="604" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A604" t="s">
-        <v>409</v>
+        <v>428</v>
       </c>
       <c r="B604">
-        <v>204000287</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>203800147</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D604">
+        <v>2</v>
       </c>
     </row>
     <row r="605" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A605" t="s">
-        <v>409</v>
+        <v>429</v>
       </c>
       <c r="B605">
-        <v>204000287</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>203990674</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D605">
+        <v>2</v>
       </c>
     </row>
     <row r="606" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A606" t="s">
-        <v>410</v>
+        <v>430</v>
       </c>
       <c r="B606">
-        <v>204040407</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>204000287</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D606">
+        <v>4</v>
       </c>
     </row>
     <row r="607" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A607" t="s">
-        <v>410</v>
+        <v>430</v>
       </c>
       <c r="B607">
-        <v>204040407</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>204000287</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D607">
+        <v>2</v>
       </c>
     </row>
     <row r="608" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A608" t="s">
-        <v>411</v>
+        <v>431</v>
       </c>
       <c r="B608">
         <v>204060905</v>
       </c>
-      <c r="C608">
-[...3 lines deleted...]
-        <v>1116</v>
+      <c r="C608" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D608">
+        <v>2</v>
       </c>
     </row>
     <row r="609" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A609" t="s">
-        <v>412</v>
+        <v>432</v>
       </c>
       <c r="B609">
-        <v>204290266</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>204290301</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D609">
+        <v>2</v>
       </c>
     </row>
     <row r="610" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A610" t="s">
-        <v>413</v>
+        <v>433</v>
       </c>
       <c r="B610">
-        <v>204290301</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>204290812</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D610">
+        <v>11</v>
       </c>
     </row>
     <row r="611" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A611" t="s">
-        <v>414</v>
+        <v>433</v>
       </c>
       <c r="B611">
         <v>204290812</v>
       </c>
-      <c r="C611">
+      <c r="C611" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D611">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="612" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A612" t="s">
-        <v>414</v>
+        <v>434</v>
       </c>
       <c r="B612">
-        <v>204290812</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>204440442</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D612">
+        <v>2</v>
       </c>
     </row>
     <row r="613" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A613" t="s">
-        <v>415</v>
+        <v>435</v>
       </c>
       <c r="B613">
-        <v>204440442</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>204490030</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D613">
+        <v>1</v>
       </c>
     </row>
     <row r="614" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A614" t="s">
-        <v>416</v>
+        <v>435</v>
       </c>
       <c r="B614">
         <v>204490030</v>
       </c>
-      <c r="C614">
-[...3 lines deleted...]
-        <v>1116</v>
+      <c r="C614" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D614">
+        <v>18</v>
       </c>
     </row>
     <row r="615" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A615" t="s">
-        <v>416</v>
+        <v>436</v>
       </c>
       <c r="B615">
-        <v>204490030</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>204490573</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D615">
+        <v>2</v>
       </c>
     </row>
     <row r="616" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A616" t="s">
-        <v>417</v>
+        <v>437</v>
       </c>
       <c r="B616">
-        <v>204490573</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>204540423</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D616">
+        <v>1</v>
       </c>
     </row>
     <row r="617" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A617" t="s">
-        <v>418</v>
+        <v>437</v>
       </c>
       <c r="B617">
         <v>204540423</v>
       </c>
-      <c r="C617">
-[...3 lines deleted...]
-        <v>1116</v>
+      <c r="C617" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D617">
+        <v>9</v>
       </c>
     </row>
     <row r="618" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A618" t="s">
-        <v>418</v>
+        <v>438</v>
       </c>
       <c r="B618">
-        <v>204540423</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>204910010</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D618">
+        <v>1</v>
       </c>
     </row>
     <row r="619" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A619" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="B619">
-        <v>204910010</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>205610424</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D619">
+        <v>11</v>
       </c>
     </row>
     <row r="620" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A620" t="s">
-        <v>420</v>
+        <v>439</v>
       </c>
       <c r="B620">
         <v>205610424</v>
       </c>
-      <c r="C620">
-[...3 lines deleted...]
-        <v>1116</v>
+      <c r="C620" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D620">
+        <v>8</v>
       </c>
     </row>
     <row r="621" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A621" t="s">
-        <v>420</v>
+        <v>440</v>
       </c>
       <c r="B621">
-        <v>205610424</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>205990955</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D621">
+        <v>2</v>
       </c>
     </row>
     <row r="622" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A622" t="s">
-        <v>421</v>
+        <v>441</v>
       </c>
       <c r="B622">
-        <v>205990955</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>300469160</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D622">
+        <v>5</v>
       </c>
     </row>
     <row r="623" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A623" t="s">
-        <v>422</v>
+        <v>441</v>
       </c>
       <c r="B623">
         <v>300469160</v>
       </c>
-      <c r="C623">
+      <c r="C623" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D623">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="624" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A624" t="s">
-        <v>422</v>
+        <v>442</v>
       </c>
       <c r="B624">
-        <v>300469160</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>300513198</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D624">
+        <v>2</v>
       </c>
     </row>
     <row r="625" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A625" t="s">
-        <v>423</v>
+        <v>443</v>
       </c>
       <c r="B625">
-        <v>300513198</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>300670931</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D625">
+        <v>2</v>
       </c>
     </row>
     <row r="626" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A626" t="s">
-        <v>424</v>
+        <v>444</v>
       </c>
       <c r="B626">
-        <v>300670931</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>301020986</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D626">
+        <v>2</v>
       </c>
     </row>
     <row r="627" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A627" t="s">
-        <v>425</v>
+        <v>445</v>
       </c>
       <c r="B627">
-        <v>300890170</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>301070594</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D627">
+        <v>16</v>
       </c>
     </row>
     <row r="628" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A628" t="s">
-        <v>426</v>
+        <v>445</v>
       </c>
       <c r="B628">
-        <v>301020986</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>301070594</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D628">
+        <v>22</v>
       </c>
     </row>
     <row r="629" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A629" t="s">
-        <v>427</v>
+        <v>446</v>
       </c>
       <c r="B629">
-        <v>301070594</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>301210734</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D629">
+        <v>28</v>
       </c>
     </row>
     <row r="630" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A630" t="s">
-        <v>427</v>
+        <v>446</v>
       </c>
       <c r="B630">
-        <v>301070594</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>301210734</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D630">
+        <v>7</v>
       </c>
     </row>
     <row r="631" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A631" t="s">
-        <v>428</v>
+        <v>447</v>
       </c>
       <c r="B631">
-        <v>301200099</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>301240478</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D631">
+        <v>2</v>
       </c>
     </row>
     <row r="632" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A632" t="s">
-        <v>429</v>
+        <v>448</v>
       </c>
       <c r="B632">
-        <v>301210734</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>301340365</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D632">
+        <v>1</v>
       </c>
     </row>
     <row r="633" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A633" t="s">
-        <v>429</v>
+        <v>449</v>
       </c>
       <c r="B633">
-        <v>301210734</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>301480180</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D633">
+        <v>2</v>
       </c>
     </row>
     <row r="634" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A634" t="s">
-        <v>430</v>
+        <v>450</v>
       </c>
       <c r="B634">
-        <v>301240478</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>301740878</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D634">
+        <v>1</v>
       </c>
     </row>
     <row r="635" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A635" t="s">
-        <v>431</v>
+        <v>451</v>
       </c>
       <c r="B635">
-        <v>301480180</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>301800197</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D635">
+        <v>63</v>
       </c>
     </row>
     <row r="636" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A636" t="s">
-        <v>432</v>
+        <v>451</v>
       </c>
       <c r="B636">
         <v>301800197</v>
       </c>
-      <c r="C636">
-[...3 lines deleted...]
-        <v>1116</v>
+      <c r="C636" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D636">
+        <v>7</v>
       </c>
     </row>
     <row r="637" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A637" t="s">
-        <v>432</v>
+        <v>452</v>
       </c>
       <c r="B637">
-        <v>301800197</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>301880701</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D637">
+        <v>2</v>
       </c>
     </row>
     <row r="638" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A638" t="s">
-        <v>433</v>
+        <v>453</v>
       </c>
       <c r="B638">
-        <v>301880701</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>301900799</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D638">
+        <v>5</v>
       </c>
     </row>
     <row r="639" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A639" t="s">
-        <v>434</v>
+        <v>453</v>
       </c>
       <c r="B639">
         <v>301900799</v>
       </c>
-      <c r="C639">
-[...3 lines deleted...]
-        <v>1118</v>
+      <c r="C639" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D639">
+        <v>13</v>
       </c>
     </row>
     <row r="640" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A640" t="s">
-        <v>434</v>
+        <v>454</v>
       </c>
       <c r="B640">
-        <v>301900799</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>302010192</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D640">
+        <v>1</v>
       </c>
     </row>
     <row r="641" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A641" t="s">
-        <v>4</v>
+        <v>455</v>
       </c>
       <c r="B641">
-        <v>302110804</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>302040017</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D641">
+        <v>1</v>
       </c>
     </row>
     <row r="642" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A642" t="s">
-        <v>435</v>
+        <v>8</v>
       </c>
       <c r="B642">
-        <v>302430456</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>302110804</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D642">
+        <v>16</v>
       </c>
     </row>
     <row r="643" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A643" t="s">
-        <v>435</v>
+        <v>456</v>
       </c>
       <c r="B643">
         <v>302430456</v>
       </c>
-      <c r="C643">
-[...3 lines deleted...]
-        <v>1116</v>
+      <c r="C643" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D643">
+        <v>7</v>
       </c>
     </row>
     <row r="644" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A644" t="s">
-        <v>436</v>
+        <v>456</v>
       </c>
       <c r="B644">
-        <v>304530239</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>302430456</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D644">
+        <v>23</v>
       </c>
     </row>
     <row r="645" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A645" t="s">
-        <v>436</v>
+        <v>457</v>
       </c>
       <c r="B645">
-        <v>304530239</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>303330559</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D645">
+        <v>1</v>
       </c>
     </row>
     <row r="646" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A646" t="s">
-        <v>437</v>
+        <v>458</v>
       </c>
       <c r="B646">
-        <v>400022091</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>304530239</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D646">
+        <v>12</v>
       </c>
     </row>
     <row r="647" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A647" t="s">
-        <v>437</v>
+        <v>458</v>
       </c>
       <c r="B647">
-        <v>400022091</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>304530239</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D647">
+        <v>8</v>
       </c>
     </row>
     <row r="648" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A648" t="s">
-        <v>438</v>
+        <v>459</v>
       </c>
       <c r="B648">
-        <v>400079421</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400022091</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D648">
+        <v>26</v>
       </c>
     </row>
     <row r="649" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A649" t="s">
-        <v>438</v>
+        <v>460</v>
       </c>
       <c r="B649">
-        <v>400079421</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400056126</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D649">
+        <v>1</v>
       </c>
     </row>
     <row r="650" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A650" t="s">
-        <v>439</v>
+        <v>461</v>
       </c>
       <c r="B650">
-        <v>400089816</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400079421</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D650">
+        <v>7</v>
       </c>
     </row>
     <row r="651" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A651" t="s">
-        <v>439</v>
+        <v>461</v>
       </c>
       <c r="B651">
-        <v>400089816</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400079421</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D651">
+        <v>11</v>
       </c>
     </row>
     <row r="652" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A652" t="s">
-        <v>440</v>
+        <v>462</v>
       </c>
       <c r="B652">
-        <v>400102435</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400089816</v>
+      </c>
+      <c r="C652" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D652">
+        <v>4</v>
       </c>
     </row>
     <row r="653" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A653" t="s">
-        <v>440</v>
+        <v>462</v>
       </c>
       <c r="B653">
-        <v>400102435</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400089816</v>
+      </c>
+      <c r="C653" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D653">
+        <v>2</v>
       </c>
     </row>
     <row r="654" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A654" t="s">
-        <v>441</v>
+        <v>463</v>
       </c>
       <c r="B654">
-        <v>400113557</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400102435</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D654">
+        <v>16</v>
       </c>
     </row>
     <row r="655" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A655" t="s">
-        <v>442</v>
+        <v>463</v>
       </c>
       <c r="B655">
-        <v>400136170</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400102435</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D655">
+        <v>10</v>
       </c>
     </row>
     <row r="656" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A656" t="s">
-        <v>442</v>
+        <v>464</v>
       </c>
       <c r="B656">
-        <v>400136170</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400113557</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D656">
+        <v>2</v>
       </c>
     </row>
     <row r="657" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A657" t="s">
-        <v>443</v>
+        <v>465</v>
       </c>
       <c r="B657">
-        <v>400146695</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400136170</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D657">
+        <v>26</v>
       </c>
     </row>
     <row r="658" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A658" t="s">
-        <v>443</v>
+        <v>465</v>
       </c>
       <c r="B658">
-        <v>400146695</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400136170</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D658">
+        <v>16</v>
       </c>
     </row>
     <row r="659" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A659" t="s">
-        <v>444</v>
+        <v>466</v>
       </c>
       <c r="B659">
-        <v>400146767</v>
-[...1 lines deleted...]
-      <c r="C659">
+        <v>400146695</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D659">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>1116</v>
       </c>
     </row>
     <row r="660" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A660" t="s">
-        <v>444</v>
+        <v>466</v>
       </c>
       <c r="B660">
-        <v>400146767</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400146695</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D660">
+        <v>10</v>
       </c>
     </row>
     <row r="661" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A661" t="s">
-        <v>445</v>
+        <v>467</v>
       </c>
       <c r="B661">
-        <v>400147007</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400146767</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D661">
+        <v>59</v>
       </c>
     </row>
     <row r="662" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A662" t="s">
-        <v>446</v>
+        <v>467</v>
       </c>
       <c r="B662">
-        <v>400157561</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>400146767</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D662">
+        <v>7</v>
       </c>
     </row>
     <row r="663" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A663" t="s">
-        <v>446</v>
+        <v>468</v>
       </c>
       <c r="B663">
         <v>400157561</v>
       </c>
-      <c r="C663">
-[...3 lines deleted...]
-        <v>1116</v>
+      <c r="C663" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D663">
+        <v>19</v>
       </c>
     </row>
     <row r="664" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A664" t="s">
-        <v>447</v>
+        <v>468</v>
       </c>
       <c r="B664">
-        <v>400157748</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400157561</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D664">
+        <v>19</v>
       </c>
     </row>
     <row r="665" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A665" t="s">
-        <v>448</v>
+        <v>469</v>
       </c>
       <c r="B665">
-        <v>400179981</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400157748</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D665">
+        <v>36</v>
       </c>
     </row>
     <row r="666" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A666" t="s">
-        <v>448</v>
+        <v>470</v>
       </c>
       <c r="B666">
         <v>400179981</v>
       </c>
-      <c r="C666">
-[...3 lines deleted...]
-        <v>1117</v>
+      <c r="C666" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D666">
+        <v>18</v>
       </c>
     </row>
     <row r="667" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A667" t="s">
-        <v>449</v>
+        <v>470</v>
       </c>
       <c r="B667">
-        <v>400192628</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400179981</v>
+      </c>
+      <c r="C667" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D667">
+        <v>8</v>
       </c>
     </row>
     <row r="668" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A668" t="s">
-        <v>449</v>
+        <v>471</v>
       </c>
       <c r="B668">
         <v>400192628</v>
       </c>
-      <c r="C668">
-[...3 lines deleted...]
-        <v>1116</v>
+      <c r="C668" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D668">
+        <v>5</v>
       </c>
     </row>
     <row r="669" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A669" t="s">
-        <v>450</v>
+        <v>471</v>
       </c>
       <c r="B669">
-        <v>400203317</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400192628</v>
+      </c>
+      <c r="C669" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D669">
+        <v>28</v>
       </c>
     </row>
     <row r="670" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A670" t="s">
-        <v>450</v>
+        <v>472</v>
       </c>
       <c r="B670">
         <v>400203317</v>
       </c>
-      <c r="C670">
-[...3 lines deleted...]
-        <v>1118</v>
+      <c r="C670" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D670">
+        <v>8</v>
       </c>
     </row>
     <row r="671" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A671" t="s">
-        <v>451</v>
+        <v>472</v>
       </c>
       <c r="B671">
-        <v>400203338</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400203317</v>
+      </c>
+      <c r="C671" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D671">
+        <v>82</v>
       </c>
     </row>
     <row r="672" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A672" t="s">
-        <v>452</v>
+        <v>473</v>
       </c>
       <c r="B672">
-        <v>400225253</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400230489</v>
+      </c>
+      <c r="C672" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D672">
+        <v>10</v>
       </c>
     </row>
     <row r="673" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A673" t="s">
-        <v>453</v>
+        <v>473</v>
       </c>
       <c r="B673">
         <v>400230489</v>
       </c>
-      <c r="C673">
-[...3 lines deleted...]
-        <v>1116</v>
+      <c r="C673" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D673">
+        <v>4</v>
       </c>
     </row>
     <row r="674" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A674" t="s">
-        <v>453</v>
+        <v>8</v>
       </c>
       <c r="B674">
-        <v>400230489</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400247140</v>
+      </c>
+      <c r="C674" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D674">
+        <v>8</v>
       </c>
     </row>
     <row r="675" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A675" t="s">
-        <v>4</v>
+        <v>474</v>
       </c>
       <c r="B675">
-        <v>400247140</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>400247300</v>
+      </c>
+      <c r="C675" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D675">
+        <v>1</v>
       </c>
     </row>
     <row r="676" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A676" t="s">
-        <v>454</v>
+        <v>474</v>
       </c>
       <c r="B676">
         <v>400247300</v>
       </c>
-      <c r="C676">
-[...3 lines deleted...]
-        <v>1116</v>
+      <c r="C676" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D676">
+        <v>7</v>
       </c>
     </row>
     <row r="677" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A677" t="s">
-        <v>454</v>
+        <v>475</v>
       </c>
       <c r="B677">
-        <v>400247300</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400258415</v>
+      </c>
+      <c r="C677" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D677">
+        <v>43</v>
       </c>
     </row>
     <row r="678" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A678" t="s">
-        <v>455</v>
+        <v>475</v>
       </c>
       <c r="B678">
         <v>400258415</v>
       </c>
-      <c r="C678">
-[...3 lines deleted...]
-        <v>1117</v>
+      <c r="C678" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D678">
+        <v>15</v>
       </c>
     </row>
     <row r="679" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A679" t="s">
-        <v>455</v>
+        <v>476</v>
       </c>
       <c r="B679">
-        <v>400258415</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400258644</v>
+      </c>
+      <c r="C679" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D679">
+        <v>6</v>
       </c>
     </row>
     <row r="680" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A680" t="s">
-        <v>456</v>
+        <v>476</v>
       </c>
       <c r="B680">
         <v>400258644</v>
       </c>
-      <c r="C680">
-[...3 lines deleted...]
-        <v>1118</v>
+      <c r="C680" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D680">
+        <v>16</v>
       </c>
     </row>
     <row r="681" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A681" t="s">
-        <v>456</v>
+        <v>477</v>
       </c>
       <c r="B681">
-        <v>400258644</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400270197</v>
+      </c>
+      <c r="C681" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D681">
+        <v>3</v>
       </c>
     </row>
     <row r="682" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A682" t="s">
-        <v>457</v>
+        <v>478</v>
       </c>
       <c r="B682">
-        <v>400270197</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400279796</v>
+      </c>
+      <c r="C682" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D682">
+        <v>38</v>
       </c>
     </row>
     <row r="683" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A683" t="s">
-        <v>458</v>
+        <v>478</v>
       </c>
       <c r="B683">
         <v>400279796</v>
       </c>
-      <c r="C683">
-[...3 lines deleted...]
-        <v>1116</v>
+      <c r="C683" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D683">
+        <v>8</v>
       </c>
     </row>
     <row r="684" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A684" t="s">
-        <v>458</v>
+        <v>479</v>
       </c>
       <c r="B684">
-        <v>400279796</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400280920</v>
+      </c>
+      <c r="C684" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D684">
+        <v>2</v>
       </c>
     </row>
     <row r="685" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A685" t="s">
-        <v>459</v>
+        <v>480</v>
       </c>
       <c r="B685">
-        <v>400280920</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400281448</v>
+      </c>
+      <c r="C685" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D685">
+        <v>1</v>
       </c>
     </row>
     <row r="686" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A686" t="s">
-        <v>460</v>
+        <v>481</v>
       </c>
       <c r="B686">
         <v>400292218</v>
       </c>
-      <c r="C686">
-[...3 lines deleted...]
-        <v>1116</v>
+      <c r="C686" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D686">
+        <v>8</v>
       </c>
     </row>
     <row r="687" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A687" t="s">
-        <v>460</v>
+        <v>481</v>
       </c>
       <c r="B687">
         <v>400292218</v>
       </c>
-      <c r="C687">
+      <c r="C687" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D687">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="688" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A688" t="s">
-        <v>461</v>
+        <v>482</v>
       </c>
       <c r="B688">
         <v>400292487</v>
       </c>
-      <c r="C688">
+      <c r="C688" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D688">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="689" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A689" t="s">
-        <v>461</v>
+        <v>482</v>
       </c>
       <c r="B689">
         <v>400292487</v>
       </c>
-      <c r="C689">
-[...3 lines deleted...]
-        <v>1116</v>
+      <c r="C689" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D689">
+        <v>6</v>
       </c>
     </row>
     <row r="690" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A690" t="s">
-        <v>462</v>
+        <v>483</v>
       </c>
       <c r="B690">
         <v>400302705</v>
       </c>
-      <c r="C690">
-[...3 lines deleted...]
-        <v>1116</v>
+      <c r="C690" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D690">
+        <v>2</v>
       </c>
     </row>
     <row r="691" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A691" t="s">
-        <v>463</v>
+        <v>484</v>
       </c>
       <c r="B691">
         <v>400303274</v>
       </c>
-      <c r="C691">
-[...3 lines deleted...]
-        <v>1116</v>
+      <c r="C691" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D691">
+        <v>3</v>
       </c>
     </row>
     <row r="692" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A692" t="s">
-        <v>463</v>
+        <v>484</v>
       </c>
       <c r="B692">
         <v>400303274</v>
       </c>
-      <c r="C692">
-[...3 lines deleted...]
-        <v>1118</v>
+      <c r="C692" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D692">
+        <v>8</v>
       </c>
     </row>
     <row r="693" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A693" t="s">
-        <v>464</v>
+        <v>485</v>
       </c>
       <c r="B693">
         <v>400303609</v>
       </c>
-      <c r="C693">
-[...3 lines deleted...]
-        <v>1118</v>
+      <c r="C693" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D693">
+        <v>10</v>
       </c>
     </row>
     <row r="694" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A694" t="s">
-        <v>464</v>
+        <v>485</v>
       </c>
       <c r="B694">
         <v>400303609</v>
       </c>
-      <c r="C694">
-[...3 lines deleted...]
-        <v>1116</v>
+      <c r="C694" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D694">
+        <v>4</v>
       </c>
     </row>
     <row r="695" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A695" t="s">
-        <v>465</v>
+        <v>486</v>
       </c>
       <c r="B695">
-        <v>400324848</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400335847</v>
+      </c>
+      <c r="C695" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D695">
+        <v>2</v>
       </c>
     </row>
     <row r="696" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A696" t="s">
-        <v>466</v>
+        <v>486</v>
       </c>
       <c r="B696">
         <v>400335847</v>
       </c>
-      <c r="C696">
+      <c r="C696" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D696">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="697" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A697" t="s">
-        <v>466</v>
+        <v>487</v>
       </c>
       <c r="B697">
-        <v>400335847</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400335884</v>
+      </c>
+      <c r="C697" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D697">
+        <v>2</v>
       </c>
     </row>
     <row r="698" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A698" t="s">
-        <v>467</v>
+        <v>488</v>
       </c>
       <c r="B698">
-        <v>400335884</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400335961</v>
+      </c>
+      <c r="C698" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D698">
+        <v>41</v>
       </c>
     </row>
     <row r="699" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A699" t="s">
-        <v>468</v>
+        <v>488</v>
       </c>
       <c r="B699">
         <v>400335961</v>
       </c>
-      <c r="C699">
-[...3 lines deleted...]
-        <v>1116</v>
+      <c r="C699" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D699">
+        <v>8</v>
       </c>
     </row>
     <row r="700" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A700" t="s">
-        <v>468</v>
+        <v>489</v>
       </c>
       <c r="B700">
-        <v>400335961</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400347046</v>
+      </c>
+      <c r="C700" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D700">
+        <v>2</v>
       </c>
     </row>
     <row r="701" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A701" t="s">
-        <v>469</v>
+        <v>490</v>
       </c>
       <c r="B701">
-        <v>400347046</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400347084</v>
+      </c>
+      <c r="C701" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D701">
+        <v>2</v>
       </c>
     </row>
     <row r="702" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A702" t="s">
-        <v>470</v>
+        <v>491</v>
       </c>
       <c r="B702">
-        <v>400347084</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400358632</v>
+      </c>
+      <c r="C702" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D702">
+        <v>2</v>
       </c>
     </row>
     <row r="703" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A703" t="s">
-        <v>471</v>
+        <v>492</v>
       </c>
       <c r="B703">
-        <v>400358632</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400369067</v>
+      </c>
+      <c r="C703" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D703">
+        <v>4</v>
       </c>
     </row>
     <row r="704" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A704" t="s">
-        <v>472</v>
+        <v>492</v>
       </c>
       <c r="B704">
         <v>400369067</v>
       </c>
-      <c r="C704">
-[...3 lines deleted...]
-        <v>1116</v>
+      <c r="C704" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D704">
+        <v>2</v>
       </c>
     </row>
     <row r="705" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A705" t="s">
-        <v>472</v>
+        <v>493</v>
       </c>
       <c r="B705">
-        <v>400369067</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400369287</v>
+      </c>
+      <c r="C705" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D705">
+        <v>5</v>
       </c>
     </row>
     <row r="706" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A706" t="s">
-        <v>473</v>
+        <v>493</v>
       </c>
       <c r="B706">
         <v>400369287</v>
       </c>
-      <c r="C706">
-[...3 lines deleted...]
-        <v>1116</v>
+      <c r="C706" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D706">
+        <v>5</v>
       </c>
     </row>
     <row r="707" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A707" t="s">
-        <v>473</v>
+        <v>494</v>
       </c>
       <c r="B707">
-        <v>400369287</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400370052</v>
+      </c>
+      <c r="C707" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D707">
+        <v>16</v>
       </c>
     </row>
     <row r="708" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A708" t="s">
-        <v>474</v>
+        <v>494</v>
       </c>
       <c r="B708">
         <v>400370052</v>
       </c>
-      <c r="C708">
-[...3 lines deleted...]
-        <v>1116</v>
+      <c r="C708" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D708">
+        <v>10</v>
       </c>
     </row>
     <row r="709" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A709" t="s">
-        <v>474</v>
+        <v>495</v>
       </c>
       <c r="B709">
-        <v>400370052</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400379801</v>
+      </c>
+      <c r="C709" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D709">
+        <v>2</v>
       </c>
     </row>
     <row r="710" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A710" t="s">
-        <v>475</v>
+        <v>495</v>
       </c>
       <c r="B710">
         <v>400379801</v>
       </c>
-      <c r="C710">
+      <c r="C710" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D710">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="711" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A711" t="s">
-        <v>475</v>
+        <v>496</v>
       </c>
       <c r="B711">
-        <v>400379801</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400380847</v>
+      </c>
+      <c r="C711" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D711">
+        <v>2</v>
       </c>
     </row>
     <row r="712" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A712" t="s">
-        <v>476</v>
+        <v>497</v>
       </c>
       <c r="B712">
-        <v>400380847</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400381433</v>
+      </c>
+      <c r="C712" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D712">
+        <v>103</v>
       </c>
     </row>
     <row r="713" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A713" t="s">
-        <v>477</v>
+        <v>497</v>
       </c>
       <c r="B713">
         <v>400381433</v>
       </c>
-      <c r="C713">
-[...3 lines deleted...]
-        <v>1116</v>
+      <c r="C713" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D713">
+        <v>15</v>
       </c>
     </row>
     <row r="714" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A714" t="s">
-        <v>477</v>
+        <v>498</v>
       </c>
       <c r="B714">
-        <v>400381433</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>400391933</v>
+      </c>
+      <c r="C714" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D714">
+        <v>1</v>
       </c>
     </row>
     <row r="715" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A715" t="s">
-        <v>478</v>
+        <v>499</v>
       </c>
       <c r="B715">
         <v>400392077</v>
       </c>
-      <c r="C715">
-[...3 lines deleted...]
-        <v>1118</v>
+      <c r="C715" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D715">
+        <v>34</v>
       </c>
     </row>
     <row r="716" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A716" t="s">
-        <v>478</v>
+        <v>500</v>
       </c>
       <c r="B716">
-        <v>400392077</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400392228</v>
+      </c>
+      <c r="C716" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D716">
+        <v>2</v>
       </c>
     </row>
     <row r="717" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A717" t="s">
-        <v>479</v>
+        <v>501</v>
       </c>
       <c r="B717">
-        <v>400392228</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400402665</v>
+      </c>
+      <c r="C717" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D717">
+        <v>5</v>
       </c>
     </row>
     <row r="718" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A718" t="s">
-        <v>480</v>
+        <v>501</v>
       </c>
       <c r="B718">
         <v>400402665</v>
       </c>
-      <c r="C718">
-[...3 lines deleted...]
-        <v>1116</v>
+      <c r="C718" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D718">
+        <v>1</v>
       </c>
     </row>
     <row r="719" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A719" t="s">
-        <v>480</v>
+        <v>502</v>
       </c>
       <c r="B719">
-        <v>400402665</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400402957</v>
+      </c>
+      <c r="C719" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D719">
+        <v>15</v>
       </c>
     </row>
     <row r="720" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A720" t="s">
-        <v>481</v>
+        <v>502</v>
       </c>
       <c r="B720">
         <v>400402957</v>
       </c>
-      <c r="C720">
+      <c r="C720" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D720">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>1117</v>
       </c>
     </row>
     <row r="721" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A721" t="s">
-        <v>481</v>
+        <v>503</v>
       </c>
       <c r="B721">
-        <v>400402957</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400403451</v>
+      </c>
+      <c r="C721" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D721">
+        <v>2</v>
       </c>
     </row>
     <row r="722" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A722" t="s">
-        <v>482</v>
+        <v>504</v>
       </c>
       <c r="B722">
-        <v>400403451</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400403496</v>
+      </c>
+      <c r="C722" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D722">
+        <v>43</v>
       </c>
     </row>
     <row r="723" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A723" t="s">
-        <v>483</v>
+        <v>504</v>
       </c>
       <c r="B723">
         <v>400403496</v>
       </c>
-      <c r="C723">
-[...3 lines deleted...]
-        <v>1118</v>
+      <c r="C723" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D723">
+        <v>7</v>
       </c>
     </row>
     <row r="724" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A724" t="s">
-        <v>483</v>
+        <v>505</v>
       </c>
       <c r="B724">
-        <v>400403496</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400414149</v>
+      </c>
+      <c r="C724" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D724">
+        <v>14</v>
       </c>
     </row>
     <row r="725" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A725" t="s">
-        <v>484</v>
+        <v>505</v>
       </c>
       <c r="B725">
         <v>400414149</v>
       </c>
-      <c r="C725">
-[...3 lines deleted...]
-        <v>1118</v>
+      <c r="C725" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D725">
+        <v>16</v>
       </c>
     </row>
     <row r="726" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A726" t="s">
-        <v>484</v>
+        <v>506</v>
       </c>
       <c r="B726">
-        <v>400414149</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400420328</v>
+      </c>
+      <c r="C726" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D726">
+        <v>10</v>
       </c>
     </row>
     <row r="727" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A727" t="s">
-        <v>485</v>
+        <v>506</v>
       </c>
       <c r="B727">
         <v>400420328</v>
       </c>
-      <c r="C727">
-[...3 lines deleted...]
-        <v>1116</v>
+      <c r="C727" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D727">
+        <v>16</v>
       </c>
     </row>
     <row r="728" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A728" t="s">
-        <v>485</v>
+        <v>507</v>
       </c>
       <c r="B728">
-        <v>400420328</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400430070</v>
+      </c>
+      <c r="C728" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D728">
+        <v>22</v>
       </c>
     </row>
     <row r="729" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A729" t="s">
-        <v>486</v>
+        <v>507</v>
       </c>
       <c r="B729">
         <v>400430070</v>
       </c>
-      <c r="C729">
-[...3 lines deleted...]
-        <v>1118</v>
+      <c r="C729" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D729">
+        <v>16</v>
       </c>
     </row>
     <row r="730" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A730" t="s">
-        <v>486</v>
+        <v>508</v>
       </c>
       <c r="B730">
-        <v>400430070</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400440074</v>
+      </c>
+      <c r="C730" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D730">
+        <v>16</v>
       </c>
     </row>
     <row r="731" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A731" t="s">
-        <v>487</v>
+        <v>509</v>
       </c>
       <c r="B731">
-        <v>400430355</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400440702</v>
+      </c>
+      <c r="C731" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D731">
+        <v>8</v>
       </c>
     </row>
     <row r="732" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A732" t="s">
-        <v>487</v>
+        <v>510</v>
       </c>
       <c r="B732">
-        <v>400430355</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400450182</v>
+      </c>
+      <c r="C732" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D732">
+        <v>7</v>
       </c>
     </row>
     <row r="733" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A733" t="s">
-        <v>488</v>
+        <v>510</v>
       </c>
       <c r="B733">
-        <v>400440074</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>400450182</v>
+      </c>
+      <c r="C733" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D733">
+        <v>43</v>
       </c>
     </row>
     <row r="734" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A734" t="s">
-        <v>489</v>
+        <v>511</v>
       </c>
       <c r="B734">
-        <v>400440702</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400450576</v>
+      </c>
+      <c r="C734" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D734">
+        <v>1</v>
       </c>
     </row>
     <row r="735" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A735" t="s">
-        <v>490</v>
+        <v>511</v>
       </c>
       <c r="B735">
-        <v>400450182</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400450576</v>
+      </c>
+      <c r="C735" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D735">
+        <v>13</v>
       </c>
     </row>
     <row r="736" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A736" t="s">
-        <v>490</v>
+        <v>512</v>
       </c>
       <c r="B736">
-        <v>400450182</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400450690</v>
+      </c>
+      <c r="C736" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D736">
+        <v>10</v>
       </c>
     </row>
     <row r="737" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A737" t="s">
-        <v>491</v>
+        <v>512</v>
       </c>
       <c r="B737">
-        <v>400450576</v>
-[...1 lines deleted...]
-      <c r="C737">
+        <v>400450690</v>
+      </c>
+      <c r="C737" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D737">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="738" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A738" t="s">
-        <v>491</v>
+        <v>513</v>
       </c>
       <c r="B738">
-        <v>400450576</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400460428</v>
+      </c>
+      <c r="C738" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D738">
+        <v>2</v>
       </c>
     </row>
     <row r="739" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A739" t="s">
-        <v>492</v>
+        <v>513</v>
       </c>
       <c r="B739">
-        <v>400450690</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400460428</v>
+      </c>
+      <c r="C739" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D739">
+        <v>11</v>
       </c>
     </row>
     <row r="740" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A740" t="s">
-        <v>492</v>
+        <v>514</v>
       </c>
       <c r="B740">
-        <v>400450690</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400460605</v>
+      </c>
+      <c r="C740" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D740">
+        <v>7</v>
       </c>
     </row>
     <row r="741" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A741" t="s">
-        <v>493</v>
+        <v>514</v>
       </c>
       <c r="B741">
-        <v>400460428</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400460605</v>
+      </c>
+      <c r="C741" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D741">
+        <v>11</v>
       </c>
     </row>
     <row r="742" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A742" t="s">
-        <v>493</v>
+        <v>515</v>
       </c>
       <c r="B742">
-        <v>400460428</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400460612</v>
+      </c>
+      <c r="C742" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D742">
+        <v>7</v>
       </c>
     </row>
     <row r="743" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A743" t="s">
-        <v>494</v>
+        <v>515</v>
       </c>
       <c r="B743">
-        <v>400460605</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400460612</v>
+      </c>
+      <c r="C743" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D743">
+        <v>42</v>
       </c>
     </row>
     <row r="744" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A744" t="s">
-        <v>494</v>
+        <v>516</v>
       </c>
       <c r="B744">
-        <v>400460605</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400470063</v>
+      </c>
+      <c r="C744" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D744">
+        <v>1</v>
       </c>
     </row>
     <row r="745" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A745" t="s">
-        <v>495</v>
+        <v>517</v>
       </c>
       <c r="B745">
-        <v>400460612</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400470176</v>
+      </c>
+      <c r="C745" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D745">
+        <v>7</v>
       </c>
     </row>
     <row r="746" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A746" t="s">
-        <v>495</v>
+        <v>517</v>
       </c>
       <c r="B746">
-        <v>400460612</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400470176</v>
+      </c>
+      <c r="C746" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D746">
+        <v>47</v>
       </c>
     </row>
     <row r="747" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A747" t="s">
-        <v>496</v>
+        <v>518</v>
       </c>
       <c r="B747">
-        <v>400470063</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400480759</v>
+      </c>
+      <c r="C747" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D747">
+        <v>2</v>
       </c>
     </row>
     <row r="748" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A748" t="s">
-        <v>497</v>
+        <v>518</v>
       </c>
       <c r="B748">
-        <v>400470176</v>
-[...1 lines deleted...]
-      <c r="C748">
+        <v>400480759</v>
+      </c>
+      <c r="C748" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D748">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>1116</v>
       </c>
     </row>
     <row r="749" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A749" t="s">
-        <v>497</v>
+        <v>519</v>
       </c>
       <c r="B749">
-        <v>400470176</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400480816</v>
+      </c>
+      <c r="C749" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D749">
+        <v>111</v>
       </c>
     </row>
     <row r="750" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A750" t="s">
-        <v>498</v>
+        <v>519</v>
       </c>
       <c r="B750">
-        <v>400480717</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400480816</v>
+      </c>
+      <c r="C750" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D750">
+        <v>7</v>
       </c>
     </row>
     <row r="751" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A751" t="s">
-        <v>499</v>
+        <v>520</v>
       </c>
       <c r="B751">
-        <v>400480759</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400480910</v>
+      </c>
+      <c r="C751" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D751">
+        <v>1</v>
       </c>
     </row>
     <row r="752" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A752" t="s">
-        <v>499</v>
+        <v>521</v>
       </c>
       <c r="B752">
-        <v>400480759</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400490747</v>
+      </c>
+      <c r="C752" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D752">
+        <v>6</v>
       </c>
     </row>
     <row r="753" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A753" t="s">
-        <v>500</v>
+        <v>522</v>
       </c>
       <c r="B753">
-        <v>400480816</v>
-[...1 lines deleted...]
-      <c r="C753">
+        <v>400500089</v>
+      </c>
+      <c r="C753" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D753">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>1116</v>
       </c>
     </row>
     <row r="754" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A754" t="s">
-        <v>500</v>
+        <v>522</v>
       </c>
       <c r="B754">
-        <v>400480816</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400500089</v>
+      </c>
+      <c r="C754" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D754">
+        <v>4</v>
       </c>
     </row>
     <row r="755" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A755" t="s">
-        <v>501</v>
+        <v>523</v>
       </c>
       <c r="B755">
-        <v>400490004</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400500311</v>
+      </c>
+      <c r="C755" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D755">
+        <v>1</v>
       </c>
     </row>
     <row r="756" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A756" t="s">
-        <v>502</v>
+        <v>524</v>
       </c>
       <c r="B756">
-        <v>400490747</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400500955</v>
+      </c>
+      <c r="C756" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D756">
+        <v>2</v>
       </c>
     </row>
     <row r="757" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A757" t="s">
-        <v>503</v>
+        <v>525</v>
       </c>
       <c r="B757">
-        <v>400500089</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400510929</v>
+      </c>
+      <c r="C757" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D757">
+        <v>2</v>
       </c>
     </row>
     <row r="758" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A758" t="s">
-        <v>503</v>
+        <v>526</v>
       </c>
       <c r="B758">
-        <v>400500089</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400520196</v>
+      </c>
+      <c r="C758" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D758">
+        <v>6</v>
       </c>
     </row>
     <row r="759" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A759" t="s">
-        <v>504</v>
+        <v>526</v>
       </c>
       <c r="B759">
-        <v>400500955</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400520196</v>
+      </c>
+      <c r="C759" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D759">
+        <v>4</v>
       </c>
     </row>
     <row r="760" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A760" t="s">
-        <v>505</v>
+        <v>527</v>
       </c>
       <c r="B760">
-        <v>400510117</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400520783</v>
+      </c>
+      <c r="C760" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D760">
+        <v>2</v>
       </c>
     </row>
     <row r="761" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A761" t="s">
-        <v>506</v>
+        <v>527</v>
       </c>
       <c r="B761">
-        <v>400510836</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400520783</v>
+      </c>
+      <c r="C761" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D761">
+        <v>6</v>
       </c>
     </row>
     <row r="762" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A762" t="s">
-        <v>507</v>
+        <v>528</v>
       </c>
       <c r="B762">
-        <v>400510929</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400520851</v>
+      </c>
+      <c r="C762" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D762">
+        <v>10</v>
       </c>
     </row>
     <row r="763" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A763" t="s">
-        <v>508</v>
+        <v>528</v>
       </c>
       <c r="B763">
-        <v>400520196</v>
-[...1 lines deleted...]
-      <c r="C763">
+        <v>400520851</v>
+      </c>
+      <c r="C763" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D763">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="764" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A764" t="s">
-        <v>508</v>
+        <v>529</v>
       </c>
       <c r="B764">
-        <v>400520196</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400520949</v>
+      </c>
+      <c r="C764" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D764">
+        <v>6</v>
       </c>
     </row>
     <row r="765" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A765" t="s">
-        <v>509</v>
+        <v>530</v>
       </c>
       <c r="B765">
-        <v>400520783</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400530318</v>
+      </c>
+      <c r="C765" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D765">
+        <v>7</v>
       </c>
     </row>
     <row r="766" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A766" t="s">
-        <v>509</v>
+        <v>530</v>
       </c>
       <c r="B766">
-        <v>400520783</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400530318</v>
+      </c>
+      <c r="C766" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D766">
+        <v>107</v>
       </c>
     </row>
     <row r="767" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A767" t="s">
-        <v>510</v>
+        <v>531</v>
       </c>
       <c r="B767">
-        <v>400520851</v>
-[...1 lines deleted...]
-      <c r="C767">
+        <v>400530878</v>
+      </c>
+      <c r="C767" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D767">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="768" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A768" t="s">
-        <v>510</v>
+        <v>532</v>
       </c>
       <c r="B768">
-        <v>400520851</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400540142</v>
+      </c>
+      <c r="C768" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D768">
+        <v>4</v>
       </c>
     </row>
     <row r="769" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A769" t="s">
-        <v>511</v>
+        <v>532</v>
       </c>
       <c r="B769">
-        <v>400520949</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400540142</v>
+      </c>
+      <c r="C769" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D769">
+        <v>6</v>
       </c>
     </row>
     <row r="770" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A770" t="s">
-        <v>512</v>
+        <v>533</v>
       </c>
       <c r="B770">
-        <v>400530318</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400540199</v>
+      </c>
+      <c r="C770" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D770">
+        <v>44</v>
       </c>
     </row>
     <row r="771" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A771" t="s">
-        <v>512</v>
+        <v>533</v>
       </c>
       <c r="B771">
-        <v>400530318</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400540199</v>
+      </c>
+      <c r="C771" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D771">
+        <v>2</v>
       </c>
     </row>
     <row r="772" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A772" t="s">
-        <v>513</v>
+        <v>534</v>
       </c>
       <c r="B772">
-        <v>400530833</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400540435</v>
+      </c>
+      <c r="C772" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D772">
+        <v>2</v>
       </c>
     </row>
     <row r="773" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A773" t="s">
-        <v>514</v>
+        <v>535</v>
       </c>
       <c r="B773">
-        <v>400530878</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400540753</v>
+      </c>
+      <c r="C773" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D773">
+        <v>2</v>
       </c>
     </row>
     <row r="774" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A774" t="s">
-        <v>515</v>
+        <v>536</v>
       </c>
       <c r="B774">
-        <v>400540142</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400540812</v>
+      </c>
+      <c r="C774" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D774">
+        <v>1</v>
       </c>
     </row>
     <row r="775" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A775" t="s">
-        <v>515</v>
+        <v>537</v>
       </c>
       <c r="B775">
-        <v>400540142</v>
-[...1 lines deleted...]
-      <c r="C775">
+        <v>400550467</v>
+      </c>
+      <c r="C775" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D775">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="776" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A776" t="s">
-        <v>516</v>
+        <v>537</v>
       </c>
       <c r="B776">
-        <v>400540199</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400550467</v>
+      </c>
+      <c r="C776" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D776">
+        <v>10</v>
       </c>
     </row>
     <row r="777" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A777" t="s">
-        <v>516</v>
+        <v>538</v>
       </c>
       <c r="B777">
-        <v>400540199</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400550543</v>
+      </c>
+      <c r="C777" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D777">
+        <v>6</v>
       </c>
     </row>
     <row r="778" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A778" t="s">
-        <v>517</v>
+        <v>539</v>
       </c>
       <c r="B778">
-        <v>400540435</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400550612</v>
+      </c>
+      <c r="C778" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D778">
+        <v>34</v>
       </c>
     </row>
     <row r="779" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A779" t="s">
-        <v>518</v>
+        <v>540</v>
       </c>
       <c r="B779">
-        <v>400540753</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400560049</v>
+      </c>
+      <c r="C779" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D779">
+        <v>70</v>
       </c>
     </row>
     <row r="780" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A780" t="s">
-        <v>519</v>
+        <v>541</v>
       </c>
       <c r="B780">
-        <v>400550467</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400560934</v>
+      </c>
+      <c r="C780" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D780">
+        <v>2</v>
       </c>
     </row>
     <row r="781" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A781" t="s">
-        <v>519</v>
+        <v>542</v>
       </c>
       <c r="B781">
-        <v>400550467</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400560948</v>
+      </c>
+      <c r="C781" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D781">
+        <v>7</v>
       </c>
     </row>
     <row r="782" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A782" t="s">
-        <v>520</v>
+        <v>543</v>
       </c>
       <c r="B782">
-        <v>400550543</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400570257</v>
+      </c>
+      <c r="C782" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D782">
+        <v>2</v>
       </c>
     </row>
     <row r="783" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A783" t="s">
-        <v>521</v>
+        <v>544</v>
       </c>
       <c r="B783">
-        <v>400550612</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400570324</v>
+      </c>
+      <c r="C783" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D783">
+        <v>2</v>
       </c>
     </row>
     <row r="784" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A784" t="s">
-        <v>521</v>
+        <v>545</v>
       </c>
       <c r="B784">
-        <v>400550612</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400570452</v>
+      </c>
+      <c r="C784" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D784">
+        <v>16</v>
       </c>
     </row>
     <row r="785" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A785" t="s">
-        <v>522</v>
+        <v>545</v>
       </c>
       <c r="B785">
-        <v>400560049</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400570452</v>
+      </c>
+      <c r="C785" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D785">
+        <v>10</v>
       </c>
     </row>
     <row r="786" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A786" t="s">
-        <v>522</v>
+        <v>546</v>
       </c>
       <c r="B786">
-        <v>400560049</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400570453</v>
+      </c>
+      <c r="C786" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D786">
+        <v>1</v>
       </c>
     </row>
     <row r="787" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A787" t="s">
-        <v>523</v>
+        <v>547</v>
       </c>
       <c r="B787">
-        <v>400560934</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400570503</v>
+      </c>
+      <c r="C787" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D787">
+        <v>6</v>
       </c>
     </row>
     <row r="788" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A788" t="s">
-        <v>524</v>
+        <v>547</v>
       </c>
       <c r="B788">
-        <v>400560948</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400570503</v>
+      </c>
+      <c r="C788" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D788">
+        <v>4</v>
       </c>
     </row>
     <row r="789" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A789" t="s">
-        <v>524</v>
+        <v>548</v>
       </c>
       <c r="B789">
-        <v>400560948</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400570616</v>
+      </c>
+      <c r="C789" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D789">
+        <v>5</v>
       </c>
     </row>
     <row r="790" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A790" t="s">
-        <v>525</v>
+        <v>548</v>
       </c>
       <c r="B790">
-        <v>400570257</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400570616</v>
+      </c>
+      <c r="C790" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D790">
+        <v>5</v>
       </c>
     </row>
     <row r="791" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A791" t="s">
-        <v>526</v>
+        <v>549</v>
       </c>
       <c r="B791">
-        <v>400570324</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400570739</v>
+      </c>
+      <c r="C791" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D791">
+        <v>2</v>
       </c>
     </row>
     <row r="792" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A792" t="s">
-        <v>527</v>
+        <v>550</v>
       </c>
       <c r="B792">
-        <v>400570452</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400580281</v>
+      </c>
+      <c r="C792" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D792">
+        <v>14</v>
       </c>
     </row>
     <row r="793" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A793" t="s">
-        <v>527</v>
+        <v>550</v>
       </c>
       <c r="B793">
-        <v>400570452</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400580281</v>
+      </c>
+      <c r="C793" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D793">
+        <v>8</v>
       </c>
     </row>
     <row r="794" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A794" t="s">
-        <v>528</v>
+        <v>551</v>
       </c>
       <c r="B794">
-        <v>400570503</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400580397</v>
+      </c>
+      <c r="C794" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D794">
+        <v>2</v>
       </c>
     </row>
     <row r="795" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A795" t="s">
-        <v>528</v>
+        <v>552</v>
       </c>
       <c r="B795">
-        <v>400570503</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400580499</v>
+      </c>
+      <c r="C795" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D795">
+        <v>2</v>
       </c>
     </row>
     <row r="796" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A796" t="s">
-        <v>529</v>
+        <v>553</v>
       </c>
       <c r="B796">
-        <v>400570616</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400580562</v>
+      </c>
+      <c r="C796" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D796">
+        <v>1</v>
       </c>
     </row>
     <row r="797" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A797" t="s">
-        <v>529</v>
+        <v>554</v>
       </c>
       <c r="B797">
-        <v>400570616</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400580764</v>
+      </c>
+      <c r="C797" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D797">
+        <v>79</v>
       </c>
     </row>
     <row r="798" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A798" t="s">
-        <v>530</v>
+        <v>555</v>
       </c>
       <c r="B798">
-        <v>400570739</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400590157</v>
+      </c>
+      <c r="C798" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D798">
+        <v>2</v>
       </c>
     </row>
     <row r="799" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A799" t="s">
-        <v>531</v>
+        <v>556</v>
       </c>
       <c r="B799">
-        <v>400580281</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400590625</v>
+      </c>
+      <c r="C799" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D799">
+        <v>2</v>
       </c>
     </row>
     <row r="800" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A800" t="s">
-        <v>531</v>
+        <v>557</v>
       </c>
       <c r="B800">
-        <v>400580281</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400590715</v>
+      </c>
+      <c r="C800" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D800">
+        <v>5</v>
       </c>
     </row>
     <row r="801" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A801" t="s">
-        <v>532</v>
+        <v>558</v>
       </c>
       <c r="B801">
-        <v>400580397</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400590891</v>
+      </c>
+      <c r="C801" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D801">
+        <v>10</v>
       </c>
     </row>
     <row r="802" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A802" t="s">
-        <v>533</v>
+        <v>558</v>
       </c>
       <c r="B802">
-        <v>400580499</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400590891</v>
+      </c>
+      <c r="C802" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D802">
+        <v>4</v>
       </c>
     </row>
     <row r="803" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A803" t="s">
-        <v>534</v>
+        <v>559</v>
       </c>
       <c r="B803">
-        <v>400580764</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400590894</v>
+      </c>
+      <c r="C803" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D803">
+        <v>2</v>
       </c>
     </row>
     <row r="804" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A804" t="s">
-        <v>534</v>
+        <v>560</v>
       </c>
       <c r="B804">
-        <v>400580764</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400590935</v>
+      </c>
+      <c r="C804" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D804">
+        <v>1</v>
       </c>
     </row>
     <row r="805" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A805" t="s">
-        <v>535</v>
+        <v>560</v>
       </c>
       <c r="B805">
-        <v>400590157</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400590935</v>
+      </c>
+      <c r="C805" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D805">
+        <v>4</v>
       </c>
     </row>
     <row r="806" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A806" t="s">
-        <v>536</v>
+        <v>561</v>
       </c>
       <c r="B806">
-        <v>400590625</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400600063</v>
+      </c>
+      <c r="C806" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D806">
+        <v>2</v>
       </c>
     </row>
     <row r="807" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A807" t="s">
-        <v>537</v>
+        <v>562</v>
       </c>
       <c r="B807">
-        <v>400590715</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400600242</v>
+      </c>
+      <c r="C807" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D807">
+        <v>1</v>
       </c>
     </row>
     <row r="808" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A808" t="s">
-        <v>537</v>
+        <v>563</v>
       </c>
       <c r="B808">
-        <v>400590715</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400600605</v>
+      </c>
+      <c r="C808" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D808">
+        <v>2</v>
       </c>
     </row>
     <row r="809" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A809" t="s">
-        <v>538</v>
+        <v>564</v>
       </c>
       <c r="B809">
-        <v>400590891</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400600867</v>
+      </c>
+      <c r="C809" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D809">
+        <v>5</v>
       </c>
     </row>
     <row r="810" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A810" t="s">
-        <v>538</v>
+        <v>564</v>
       </c>
       <c r="B810">
-        <v>400590891</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400600867</v>
+      </c>
+      <c r="C810" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D810">
+        <v>2</v>
       </c>
     </row>
     <row r="811" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A811" t="s">
-        <v>539</v>
+        <v>565</v>
       </c>
       <c r="B811">
-        <v>400590894</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400610899</v>
+      </c>
+      <c r="C811" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D811">
+        <v>6</v>
       </c>
     </row>
     <row r="812" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A812" t="s">
-        <v>540</v>
+        <v>565</v>
       </c>
       <c r="B812">
-        <v>400590895</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400610899</v>
+      </c>
+      <c r="C812" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D812">
+        <v>4</v>
       </c>
     </row>
     <row r="813" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A813" t="s">
-        <v>541</v>
+        <v>566</v>
       </c>
       <c r="B813">
-        <v>400590935</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>400620045</v>
+      </c>
+      <c r="C813" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D813">
+        <v>2</v>
       </c>
     </row>
     <row r="814" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A814" t="s">
-        <v>542</v>
+        <v>566</v>
       </c>
       <c r="B814">
-        <v>400600063</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400620045</v>
+      </c>
+      <c r="C814" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D814">
+        <v>12</v>
       </c>
     </row>
     <row r="815" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A815" t="s">
-        <v>543</v>
+        <v>567</v>
       </c>
       <c r="B815">
-        <v>400600242</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400620613</v>
+      </c>
+      <c r="C815" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D815">
+        <v>2</v>
       </c>
     </row>
     <row r="816" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A816" t="s">
-        <v>544</v>
+        <v>568</v>
       </c>
       <c r="B816">
-        <v>400600605</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400630256</v>
+      </c>
+      <c r="C816" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D816">
+        <v>2</v>
       </c>
     </row>
     <row r="817" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A817" t="s">
-        <v>545</v>
+        <v>569</v>
       </c>
       <c r="B817">
-        <v>400600867</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400630267</v>
+      </c>
+      <c r="C817" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D817">
+        <v>2</v>
       </c>
     </row>
     <row r="818" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A818" t="s">
-        <v>545</v>
+        <v>570</v>
       </c>
       <c r="B818">
-        <v>400600867</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400630577</v>
+      </c>
+      <c r="C818" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D818">
+        <v>5</v>
       </c>
     </row>
     <row r="819" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A819" t="s">
-        <v>546</v>
+        <v>571</v>
       </c>
       <c r="B819">
-        <v>400610027</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>400640281</v>
+      </c>
+      <c r="C819" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D819">
+        <v>2</v>
       </c>
     </row>
     <row r="820" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A820" t="s">
-        <v>547</v>
+        <v>572</v>
       </c>
       <c r="B820">
-        <v>400610899</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400640459</v>
+      </c>
+      <c r="C820" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D820">
+        <v>10</v>
       </c>
     </row>
     <row r="821" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A821" t="s">
-        <v>547</v>
+        <v>572</v>
       </c>
       <c r="B821">
-        <v>400610899</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400640459</v>
+      </c>
+      <c r="C821" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D821">
+        <v>7</v>
       </c>
     </row>
     <row r="822" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A822" t="s">
-        <v>548</v>
+        <v>573</v>
       </c>
       <c r="B822">
-        <v>400620045</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400640481</v>
+      </c>
+      <c r="C822" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D822">
+        <v>2</v>
       </c>
     </row>
     <row r="823" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A823" t="s">
-        <v>548</v>
+        <v>574</v>
       </c>
       <c r="B823">
-        <v>400620045</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400640596</v>
+      </c>
+      <c r="C823" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D823">
+        <v>106</v>
       </c>
     </row>
     <row r="824" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A824" t="s">
-        <v>549</v>
+        <v>575</v>
       </c>
       <c r="B824">
-        <v>400620613</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400640726</v>
+      </c>
+      <c r="C824" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D824">
+        <v>1</v>
       </c>
     </row>
     <row r="825" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A825" t="s">
-        <v>550</v>
+        <v>576</v>
       </c>
       <c r="B825">
-        <v>400620846</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400650080</v>
+      </c>
+      <c r="C825" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D825">
+        <v>2</v>
       </c>
     </row>
     <row r="826" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A826" t="s">
-        <v>551</v>
+        <v>577</v>
       </c>
       <c r="B826">
-        <v>400630256</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400650086</v>
+      </c>
+      <c r="C826" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D826">
+        <v>2</v>
       </c>
     </row>
     <row r="827" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A827" t="s">
-        <v>552</v>
+        <v>578</v>
       </c>
       <c r="B827">
-        <v>400630267</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400650305</v>
+      </c>
+      <c r="C827" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D827">
+        <v>4</v>
       </c>
     </row>
     <row r="828" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A828" t="s">
-        <v>553</v>
+        <v>579</v>
       </c>
       <c r="B828">
-        <v>400630577</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400650676</v>
+      </c>
+      <c r="C828" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D828">
+        <v>3</v>
       </c>
     </row>
     <row r="829" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A829" t="s">
-        <v>553</v>
+        <v>579</v>
       </c>
       <c r="B829">
-        <v>400630577</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400650676</v>
+      </c>
+      <c r="C829" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D829">
+        <v>24</v>
       </c>
     </row>
     <row r="830" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A830" t="s">
-        <v>554</v>
+        <v>580</v>
       </c>
       <c r="B830">
-        <v>400630850</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400650884</v>
+      </c>
+      <c r="C830" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D830">
+        <v>2</v>
       </c>
     </row>
     <row r="831" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A831" t="s">
-        <v>554</v>
+        <v>581</v>
       </c>
       <c r="B831">
-        <v>400630850</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400660259</v>
+      </c>
+      <c r="C831" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D831">
+        <v>7</v>
       </c>
     </row>
     <row r="832" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A832" t="s">
-        <v>555</v>
+        <v>581</v>
       </c>
       <c r="B832">
-        <v>400640281</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400660259</v>
+      </c>
+      <c r="C832" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D832">
+        <v>59</v>
       </c>
     </row>
     <row r="833" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A833" t="s">
-        <v>556</v>
+        <v>582</v>
       </c>
       <c r="B833">
-        <v>400640459</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400660460</v>
+      </c>
+      <c r="C833" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D833">
+        <v>42</v>
       </c>
     </row>
     <row r="834" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A834" t="s">
-        <v>556</v>
+        <v>583</v>
       </c>
       <c r="B834">
-        <v>400640459</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400660651</v>
+      </c>
+      <c r="C834" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D834">
+        <v>28</v>
       </c>
     </row>
     <row r="835" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A835" t="s">
-        <v>557</v>
+        <v>584</v>
       </c>
       <c r="B835">
-        <v>400640481</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400660744</v>
+      </c>
+      <c r="C835" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D835">
+        <v>2</v>
       </c>
     </row>
     <row r="836" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A836" t="s">
-        <v>558</v>
+        <v>584</v>
       </c>
       <c r="B836">
-        <v>400640593</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400660744</v>
+      </c>
+      <c r="C836" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D836">
+        <v>8</v>
       </c>
     </row>
     <row r="837" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A837" t="s">
-        <v>559</v>
+        <v>585</v>
       </c>
       <c r="B837">
-        <v>400640596</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400660948</v>
+      </c>
+      <c r="C837" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D837">
+        <v>3</v>
       </c>
     </row>
     <row r="838" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A838" t="s">
-        <v>559</v>
+        <v>586</v>
       </c>
       <c r="B838">
-        <v>400640596</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400670036</v>
+      </c>
+      <c r="C838" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D838">
+        <v>1</v>
       </c>
     </row>
     <row r="839" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A839" t="s">
-        <v>560</v>
+        <v>587</v>
       </c>
       <c r="B839">
-        <v>400650080</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400670840</v>
+      </c>
+      <c r="C839" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D839">
+        <v>1</v>
       </c>
     </row>
     <row r="840" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A840" t="s">
-        <v>561</v>
+        <v>587</v>
       </c>
       <c r="B840">
-        <v>400650086</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400670840</v>
+      </c>
+      <c r="C840" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D840">
+        <v>1</v>
       </c>
     </row>
     <row r="841" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A841" t="s">
-        <v>562</v>
+        <v>588</v>
       </c>
       <c r="B841">
-        <v>400650305</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400670884</v>
+      </c>
+      <c r="C841" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D841">
+        <v>2</v>
       </c>
     </row>
     <row r="842" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A842" t="s">
-        <v>563</v>
+        <v>589</v>
       </c>
       <c r="B842">
-        <v>400650676</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400680078</v>
+      </c>
+      <c r="C842" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D842">
+        <v>26</v>
       </c>
     </row>
     <row r="843" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A843" t="s">
-        <v>563</v>
+        <v>589</v>
       </c>
       <c r="B843">
-        <v>400650676</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400680078</v>
+      </c>
+      <c r="C843" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D843">
+        <v>16</v>
       </c>
     </row>
     <row r="844" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A844" t="s">
-        <v>564</v>
+        <v>590</v>
       </c>
       <c r="B844">
-        <v>400650884</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400680452</v>
+      </c>
+      <c r="C844" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D844">
+        <v>2</v>
       </c>
     </row>
     <row r="845" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A845" t="s">
-        <v>565</v>
+        <v>591</v>
       </c>
       <c r="B845">
-        <v>400660259</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400680575</v>
+      </c>
+      <c r="C845" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D845">
+        <v>1</v>
       </c>
     </row>
     <row r="846" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A846" t="s">
-        <v>565</v>
+        <v>592</v>
       </c>
       <c r="B846">
-        <v>400660259</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400680711</v>
+      </c>
+      <c r="C846" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D846">
+        <v>2</v>
       </c>
     </row>
     <row r="847" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A847" t="s">
-        <v>566</v>
+        <v>593</v>
       </c>
       <c r="B847">
-        <v>400660460</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400680874</v>
+      </c>
+      <c r="C847" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D847">
+        <v>2</v>
       </c>
     </row>
     <row r="848" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A848" t="s">
-        <v>566</v>
+        <v>594</v>
       </c>
       <c r="B848">
-        <v>400660460</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400680884</v>
+      </c>
+      <c r="C848" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D848">
+        <v>2</v>
       </c>
     </row>
     <row r="849" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A849" t="s">
-        <v>567</v>
+        <v>595</v>
       </c>
       <c r="B849">
-        <v>400660651</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400690183</v>
+      </c>
+      <c r="C849" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D849">
+        <v>2</v>
       </c>
     </row>
     <row r="850" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A850" t="s">
-        <v>568</v>
+        <v>596</v>
       </c>
       <c r="B850">
-        <v>400660744</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400690518</v>
+      </c>
+      <c r="C850" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D850">
+        <v>6</v>
       </c>
     </row>
     <row r="851" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A851" t="s">
-        <v>568</v>
+        <v>596</v>
       </c>
       <c r="B851">
-        <v>400660744</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400690518</v>
+      </c>
+      <c r="C851" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D851">
+        <v>28</v>
       </c>
     </row>
     <row r="852" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A852" t="s">
-        <v>569</v>
+        <v>597</v>
       </c>
       <c r="B852">
-        <v>400660948</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400700028</v>
+      </c>
+      <c r="C852" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D852">
+        <v>1</v>
       </c>
     </row>
     <row r="853" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A853" t="s">
-        <v>570</v>
+        <v>597</v>
       </c>
       <c r="B853">
-        <v>400670383</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400700028</v>
+      </c>
+      <c r="C853" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D853">
+        <v>1</v>
       </c>
     </row>
     <row r="854" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A854" t="s">
-        <v>571</v>
+        <v>598</v>
       </c>
       <c r="B854">
-        <v>400670654</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400700154</v>
+      </c>
+      <c r="C854" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D854">
+        <v>5</v>
       </c>
     </row>
     <row r="855" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A855" t="s">
-        <v>572</v>
+        <v>598</v>
       </c>
       <c r="B855">
-        <v>400670840</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>400700154</v>
+      </c>
+      <c r="C855" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D855">
+        <v>49</v>
       </c>
     </row>
     <row r="856" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A856" t="s">
-        <v>573</v>
+        <v>599</v>
       </c>
       <c r="B856">
-        <v>400670884</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400700576</v>
+      </c>
+      <c r="C856" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D856">
+        <v>3</v>
       </c>
     </row>
     <row r="857" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A857" t="s">
-        <v>574</v>
+        <v>599</v>
       </c>
       <c r="B857">
-        <v>400680078</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400700576</v>
+      </c>
+      <c r="C857" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D857">
+        <v>1</v>
       </c>
     </row>
     <row r="858" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A858" t="s">
-        <v>574</v>
+        <v>600</v>
       </c>
       <c r="B858">
-        <v>400680078</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400700717</v>
+      </c>
+      <c r="C858" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D858">
+        <v>2</v>
       </c>
     </row>
     <row r="859" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A859" t="s">
-        <v>575</v>
+        <v>601</v>
       </c>
       <c r="B859">
-        <v>400680452</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400700764</v>
+      </c>
+      <c r="C859" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D859">
+        <v>3</v>
       </c>
     </row>
     <row r="860" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A860" t="s">
-        <v>576</v>
+        <v>602</v>
       </c>
       <c r="B860">
-        <v>400680711</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400700898</v>
+      </c>
+      <c r="C860" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D860">
+        <v>6</v>
       </c>
     </row>
     <row r="861" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A861" t="s">
-        <v>577</v>
+        <v>602</v>
       </c>
       <c r="B861">
-        <v>400680874</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400700898</v>
+      </c>
+      <c r="C861" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D861">
+        <v>1</v>
       </c>
     </row>
     <row r="862" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A862" t="s">
-        <v>578</v>
+        <v>603</v>
       </c>
       <c r="B862">
-        <v>400680884</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400710312</v>
+      </c>
+      <c r="C862" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D862">
+        <v>5</v>
       </c>
     </row>
     <row r="863" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A863" t="s">
-        <v>579</v>
+        <v>604</v>
       </c>
       <c r="B863">
-        <v>400690183</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400720055</v>
+      </c>
+      <c r="C863" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D863">
+        <v>4</v>
       </c>
     </row>
     <row r="864" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A864" t="s">
-        <v>580</v>
+        <v>604</v>
       </c>
       <c r="B864">
-        <v>400690518</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400720055</v>
+      </c>
+      <c r="C864" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D864">
+        <v>18</v>
       </c>
     </row>
     <row r="865" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A865" t="s">
-        <v>580</v>
+        <v>605</v>
       </c>
       <c r="B865">
-        <v>400690518</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400720169</v>
+      </c>
+      <c r="C865" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D865">
+        <v>1</v>
       </c>
     </row>
     <row r="866" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A866" t="s">
-        <v>581</v>
+        <v>606</v>
       </c>
       <c r="B866">
-        <v>400700028</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>400720324</v>
+      </c>
+      <c r="C866" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D866">
+        <v>4</v>
       </c>
     </row>
     <row r="867" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A867" t="s">
-        <v>582</v>
+        <v>606</v>
       </c>
       <c r="B867">
-        <v>400700154</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400720324</v>
+      </c>
+      <c r="C867" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D867">
+        <v>10</v>
       </c>
     </row>
     <row r="868" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A868" t="s">
-        <v>582</v>
+        <v>607</v>
       </c>
       <c r="B868">
-        <v>400700154</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400720588</v>
+      </c>
+      <c r="C868" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D868">
+        <v>11</v>
       </c>
     </row>
     <row r="869" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A869" t="s">
-        <v>583</v>
+        <v>607</v>
       </c>
       <c r="B869">
-        <v>400700576</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400720588</v>
+      </c>
+      <c r="C869" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D869">
+        <v>7</v>
       </c>
     </row>
     <row r="870" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A870" t="s">
-        <v>583</v>
+        <v>608</v>
       </c>
       <c r="B870">
-        <v>400700576</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400720645</v>
+      </c>
+      <c r="C870" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D870">
+        <v>6</v>
       </c>
     </row>
     <row r="871" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A871" t="s">
-        <v>584</v>
+        <v>608</v>
       </c>
       <c r="B871">
-        <v>400700717</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400720645</v>
+      </c>
+      <c r="C871" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D871">
+        <v>12</v>
       </c>
     </row>
     <row r="872" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A872" t="s">
-        <v>585</v>
+        <v>8</v>
       </c>
       <c r="B872">
-        <v>400700764</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400720905</v>
+      </c>
+      <c r="C872" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D872">
+        <v>16</v>
       </c>
     </row>
     <row r="873" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A873" t="s">
-        <v>586</v>
+        <v>609</v>
       </c>
       <c r="B873">
-        <v>400700898</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400721000</v>
+      </c>
+      <c r="C873" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D873">
+        <v>2</v>
       </c>
     </row>
     <row r="874" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A874" t="s">
-        <v>586</v>
+        <v>609</v>
       </c>
       <c r="B874">
-        <v>400700898</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400721000</v>
+      </c>
+      <c r="C874" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D874">
+        <v>4</v>
       </c>
     </row>
     <row r="875" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A875" t="s">
-        <v>587</v>
+        <v>610</v>
       </c>
       <c r="B875">
-        <v>400710066</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400730226</v>
+      </c>
+      <c r="C875" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D875">
+        <v>38</v>
       </c>
     </row>
     <row r="876" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A876" t="s">
-        <v>588</v>
+        <v>611</v>
       </c>
       <c r="B876">
-        <v>400710312</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400730559</v>
+      </c>
+      <c r="C876" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D876">
+        <v>2</v>
       </c>
     </row>
     <row r="877" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A877" t="s">
-        <v>589</v>
+        <v>612</v>
       </c>
       <c r="B877">
-        <v>400720055</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400730606</v>
+      </c>
+      <c r="C877" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D877">
+        <v>1</v>
       </c>
     </row>
     <row r="878" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A878" t="s">
-        <v>589</v>
+        <v>613</v>
       </c>
       <c r="B878">
-        <v>400720055</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400730755</v>
+      </c>
+      <c r="C878" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D878">
+        <v>6</v>
       </c>
     </row>
     <row r="879" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A879" t="s">
-        <v>590</v>
+        <v>613</v>
       </c>
       <c r="B879">
-        <v>400720324</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400730755</v>
+      </c>
+      <c r="C879" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D879">
+        <v>4</v>
       </c>
     </row>
     <row r="880" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A880" t="s">
-        <v>590</v>
+        <v>614</v>
       </c>
       <c r="B880">
-        <v>400720324</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400740021</v>
+      </c>
+      <c r="C880" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D880">
+        <v>1</v>
       </c>
     </row>
     <row r="881" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A881" t="s">
-        <v>591</v>
+        <v>615</v>
       </c>
       <c r="B881">
-        <v>400720538</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400740103</v>
+      </c>
+      <c r="C881" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D881">
+        <v>1</v>
       </c>
     </row>
     <row r="882" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A882" t="s">
-        <v>592</v>
+        <v>616</v>
       </c>
       <c r="B882">
-        <v>400720588</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400740227</v>
+      </c>
+      <c r="C882" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D882">
+        <v>5</v>
       </c>
     </row>
     <row r="883" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A883" t="s">
-        <v>592</v>
+        <v>617</v>
       </c>
       <c r="B883">
-        <v>400720588</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400740283</v>
+      </c>
+      <c r="C883" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D883">
+        <v>3</v>
       </c>
     </row>
     <row r="884" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A884" t="s">
-        <v>593</v>
+        <v>617</v>
       </c>
       <c r="B884">
-        <v>400720645</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400740283</v>
+      </c>
+      <c r="C884" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D884">
+        <v>10</v>
       </c>
     </row>
     <row r="885" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A885" t="s">
-        <v>593</v>
+        <v>618</v>
       </c>
       <c r="B885">
-        <v>400720645</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400740338</v>
+      </c>
+      <c r="C885" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D885">
+        <v>16</v>
       </c>
     </row>
     <row r="886" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A886" t="s">
-        <v>594</v>
+        <v>618</v>
       </c>
       <c r="B886">
-        <v>400720740</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400740338</v>
+      </c>
+      <c r="C886" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D886">
+        <v>22</v>
       </c>
     </row>
     <row r="887" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A887" t="s">
-        <v>595</v>
+        <v>619</v>
       </c>
       <c r="B887">
-        <v>400720751</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400740358</v>
+      </c>
+      <c r="C887" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D887">
+        <v>5</v>
       </c>
     </row>
     <row r="888" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A888" t="s">
-        <v>596</v>
+        <v>619</v>
       </c>
       <c r="B888">
-        <v>400720901</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400740358</v>
+      </c>
+      <c r="C888" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D888">
+        <v>3</v>
       </c>
     </row>
     <row r="889" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A889" t="s">
-        <v>4</v>
+        <v>620</v>
       </c>
       <c r="B889">
-        <v>400720905</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>400740581</v>
+      </c>
+      <c r="C889" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D889">
+        <v>1</v>
       </c>
     </row>
     <row r="890" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A890" t="s">
-        <v>597</v>
+        <v>621</v>
       </c>
       <c r="B890">
-        <v>400720931</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400740905</v>
+      </c>
+      <c r="C890" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D890">
+        <v>10</v>
       </c>
     </row>
     <row r="891" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A891" t="s">
-        <v>598</v>
+        <v>621</v>
       </c>
       <c r="B891">
-        <v>400721000</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400740905</v>
+      </c>
+      <c r="C891" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D891">
+        <v>3</v>
       </c>
     </row>
     <row r="892" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A892" t="s">
-        <v>598</v>
+        <v>622</v>
       </c>
       <c r="B892">
-        <v>400721000</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400750056</v>
+      </c>
+      <c r="C892" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D892">
+        <v>7</v>
       </c>
     </row>
     <row r="893" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A893" t="s">
-        <v>599</v>
+        <v>622</v>
       </c>
       <c r="B893">
-        <v>400730226</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400750056</v>
+      </c>
+      <c r="C893" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D893">
+        <v>14</v>
       </c>
     </row>
     <row r="894" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A894" t="s">
-        <v>599</v>
+        <v>623</v>
       </c>
       <c r="B894">
-        <v>400730226</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400750129</v>
+      </c>
+      <c r="C894" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D894">
+        <v>2</v>
       </c>
     </row>
     <row r="895" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A895" t="s">
-        <v>600</v>
+        <v>624</v>
       </c>
       <c r="B895">
-        <v>400730559</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400750299</v>
+      </c>
+      <c r="C895" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D895">
+        <v>16</v>
       </c>
     </row>
     <row r="896" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A896" t="s">
-        <v>601</v>
+        <v>624</v>
       </c>
       <c r="B896">
-        <v>400730755</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400750299</v>
+      </c>
+      <c r="C896" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D896">
+        <v>26</v>
       </c>
     </row>
     <row r="897" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A897" t="s">
-        <v>601</v>
+        <v>625</v>
       </c>
       <c r="B897">
-        <v>400730755</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400750515</v>
+      </c>
+      <c r="C897" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D897">
+        <v>11</v>
       </c>
     </row>
     <row r="898" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A898" t="s">
-        <v>602</v>
+        <v>625</v>
       </c>
       <c r="B898">
-        <v>400740227</v>
-[...1 lines deleted...]
-      <c r="C898">
+        <v>400750515</v>
+      </c>
+      <c r="C898" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D898">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>1116</v>
       </c>
     </row>
     <row r="899" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A899" t="s">
-        <v>603</v>
+        <v>626</v>
       </c>
       <c r="B899">
-        <v>400740283</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400750712</v>
+      </c>
+      <c r="C899" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D899">
+        <v>2</v>
       </c>
     </row>
     <row r="900" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A900" t="s">
-        <v>603</v>
+        <v>627</v>
       </c>
       <c r="B900">
-        <v>400740283</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400750725</v>
+      </c>
+      <c r="C900" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D900">
+        <v>2</v>
       </c>
     </row>
     <row r="901" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A901" t="s">
-        <v>604</v>
+        <v>628</v>
       </c>
       <c r="B901">
-        <v>400740338</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400750874</v>
+      </c>
+      <c r="C901" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D901">
+        <v>2</v>
       </c>
     </row>
     <row r="902" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A902" t="s">
-        <v>604</v>
+        <v>628</v>
       </c>
       <c r="B902">
-        <v>400740338</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400750874</v>
+      </c>
+      <c r="C902" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D902">
+        <v>4</v>
       </c>
     </row>
     <row r="903" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A903" t="s">
-        <v>605</v>
+        <v>629</v>
       </c>
       <c r="B903">
-        <v>400740358</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400750896</v>
+      </c>
+      <c r="C903" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D903">
+        <v>34</v>
       </c>
     </row>
     <row r="904" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A904" t="s">
-        <v>605</v>
+        <v>630</v>
       </c>
       <c r="B904">
-        <v>400740358</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400760233</v>
+      </c>
+      <c r="C904" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D904">
+        <v>2</v>
       </c>
     </row>
     <row r="905" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A905" t="s">
-        <v>606</v>
+        <v>631</v>
       </c>
       <c r="B905">
-        <v>400740581</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400760366</v>
+      </c>
+      <c r="C905" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D905">
+        <v>1</v>
       </c>
     </row>
     <row r="906" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A906" t="s">
-        <v>607</v>
+        <v>632</v>
       </c>
       <c r="B906">
-        <v>400740905</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400760411</v>
+      </c>
+      <c r="C906" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D906">
+        <v>5</v>
       </c>
     </row>
     <row r="907" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A907" t="s">
-        <v>607</v>
+        <v>632</v>
       </c>
       <c r="B907">
-        <v>400740905</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400760411</v>
+      </c>
+      <c r="C907" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D907">
+        <v>25</v>
       </c>
     </row>
     <row r="908" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A908" t="s">
-        <v>608</v>
+        <v>632</v>
       </c>
       <c r="B908">
-        <v>400750056</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400760411</v>
+      </c>
+      <c r="C908" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D908">
+        <v>25</v>
       </c>
     </row>
     <row r="909" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A909" t="s">
-        <v>608</v>
+        <v>633</v>
       </c>
       <c r="B909">
-        <v>400750056</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400760507</v>
+      </c>
+      <c r="C909" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D909">
+        <v>1</v>
       </c>
     </row>
     <row r="910" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A910" t="s">
-        <v>609</v>
+        <v>634</v>
       </c>
       <c r="B910">
-        <v>400750129</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400760745</v>
+      </c>
+      <c r="C910" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D910">
+        <v>2</v>
       </c>
     </row>
     <row r="911" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A911" t="s">
-        <v>610</v>
+        <v>635</v>
       </c>
       <c r="B911">
-        <v>400750299</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400760777</v>
+      </c>
+      <c r="C911" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D911">
+        <v>2</v>
       </c>
     </row>
     <row r="912" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A912" t="s">
-        <v>610</v>
+        <v>636</v>
       </c>
       <c r="B912">
-        <v>400750299</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400770136</v>
+      </c>
+      <c r="C912" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D912">
+        <v>1</v>
       </c>
     </row>
     <row r="913" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A913" t="s">
-        <v>611</v>
+        <v>637</v>
       </c>
       <c r="B913">
-        <v>400750515</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400770153</v>
+      </c>
+      <c r="C913" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D913">
+        <v>1</v>
       </c>
     </row>
     <row r="914" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A914" t="s">
-        <v>611</v>
+        <v>638</v>
       </c>
       <c r="B914">
-        <v>400750515</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400770454</v>
+      </c>
+      <c r="C914" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D914">
+        <v>2</v>
       </c>
     </row>
     <row r="915" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A915" t="s">
-        <v>612</v>
+        <v>639</v>
       </c>
       <c r="B915">
-        <v>400750712</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400770800</v>
+      </c>
+      <c r="C915" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D915">
+        <v>5</v>
       </c>
     </row>
     <row r="916" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A916" t="s">
-        <v>613</v>
+        <v>639</v>
       </c>
       <c r="B916">
-        <v>400750725</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400770800</v>
+      </c>
+      <c r="C916" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D916">
+        <v>9</v>
       </c>
     </row>
     <row r="917" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A917" t="s">
-        <v>614</v>
+        <v>640</v>
       </c>
       <c r="B917">
-        <v>400750874</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400770809</v>
+      </c>
+      <c r="C917" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D917">
+        <v>2</v>
       </c>
     </row>
     <row r="918" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A918" t="s">
-        <v>614</v>
+        <v>641</v>
       </c>
       <c r="B918">
-        <v>400750874</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400770829</v>
+      </c>
+      <c r="C918" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D918">
+        <v>2</v>
       </c>
     </row>
     <row r="919" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A919" t="s">
-        <v>615</v>
+        <v>642</v>
       </c>
       <c r="B919">
-        <v>400750893</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400770846</v>
+      </c>
+      <c r="C919" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D919">
+        <v>1</v>
       </c>
     </row>
     <row r="920" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A920" t="s">
-        <v>616</v>
+        <v>643</v>
       </c>
       <c r="B920">
-        <v>400750896</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400780318</v>
+      </c>
+      <c r="C920" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D920">
+        <v>2</v>
       </c>
     </row>
     <row r="921" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A921" t="s">
-        <v>616</v>
+        <v>644</v>
       </c>
       <c r="B921">
-        <v>400750896</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400780420</v>
+      </c>
+      <c r="C921" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D921">
+        <v>2</v>
       </c>
     </row>
     <row r="922" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A922" t="s">
-        <v>617</v>
+        <v>645</v>
       </c>
       <c r="B922">
-        <v>400760233</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400780480</v>
+      </c>
+      <c r="C922" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D922">
+        <v>1</v>
       </c>
     </row>
     <row r="923" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A923" t="s">
-        <v>618</v>
+        <v>646</v>
       </c>
       <c r="B923">
-        <v>400760411</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400780629</v>
+      </c>
+      <c r="C923" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D923">
+        <v>1</v>
       </c>
     </row>
     <row r="924" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A924" t="s">
-        <v>618</v>
+        <v>647</v>
       </c>
       <c r="B924">
-        <v>400760411</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400780834</v>
+      </c>
+      <c r="C924" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D924">
+        <v>2</v>
       </c>
     </row>
     <row r="925" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A925" t="s">
-        <v>619</v>
+        <v>648</v>
       </c>
       <c r="B925">
-        <v>400760745</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400790205</v>
+      </c>
+      <c r="C925" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D925">
+        <v>2</v>
       </c>
     </row>
     <row r="926" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A926" t="s">
-        <v>620</v>
+        <v>649</v>
       </c>
       <c r="B926">
-        <v>400760777</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400790312</v>
+      </c>
+      <c r="C926" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D926">
+        <v>1</v>
       </c>
     </row>
     <row r="927" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A927" t="s">
-        <v>621</v>
+        <v>650</v>
       </c>
       <c r="B927">
-        <v>400770454</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400790461</v>
+      </c>
+      <c r="C927" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D927">
+        <v>2</v>
       </c>
     </row>
     <row r="928" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A928" t="s">
-        <v>622</v>
+        <v>651</v>
       </c>
       <c r="B928">
-        <v>400770800</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400800362</v>
+      </c>
+      <c r="C928" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D928">
+        <v>2</v>
       </c>
     </row>
     <row r="929" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A929" t="s">
-        <v>622</v>
+        <v>652</v>
       </c>
       <c r="B929">
-        <v>400770800</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400800742</v>
+      </c>
+      <c r="C929" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D929">
+        <v>2</v>
       </c>
     </row>
     <row r="930" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A930" t="s">
-        <v>623</v>
+        <v>653</v>
       </c>
       <c r="B930">
-        <v>400770809</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400800869</v>
+      </c>
+      <c r="C930" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D930">
+        <v>2</v>
       </c>
     </row>
     <row r="931" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A931" t="s">
-        <v>624</v>
+        <v>654</v>
       </c>
       <c r="B931">
-        <v>400770829</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400810158</v>
+      </c>
+      <c r="C931" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D931">
+        <v>2</v>
       </c>
     </row>
     <row r="932" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A932" t="s">
-        <v>625</v>
+        <v>655</v>
       </c>
       <c r="B932">
-        <v>400780318</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400810166</v>
+      </c>
+      <c r="C932" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D932">
+        <v>1</v>
       </c>
     </row>
     <row r="933" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A933" t="s">
-        <v>626</v>
+        <v>656</v>
       </c>
       <c r="B933">
-        <v>400780420</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400810878</v>
+      </c>
+      <c r="C933" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D933">
+        <v>12</v>
       </c>
     </row>
     <row r="934" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A934" t="s">
-        <v>627</v>
+        <v>656</v>
       </c>
       <c r="B934">
-        <v>400780480</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400810878</v>
+      </c>
+      <c r="C934" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D934">
+        <v>6</v>
       </c>
     </row>
     <row r="935" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A935" t="s">
-        <v>628</v>
+        <v>657</v>
       </c>
       <c r="B935">
-        <v>400780834</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400820100</v>
+      </c>
+      <c r="C935" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D935">
+        <v>2</v>
       </c>
     </row>
     <row r="936" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A936" t="s">
-        <v>629</v>
+        <v>658</v>
       </c>
       <c r="B936">
-        <v>400790205</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400820696</v>
+      </c>
+      <c r="C936" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D936">
+        <v>7</v>
       </c>
     </row>
     <row r="937" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A937" t="s">
-        <v>630</v>
+        <v>658</v>
       </c>
       <c r="B937">
-        <v>400790211</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400820696</v>
+      </c>
+      <c r="C937" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D937">
+        <v>7</v>
       </c>
     </row>
     <row r="938" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A938" t="s">
-        <v>631</v>
+        <v>659</v>
       </c>
       <c r="B938">
-        <v>400790461</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400820764</v>
+      </c>
+      <c r="C938" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D938">
+        <v>2</v>
       </c>
     </row>
     <row r="939" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A939" t="s">
-        <v>632</v>
+        <v>660</v>
       </c>
       <c r="B939">
-        <v>400790567</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400830242</v>
+      </c>
+      <c r="C939" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D939">
+        <v>2</v>
       </c>
     </row>
     <row r="940" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A940" t="s">
-        <v>633</v>
+        <v>660</v>
       </c>
       <c r="B940">
-        <v>400800078</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400830242</v>
+      </c>
+      <c r="C940" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D940">
+        <v>2</v>
       </c>
     </row>
     <row r="941" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A941" t="s">
-        <v>634</v>
+        <v>661</v>
       </c>
       <c r="B941">
-        <v>400800362</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400830364</v>
+      </c>
+      <c r="C941" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D941">
+        <v>1</v>
       </c>
     </row>
     <row r="942" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A942" t="s">
-        <v>635</v>
+        <v>662</v>
       </c>
       <c r="B942">
-        <v>400800742</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400830420</v>
+      </c>
+      <c r="C942" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D942">
+        <v>2</v>
       </c>
     </row>
     <row r="943" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A943" t="s">
-        <v>636</v>
+        <v>663</v>
       </c>
       <c r="B943">
-        <v>400800869</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400830721</v>
+      </c>
+      <c r="C943" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D943">
+        <v>2</v>
       </c>
     </row>
     <row r="944" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A944" t="s">
-        <v>637</v>
+        <v>664</v>
       </c>
       <c r="B944">
-        <v>400810158</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400840214</v>
+      </c>
+      <c r="C944" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D944">
+        <v>10</v>
       </c>
     </row>
     <row r="945" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A945" t="s">
-        <v>638</v>
+        <v>664</v>
       </c>
       <c r="B945">
-        <v>400810166</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400840214</v>
+      </c>
+      <c r="C945" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D945">
+        <v>4</v>
       </c>
     </row>
     <row r="946" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A946" t="s">
-        <v>638</v>
+        <v>665</v>
       </c>
       <c r="B946">
-        <v>400810166</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400840322</v>
+      </c>
+      <c r="C946" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D946">
+        <v>7</v>
       </c>
     </row>
     <row r="947" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A947" t="s">
-        <v>639</v>
+        <v>665</v>
       </c>
       <c r="B947">
-        <v>400810668</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400840322</v>
+      </c>
+      <c r="C947" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D947">
+        <v>1</v>
       </c>
     </row>
     <row r="948" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A948" t="s">
-        <v>640</v>
+        <v>666</v>
       </c>
       <c r="B948">
-        <v>400810878</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400840988</v>
+      </c>
+      <c r="C948" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D948">
+        <v>1</v>
       </c>
     </row>
     <row r="949" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A949" t="s">
-        <v>640</v>
+        <v>667</v>
       </c>
       <c r="B949">
-        <v>400810878</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400850340</v>
+      </c>
+      <c r="C949" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D949">
+        <v>21</v>
       </c>
     </row>
     <row r="950" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A950" t="s">
-        <v>641</v>
+        <v>667</v>
       </c>
       <c r="B950">
-        <v>400820087</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400850340</v>
+      </c>
+      <c r="C950" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D950">
+        <v>8</v>
       </c>
     </row>
     <row r="951" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A951" t="s">
-        <v>642</v>
+        <v>668</v>
       </c>
       <c r="B951">
-        <v>400820100</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400850360</v>
+      </c>
+      <c r="C951" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D951">
+        <v>1</v>
       </c>
     </row>
     <row r="952" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A952" t="s">
-        <v>643</v>
+        <v>668</v>
       </c>
       <c r="B952">
-        <v>400820285</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400850360</v>
+      </c>
+      <c r="C952" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D952">
+        <v>1</v>
       </c>
     </row>
     <row r="953" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A953" t="s">
-        <v>644</v>
+        <v>669</v>
       </c>
       <c r="B953">
-        <v>400820696</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400850563</v>
+      </c>
+      <c r="C953" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D953">
+        <v>5</v>
       </c>
     </row>
     <row r="954" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A954" t="s">
-        <v>644</v>
+        <v>669</v>
       </c>
       <c r="B954">
-        <v>400820696</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400850563</v>
+      </c>
+      <c r="C954" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D954">
+        <v>5</v>
       </c>
     </row>
     <row r="955" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A955" t="s">
-        <v>645</v>
+        <v>670</v>
       </c>
       <c r="B955">
-        <v>400820764</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400850645</v>
+      </c>
+      <c r="C955" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D955">
+        <v>2</v>
       </c>
     </row>
     <row r="956" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A956" t="s">
-        <v>646</v>
+        <v>671</v>
       </c>
       <c r="B956">
-        <v>400830242</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400860601</v>
+      </c>
+      <c r="C956" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D956">
+        <v>3</v>
       </c>
     </row>
     <row r="957" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A957" t="s">
-        <v>646</v>
+        <v>671</v>
       </c>
       <c r="B957">
-        <v>400830242</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400860601</v>
+      </c>
+      <c r="C957" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D957">
+        <v>2</v>
       </c>
     </row>
     <row r="958" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A958" t="s">
-        <v>647</v>
+        <v>672</v>
       </c>
       <c r="B958">
-        <v>400830396</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400860991</v>
+      </c>
+      <c r="C958" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D958">
+        <v>2</v>
       </c>
     </row>
     <row r="959" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A959" t="s">
-        <v>648</v>
+        <v>673</v>
       </c>
       <c r="B959">
-        <v>400830420</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400870099</v>
+      </c>
+      <c r="C959" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D959">
+        <v>2</v>
       </c>
     </row>
     <row r="960" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A960" t="s">
-        <v>649</v>
+        <v>674</v>
       </c>
       <c r="B960">
-        <v>400830721</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400870151</v>
+      </c>
+      <c r="C960" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D960">
+        <v>2</v>
       </c>
     </row>
     <row r="961" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A961" t="s">
-        <v>650</v>
+        <v>674</v>
       </c>
       <c r="B961">
-        <v>400830938</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400870151</v>
+      </c>
+      <c r="C961" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D961">
+        <v>4</v>
       </c>
     </row>
     <row r="962" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A962" t="s">
-        <v>651</v>
+        <v>675</v>
       </c>
       <c r="B962">
-        <v>400840188</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400870253</v>
+      </c>
+      <c r="C962" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D962">
+        <v>2</v>
       </c>
     </row>
     <row r="963" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A963" t="s">
-        <v>652</v>
+        <v>676</v>
       </c>
       <c r="B963">
-        <v>400840214</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400880103</v>
+      </c>
+      <c r="C963" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D963">
+        <v>3</v>
       </c>
     </row>
     <row r="964" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A964" t="s">
-        <v>652</v>
+        <v>677</v>
       </c>
       <c r="B964">
-        <v>400840214</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400880634</v>
+      </c>
+      <c r="C964" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D964">
+        <v>2</v>
       </c>
     </row>
     <row r="965" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A965" t="s">
-        <v>653</v>
+        <v>677</v>
       </c>
       <c r="B965">
-        <v>400840322</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400880634</v>
+      </c>
+      <c r="C965" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D965">
+        <v>1</v>
       </c>
     </row>
     <row r="966" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A966" t="s">
-        <v>653</v>
+        <v>678</v>
       </c>
       <c r="B966">
-        <v>400840322</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400880992</v>
+      </c>
+      <c r="C966" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D966">
+        <v>2</v>
       </c>
     </row>
     <row r="967" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A967" t="s">
-        <v>654</v>
+        <v>679</v>
       </c>
       <c r="B967">
-        <v>400840451</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400890010</v>
+      </c>
+      <c r="C967" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D967">
+        <v>2</v>
       </c>
     </row>
     <row r="968" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A968" t="s">
-        <v>655</v>
+        <v>680</v>
       </c>
       <c r="B968">
-        <v>400840988</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>400890081</v>
+      </c>
+      <c r="C968" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D968">
+        <v>3</v>
       </c>
     </row>
     <row r="969" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A969" t="s">
-        <v>656</v>
+        <v>680</v>
       </c>
       <c r="B969">
-        <v>400850340</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400890081</v>
+      </c>
+      <c r="C969" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D969">
+        <v>3</v>
       </c>
     </row>
     <row r="970" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A970" t="s">
-        <v>656</v>
+        <v>681</v>
       </c>
       <c r="B970">
-        <v>400850340</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400890291</v>
+      </c>
+      <c r="C970" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D970">
+        <v>5</v>
       </c>
     </row>
     <row r="971" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A971" t="s">
-        <v>657</v>
+        <v>681</v>
       </c>
       <c r="B971">
-        <v>400850360</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>400890291</v>
+      </c>
+      <c r="C971" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D971">
+        <v>1</v>
       </c>
     </row>
     <row r="972" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A972" t="s">
-        <v>658</v>
+        <v>682</v>
       </c>
       <c r="B972">
-        <v>400850563</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400890433</v>
+      </c>
+      <c r="C972" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D972">
+        <v>13</v>
       </c>
     </row>
     <row r="973" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A973" t="s">
-        <v>658</v>
+        <v>682</v>
       </c>
       <c r="B973">
-        <v>400850563</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400890433</v>
+      </c>
+      <c r="C973" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D973">
+        <v>1</v>
       </c>
     </row>
     <row r="974" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A974" t="s">
-        <v>659</v>
+        <v>683</v>
       </c>
       <c r="B974">
-        <v>400850645</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400890577</v>
+      </c>
+      <c r="C974" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D974">
+        <v>1</v>
       </c>
     </row>
     <row r="975" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A975" t="s">
-        <v>660</v>
+        <v>684</v>
       </c>
       <c r="B975">
-        <v>400860601</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400890869</v>
+      </c>
+      <c r="C975" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D975">
+        <v>2</v>
       </c>
     </row>
     <row r="976" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A976" t="s">
-        <v>660</v>
+        <v>685</v>
       </c>
       <c r="B976">
-        <v>400860601</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400900162</v>
+      </c>
+      <c r="C976" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D976">
+        <v>2</v>
       </c>
     </row>
     <row r="977" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A977" t="s">
-        <v>661</v>
+        <v>686</v>
       </c>
       <c r="B977">
-        <v>400860991</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400900207</v>
+      </c>
+      <c r="C977" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D977">
+        <v>4</v>
       </c>
     </row>
     <row r="978" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A978" t="s">
-        <v>662</v>
+        <v>686</v>
       </c>
       <c r="B978">
-        <v>400870099</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400900207</v>
+      </c>
+      <c r="C978" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D978">
+        <v>2</v>
       </c>
     </row>
     <row r="979" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A979" t="s">
-        <v>663</v>
+        <v>687</v>
       </c>
       <c r="B979">
-        <v>400870151</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400900378</v>
+      </c>
+      <c r="C979" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D979">
+        <v>7</v>
       </c>
     </row>
     <row r="980" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A980" t="s">
-        <v>663</v>
+        <v>687</v>
       </c>
       <c r="B980">
-        <v>400870151</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400900378</v>
+      </c>
+      <c r="C980" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D980">
+        <v>7</v>
       </c>
     </row>
     <row r="981" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A981" t="s">
-        <v>664</v>
+        <v>688</v>
       </c>
       <c r="B981">
-        <v>400870253</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400900803</v>
+      </c>
+      <c r="C981" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D981">
+        <v>2</v>
       </c>
     </row>
     <row r="982" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A982" t="s">
-        <v>665</v>
+        <v>689</v>
       </c>
       <c r="B982">
-        <v>400870594</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400900923</v>
+      </c>
+      <c r="C982" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D982">
+        <v>11</v>
       </c>
     </row>
     <row r="983" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A983" t="s">
-        <v>665</v>
+        <v>689</v>
       </c>
       <c r="B983">
-        <v>400870594</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400900923</v>
+      </c>
+      <c r="C983" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D983">
+        <v>7</v>
       </c>
     </row>
     <row r="984" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A984" t="s">
-        <v>666</v>
+        <v>690</v>
       </c>
       <c r="B984">
-        <v>400880103</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400900925</v>
+      </c>
+      <c r="C984" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D984">
+        <v>86</v>
       </c>
     </row>
     <row r="985" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A985" t="s">
-        <v>667</v>
+        <v>691</v>
       </c>
       <c r="B985">
-        <v>400880634</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400910044</v>
+      </c>
+      <c r="C985" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D985">
+        <v>2</v>
       </c>
     </row>
     <row r="986" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A986" t="s">
-        <v>667</v>
+        <v>692</v>
       </c>
       <c r="B986">
-        <v>400880634</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400910169</v>
+      </c>
+      <c r="C986" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D986">
+        <v>1</v>
       </c>
     </row>
     <row r="987" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A987" t="s">
-        <v>668</v>
+        <v>693</v>
       </c>
       <c r="B987">
-        <v>400880992</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400910839</v>
+      </c>
+      <c r="C987" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D987">
+        <v>1</v>
       </c>
     </row>
     <row r="988" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A988" t="s">
-        <v>669</v>
+        <v>694</v>
       </c>
       <c r="B988">
-        <v>400890010</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400910869</v>
+      </c>
+      <c r="C988" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D988">
+        <v>1</v>
       </c>
     </row>
     <row r="989" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A989" t="s">
-        <v>670</v>
+        <v>695</v>
       </c>
       <c r="B989">
-        <v>400890081</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400920677</v>
+      </c>
+      <c r="C989" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D989">
+        <v>9</v>
       </c>
     </row>
     <row r="990" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A990" t="s">
-        <v>670</v>
+        <v>695</v>
       </c>
       <c r="B990">
-        <v>400890081</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400920677</v>
+      </c>
+      <c r="C990" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D990">
+        <v>5</v>
       </c>
     </row>
     <row r="991" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A991" t="s">
-        <v>671</v>
+        <v>696</v>
       </c>
       <c r="B991">
-        <v>400890291</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400920723</v>
+      </c>
+      <c r="C991" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D991">
+        <v>1</v>
       </c>
     </row>
     <row r="992" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A992" t="s">
-        <v>671</v>
+        <v>697</v>
       </c>
       <c r="B992">
-        <v>400890291</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400930782</v>
+      </c>
+      <c r="C992" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D992">
+        <v>38</v>
       </c>
     </row>
     <row r="993" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A993" t="s">
-        <v>672</v>
+        <v>697</v>
       </c>
       <c r="B993">
-        <v>400890433</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400930782</v>
+      </c>
+      <c r="C993" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D993">
+        <v>8</v>
       </c>
     </row>
     <row r="994" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A994" t="s">
-        <v>672</v>
+        <v>698</v>
       </c>
       <c r="B994">
-        <v>400890433</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400940348</v>
+      </c>
+      <c r="C994" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D994">
+        <v>10</v>
       </c>
     </row>
     <row r="995" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A995" t="s">
-        <v>673</v>
+        <v>698</v>
       </c>
       <c r="B995">
-        <v>400890869</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400940348</v>
+      </c>
+      <c r="C995" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D995">
+        <v>1</v>
       </c>
     </row>
     <row r="996" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A996" t="s">
-        <v>674</v>
+        <v>699</v>
       </c>
       <c r="B996">
-        <v>400900162</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400940474</v>
+      </c>
+      <c r="C996" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D996">
+        <v>1</v>
       </c>
     </row>
     <row r="997" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A997" t="s">
-        <v>675</v>
+        <v>699</v>
       </c>
       <c r="B997">
-        <v>400900207</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400940474</v>
+      </c>
+      <c r="C997" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D997">
+        <v>6</v>
       </c>
     </row>
     <row r="998" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A998" t="s">
-        <v>675</v>
+        <v>700</v>
       </c>
       <c r="B998">
-        <v>400900207</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400940486</v>
+      </c>
+      <c r="C998" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D998">
+        <v>1</v>
       </c>
     </row>
     <row r="999" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A999" t="s">
-        <v>676</v>
+        <v>701</v>
       </c>
       <c r="B999">
-        <v>400900378</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400940552</v>
+      </c>
+      <c r="C999" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D999">
+        <v>2</v>
       </c>
     </row>
     <row r="1000" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1000" t="s">
-        <v>676</v>
+        <v>702</v>
       </c>
       <c r="B1000">
-        <v>400900378</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400940598</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1000">
+        <v>2</v>
       </c>
     </row>
     <row r="1001" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1001" t="s">
-        <v>677</v>
+        <v>703</v>
       </c>
       <c r="B1001">
-        <v>400900803</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400940691</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1001">
+        <v>1</v>
       </c>
     </row>
     <row r="1002" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1002" t="s">
-        <v>678</v>
+        <v>704</v>
       </c>
       <c r="B1002">
-        <v>400900923</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400940709</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1002">
+        <v>1</v>
       </c>
     </row>
     <row r="1003" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1003" t="s">
-        <v>678</v>
+        <v>705</v>
       </c>
       <c r="B1003">
-        <v>400900923</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400940809</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1003">
+        <v>1</v>
       </c>
     </row>
     <row r="1004" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1004" t="s">
-        <v>679</v>
+        <v>706</v>
       </c>
       <c r="B1004">
-        <v>400900925</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400940819</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1004">
+        <v>2</v>
       </c>
     </row>
     <row r="1005" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1005" t="s">
-        <v>679</v>
+        <v>707</v>
       </c>
       <c r="B1005">
-        <v>400900925</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400940988</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1005">
+        <v>2</v>
       </c>
     </row>
     <row r="1006" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1006" t="s">
-        <v>680</v>
+        <v>708</v>
       </c>
       <c r="B1006">
-        <v>400910044</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400950208</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1006">
+        <v>2</v>
       </c>
     </row>
     <row r="1007" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1007" t="s">
-        <v>681</v>
+        <v>709</v>
       </c>
       <c r="B1007">
-        <v>400920167</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400950439</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1007">
+        <v>1</v>
       </c>
     </row>
     <row r="1008" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1008" t="s">
-        <v>682</v>
+        <v>710</v>
       </c>
       <c r="B1008">
-        <v>400920677</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400950522</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1008">
+        <v>1</v>
       </c>
     </row>
     <row r="1009" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1009" t="s">
-        <v>682</v>
+        <v>711</v>
       </c>
       <c r="B1009">
-        <v>400920677</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400950563</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1009">
+        <v>2</v>
       </c>
     </row>
     <row r="1010" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1010" t="s">
-        <v>683</v>
+        <v>712</v>
       </c>
       <c r="B1010">
-        <v>400930508</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400950663</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1010">
+        <v>4</v>
       </c>
     </row>
     <row r="1011" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1011" t="s">
-        <v>684</v>
+        <v>712</v>
       </c>
       <c r="B1011">
-        <v>400930642</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400950663</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1011">
+        <v>1</v>
       </c>
     </row>
     <row r="1012" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1012" t="s">
-        <v>685</v>
+        <v>713</v>
       </c>
       <c r="B1012">
-        <v>400930782</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400950977</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1012">
+        <v>1</v>
       </c>
     </row>
     <row r="1013" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1013" t="s">
-        <v>685</v>
+        <v>713</v>
       </c>
       <c r="B1013">
-        <v>400930782</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400950977</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1013">
+        <v>1</v>
       </c>
     </row>
     <row r="1014" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1014" t="s">
-        <v>686</v>
+        <v>714</v>
       </c>
       <c r="B1014">
-        <v>400940348</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400960478</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1014">
+        <v>1</v>
       </c>
     </row>
     <row r="1015" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1015" t="s">
-        <v>686</v>
+        <v>715</v>
       </c>
       <c r="B1015">
-        <v>400940348</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400960552</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1015">
+        <v>2</v>
       </c>
     </row>
     <row r="1016" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1016" t="s">
-        <v>687</v>
+        <v>716</v>
       </c>
       <c r="B1016">
-        <v>400940474</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400960586</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1016">
+        <v>2</v>
       </c>
     </row>
     <row r="1017" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1017" t="s">
-        <v>687</v>
+        <v>717</v>
       </c>
       <c r="B1017">
-        <v>400940474</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400960647</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1017">
+        <v>1</v>
       </c>
     </row>
     <row r="1018" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1018" t="s">
-        <v>688</v>
+        <v>718</v>
       </c>
       <c r="B1018">
-        <v>400940552</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400960852</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1018">
+        <v>2</v>
       </c>
     </row>
     <row r="1019" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1019" t="s">
-        <v>689</v>
+        <v>719</v>
       </c>
       <c r="B1019">
-        <v>400940598</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400970103</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1019">
+        <v>2</v>
       </c>
     </row>
     <row r="1020" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1020" t="s">
-        <v>690</v>
+        <v>720</v>
       </c>
       <c r="B1020">
-        <v>400940664</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400970530</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1020">
+        <v>1</v>
       </c>
     </row>
     <row r="1021" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1021" t="s">
-        <v>691</v>
+        <v>721</v>
       </c>
       <c r="B1021">
-        <v>400940809</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400970607</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1021">
+        <v>2</v>
       </c>
     </row>
     <row r="1022" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1022" t="s">
-        <v>692</v>
+        <v>722</v>
       </c>
       <c r="B1022">
-        <v>400940819</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400970682</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1022">
+        <v>1</v>
       </c>
     </row>
     <row r="1023" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1023" t="s">
-        <v>693</v>
+        <v>723</v>
       </c>
       <c r="B1023">
-        <v>400940988</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400970759</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1023">
+        <v>2</v>
       </c>
     </row>
     <row r="1024" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1024" t="s">
-        <v>694</v>
+        <v>724</v>
       </c>
       <c r="B1024">
-        <v>400950208</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400980089</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1024">
+        <v>2</v>
       </c>
     </row>
     <row r="1025" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1025" t="s">
-        <v>695</v>
+        <v>725</v>
       </c>
       <c r="B1025">
-        <v>400950563</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400980232</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1025">
+        <v>1</v>
       </c>
     </row>
     <row r="1026" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1026" t="s">
-        <v>696</v>
+        <v>726</v>
       </c>
       <c r="B1026">
-        <v>400950663</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400980304</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1026">
+        <v>8</v>
       </c>
     </row>
     <row r="1027" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1027" t="s">
-        <v>697</v>
+        <v>726</v>
       </c>
       <c r="B1027">
-        <v>400950728</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400980304</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1027">
+        <v>6</v>
       </c>
     </row>
     <row r="1028" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1028" t="s">
-        <v>698</v>
+        <v>727</v>
       </c>
       <c r="B1028">
-        <v>400950977</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400980535</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1028">
+        <v>10</v>
       </c>
     </row>
     <row r="1029" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1029" t="s">
-        <v>699</v>
+        <v>727</v>
       </c>
       <c r="B1029">
-        <v>400960552</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400980535</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1029">
+        <v>4</v>
       </c>
     </row>
     <row r="1030" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1030" t="s">
-        <v>700</v>
+        <v>728</v>
       </c>
       <c r="B1030">
-        <v>400960586</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400980549</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1030">
+        <v>1</v>
       </c>
     </row>
     <row r="1031" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1031" t="s">
-        <v>701</v>
+        <v>729</v>
       </c>
       <c r="B1031">
-        <v>400960852</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400980600</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1031">
+        <v>2</v>
       </c>
     </row>
     <row r="1032" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1032" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="B1032">
-        <v>400970024</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400990029</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1032">
+        <v>2</v>
       </c>
     </row>
     <row r="1033" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1033" t="s">
-        <v>703</v>
+        <v>731</v>
       </c>
       <c r="B1033">
-        <v>400970103</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400990055</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1033">
+        <v>2</v>
       </c>
     </row>
     <row r="1034" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1034" t="s">
-        <v>704</v>
+        <v>732</v>
       </c>
       <c r="B1034">
-        <v>400970607</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400990301</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1034">
+        <v>1</v>
       </c>
     </row>
     <row r="1035" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1035" t="s">
-        <v>705</v>
+        <v>733</v>
       </c>
       <c r="B1035">
-        <v>400970759</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400990331</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1035">
+        <v>1</v>
       </c>
     </row>
     <row r="1036" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1036" t="s">
-        <v>706</v>
+        <v>734</v>
       </c>
       <c r="B1036">
-        <v>400980089</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400990615</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1036">
+        <v>16</v>
       </c>
     </row>
     <row r="1037" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1037" t="s">
-        <v>707</v>
+        <v>734</v>
       </c>
       <c r="B1037">
-        <v>400980304</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400990615</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1037">
+        <v>26</v>
       </c>
     </row>
     <row r="1038" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1038" t="s">
-        <v>707</v>
+        <v>735</v>
       </c>
       <c r="B1038">
-        <v>400980304</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400990740</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1038">
+        <v>2</v>
       </c>
     </row>
     <row r="1039" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1039" t="s">
-        <v>708</v>
+        <v>735</v>
       </c>
       <c r="B1039">
-        <v>400980535</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>400990740</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1039">
+        <v>1</v>
       </c>
     </row>
     <row r="1040" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1040" t="s">
-        <v>708</v>
+        <v>736</v>
       </c>
       <c r="B1040">
-        <v>400980535</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>400990869</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1040">
+        <v>1</v>
       </c>
     </row>
     <row r="1041" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1041" t="s">
-        <v>709</v>
+        <v>737</v>
       </c>
       <c r="B1041">
-        <v>400980600</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401000053</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1041">
+        <v>2</v>
       </c>
     </row>
     <row r="1042" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1042" t="s">
-        <v>710</v>
+        <v>738</v>
       </c>
       <c r="B1042">
-        <v>400990029</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401000414</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1042">
+        <v>1</v>
       </c>
     </row>
     <row r="1043" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1043" t="s">
-        <v>711</v>
+        <v>739</v>
       </c>
       <c r="B1043">
-        <v>400990055</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401000441</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1043">
+        <v>2</v>
       </c>
     </row>
     <row r="1044" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1044" t="s">
-        <v>712</v>
+        <v>740</v>
       </c>
       <c r="B1044">
-        <v>400990301</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401000900</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1044">
+        <v>1</v>
       </c>
     </row>
     <row r="1045" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1045" t="s">
-        <v>713</v>
+        <v>741</v>
       </c>
       <c r="B1045">
-        <v>400990615</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401001007</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1045">
+        <v>1</v>
       </c>
     </row>
     <row r="1046" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1046" t="s">
-        <v>713</v>
+        <v>742</v>
       </c>
       <c r="B1046">
-        <v>400990615</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401001034</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1046">
+        <v>2</v>
       </c>
     </row>
     <row r="1047" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1047" t="s">
-        <v>714</v>
+        <v>742</v>
       </c>
       <c r="B1047">
-        <v>400990740</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401001034</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1047">
+        <v>2</v>
       </c>
     </row>
     <row r="1048" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1048" t="s">
-        <v>715</v>
+        <v>743</v>
       </c>
       <c r="B1048">
-        <v>401000053</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401001076</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1048">
+        <v>1</v>
       </c>
     </row>
     <row r="1049" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1049" t="s">
-        <v>716</v>
+        <v>744</v>
       </c>
       <c r="B1049">
-        <v>401000441</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401001222</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1049">
+        <v>1</v>
       </c>
     </row>
     <row r="1050" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1050" t="s">
-        <v>717</v>
+        <v>745</v>
       </c>
       <c r="B1050">
-        <v>401001030</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401001238</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1050">
+        <v>2</v>
       </c>
     </row>
     <row r="1051" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1051" t="s">
-        <v>718</v>
+        <v>746</v>
       </c>
       <c r="B1051">
-        <v>401001034</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401001341</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1051">
+        <v>4</v>
       </c>
     </row>
     <row r="1052" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1052" t="s">
-        <v>718</v>
+        <v>746</v>
       </c>
       <c r="B1052">
-        <v>401001034</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401001341</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1052">
+        <v>2</v>
       </c>
     </row>
     <row r="1053" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1053" t="s">
-        <v>719</v>
+        <v>747</v>
       </c>
       <c r="B1053">
-        <v>401001076</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401001364</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D1053">
+        <v>2</v>
       </c>
     </row>
     <row r="1054" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1054" t="s">
-        <v>720</v>
+        <v>748</v>
       </c>
       <c r="B1054">
-        <v>401001238</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401010065</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1054">
+        <v>2</v>
       </c>
     </row>
     <row r="1055" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1055" t="s">
-        <v>721</v>
+        <v>749</v>
       </c>
       <c r="B1055">
-        <v>401001341</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401010405</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1055">
+        <v>6</v>
       </c>
     </row>
     <row r="1056" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1056" t="s">
-        <v>721</v>
+        <v>750</v>
       </c>
       <c r="B1056">
-        <v>401001341</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401010800</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1056">
+        <v>1</v>
       </c>
     </row>
     <row r="1057" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1057" t="s">
-        <v>722</v>
+        <v>751</v>
       </c>
       <c r="B1057">
-        <v>401001364</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401011027</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1057">
+        <v>2</v>
       </c>
     </row>
     <row r="1058" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1058" t="s">
-        <v>723</v>
+        <v>752</v>
       </c>
       <c r="B1058">
-        <v>401010065</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401011158</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1058">
+        <v>2</v>
       </c>
     </row>
     <row r="1059" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1059" t="s">
-        <v>724</v>
+        <v>753</v>
       </c>
       <c r="B1059">
-        <v>401010405</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401020432</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1059">
+        <v>1</v>
       </c>
     </row>
     <row r="1060" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1060" t="s">
-        <v>725</v>
+        <v>754</v>
       </c>
       <c r="B1060">
-        <v>401010800</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401020571</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1060">
+        <v>2</v>
       </c>
     </row>
     <row r="1061" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1061" t="s">
-        <v>726</v>
+        <v>755</v>
       </c>
       <c r="B1061">
-        <v>401011027</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401020625</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1061">
+        <v>1</v>
       </c>
     </row>
     <row r="1062" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1062" t="s">
-        <v>727</v>
+        <v>756</v>
       </c>
       <c r="B1062">
-        <v>401011158</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401021084</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1062">
+        <v>4</v>
       </c>
     </row>
     <row r="1063" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1063" t="s">
-        <v>728</v>
+        <v>756</v>
       </c>
       <c r="B1063">
-        <v>401020571</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401021084</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1063">
+        <v>6</v>
       </c>
     </row>
     <row r="1064" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1064" t="s">
-        <v>729</v>
+        <v>757</v>
       </c>
       <c r="B1064">
-        <v>401020640</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401021362</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1064">
+        <v>1</v>
       </c>
     </row>
     <row r="1065" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1065" t="s">
-        <v>730</v>
+        <v>758</v>
       </c>
       <c r="B1065">
-        <v>401021084</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401030392</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1065">
+        <v>5</v>
       </c>
     </row>
     <row r="1066" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1066" t="s">
-        <v>730</v>
+        <v>758</v>
       </c>
       <c r="B1066">
-        <v>401021084</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401030392</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1066">
+        <v>9</v>
       </c>
     </row>
     <row r="1067" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1067" t="s">
-        <v>731</v>
+        <v>759</v>
       </c>
       <c r="B1067">
-        <v>401030335</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401030600</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1067">
+        <v>7</v>
       </c>
     </row>
     <row r="1068" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1068" t="s">
-        <v>732</v>
+        <v>759</v>
       </c>
       <c r="B1068">
-        <v>401030392</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401030600</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1068">
+        <v>1</v>
       </c>
     </row>
     <row r="1069" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1069" t="s">
-        <v>732</v>
+        <v>760</v>
       </c>
       <c r="B1069">
-        <v>401030392</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401031066</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1069">
+        <v>1</v>
       </c>
     </row>
     <row r="1070" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1070" t="s">
-        <v>733</v>
+        <v>760</v>
       </c>
       <c r="B1070">
-        <v>401030600</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401031066</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1070">
+        <v>2</v>
       </c>
     </row>
     <row r="1071" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1071" t="s">
-        <v>733</v>
+        <v>761</v>
       </c>
       <c r="B1071">
-        <v>401030600</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401031167</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1071">
+        <v>17</v>
       </c>
     </row>
     <row r="1072" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1072" t="s">
-        <v>734</v>
+        <v>762</v>
       </c>
       <c r="B1072">
-        <v>401030762</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401031296</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1072">
+        <v>2</v>
       </c>
     </row>
     <row r="1073" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1073" t="s">
-        <v>735</v>
+        <v>763</v>
       </c>
       <c r="B1073">
-        <v>401031066</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401040446</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1073">
+        <v>4</v>
       </c>
     </row>
     <row r="1074" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1074" t="s">
-        <v>735</v>
+        <v>764</v>
       </c>
       <c r="B1074">
-        <v>401031066</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401040498</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1074">
+        <v>1</v>
       </c>
     </row>
     <row r="1075" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1075" t="s">
-        <v>736</v>
+        <v>765</v>
       </c>
       <c r="B1075">
-        <v>401031167</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401040608</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1075">
+        <v>2</v>
       </c>
     </row>
     <row r="1076" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1076" t="s">
-        <v>737</v>
+        <v>766</v>
       </c>
       <c r="B1076">
-        <v>401031296</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401040615</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1076">
+        <v>2</v>
       </c>
     </row>
     <row r="1077" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1077" t="s">
-        <v>738</v>
+        <v>766</v>
       </c>
       <c r="B1077">
-        <v>401040446</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401040615</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1077">
+        <v>1</v>
       </c>
     </row>
     <row r="1078" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1078" t="s">
-        <v>739</v>
+        <v>767</v>
       </c>
       <c r="B1078">
-        <v>401040608</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401040646</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1078">
+        <v>2</v>
       </c>
     </row>
     <row r="1079" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1079" t="s">
-        <v>740</v>
+        <v>768</v>
       </c>
       <c r="B1079">
-        <v>401040615</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401040876</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1079">
+        <v>1</v>
       </c>
     </row>
     <row r="1080" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1080" t="s">
-        <v>740</v>
+        <v>769</v>
       </c>
       <c r="B1080">
-        <v>401040615</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401041172</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1080">
+        <v>2</v>
       </c>
     </row>
     <row r="1081" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1081" t="s">
-        <v>741</v>
+        <v>770</v>
       </c>
       <c r="B1081">
-        <v>401040646</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401041175</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1081">
+        <v>2</v>
       </c>
     </row>
     <row r="1082" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1082" t="s">
-        <v>742</v>
+        <v>770</v>
       </c>
       <c r="B1082">
-        <v>401041172</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401041175</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1082">
+        <v>2</v>
       </c>
     </row>
     <row r="1083" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1083" t="s">
-        <v>743</v>
+        <v>771</v>
       </c>
       <c r="B1083">
-        <v>401041175</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401041200</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1083">
+        <v>3</v>
       </c>
     </row>
     <row r="1084" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1084" t="s">
-        <v>743</v>
+        <v>771</v>
       </c>
       <c r="B1084">
-        <v>401041175</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401041200</v>
+      </c>
+      <c r="C1084" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1084">
+        <v>3</v>
       </c>
     </row>
     <row r="1085" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1085" t="s">
-        <v>744</v>
+        <v>8</v>
       </c>
       <c r="B1085">
-        <v>401041200</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401041203</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D1085">
+        <v>48</v>
       </c>
     </row>
     <row r="1086" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1086" t="s">
-        <v>744</v>
+        <v>772</v>
       </c>
       <c r="B1086">
-        <v>401041200</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401050159</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1086">
+        <v>2</v>
       </c>
     </row>
     <row r="1087" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1087" t="s">
-        <v>4</v>
+        <v>773</v>
       </c>
       <c r="B1087">
-        <v>401041203</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>401050217</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1087">
+        <v>2</v>
       </c>
     </row>
     <row r="1088" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1088" t="s">
-        <v>745</v>
+        <v>774</v>
       </c>
       <c r="B1088">
-        <v>401050159</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401050241</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1088">
+        <v>1</v>
       </c>
     </row>
     <row r="1089" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1089" t="s">
-        <v>746</v>
+        <v>775</v>
       </c>
       <c r="B1089">
-        <v>401050217</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401050617</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1089">
+        <v>1</v>
       </c>
     </row>
     <row r="1090" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1090" t="s">
-        <v>747</v>
+        <v>776</v>
       </c>
       <c r="B1090">
-        <v>401050241</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>401050818</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1090">
+        <v>4</v>
       </c>
     </row>
     <row r="1091" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1091" t="s">
-        <v>748</v>
+        <v>776</v>
       </c>
       <c r="B1091">
         <v>401050818</v>
       </c>
-      <c r="C1091">
-[...3 lines deleted...]
-        <v>1116</v>
+      <c r="C1091" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1091">
+        <v>2</v>
       </c>
     </row>
     <row r="1092" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1092" t="s">
-        <v>748</v>
+        <v>777</v>
       </c>
       <c r="B1092">
-        <v>401050818</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401050822</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1092">
+        <v>1</v>
       </c>
     </row>
     <row r="1093" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1093" t="s">
-        <v>749</v>
+        <v>778</v>
       </c>
       <c r="B1093">
         <v>401050890</v>
       </c>
-      <c r="C1093">
-[...3 lines deleted...]
-        <v>1116</v>
+      <c r="C1093" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1093">
+        <v>2</v>
       </c>
     </row>
     <row r="1094" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1094" t="s">
-        <v>750</v>
+        <v>779</v>
       </c>
       <c r="B1094">
         <v>401050930</v>
       </c>
-      <c r="C1094">
-[...3 lines deleted...]
-        <v>1116</v>
+      <c r="C1094" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1094">
+        <v>8</v>
       </c>
     </row>
     <row r="1095" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1095" t="s">
-        <v>750</v>
+        <v>779</v>
       </c>
       <c r="B1095">
         <v>401050930</v>
       </c>
-      <c r="C1095">
+      <c r="C1095" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1095">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="1096" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1096" t="s">
-        <v>751</v>
+        <v>780</v>
       </c>
       <c r="B1096">
         <v>401051005</v>
       </c>
-      <c r="C1096">
-[...3 lines deleted...]
-        <v>1116</v>
+      <c r="C1096" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1096">
+        <v>8</v>
       </c>
     </row>
     <row r="1097" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1097" t="s">
-        <v>751</v>
+        <v>780</v>
       </c>
       <c r="B1097">
         <v>401051005</v>
       </c>
-      <c r="C1097">
+      <c r="C1097" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1097">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="1098" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1098" t="s">
-        <v>752</v>
+        <v>781</v>
       </c>
       <c r="B1098">
-        <v>401051462</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401051480</v>
+      </c>
+      <c r="C1098" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1098">
+        <v>2</v>
       </c>
     </row>
     <row r="1099" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1099" t="s">
-        <v>753</v>
+        <v>782</v>
       </c>
       <c r="B1099">
-        <v>401051480</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401060131</v>
+      </c>
+      <c r="C1099" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1099">
+        <v>1</v>
       </c>
     </row>
     <row r="1100" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1100" t="s">
-        <v>754</v>
+        <v>783</v>
       </c>
       <c r="B1100">
-        <v>401060497</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401060169</v>
+      </c>
+      <c r="C1100" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1100">
+        <v>1</v>
       </c>
     </row>
     <row r="1101" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1101" t="s">
-        <v>754</v>
+        <v>784</v>
       </c>
       <c r="B1101">
         <v>401060497</v>
       </c>
-      <c r="C1101">
+      <c r="C1101" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1101">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="1102" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1102" t="s">
-        <v>754</v>
+        <v>784</v>
       </c>
       <c r="B1102">
         <v>401060497</v>
       </c>
-      <c r="C1102">
+      <c r="C1102" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1102">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="1103" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1103" t="s">
-        <v>754</v>
+        <v>784</v>
       </c>
       <c r="B1103">
         <v>401060497</v>
       </c>
-      <c r="C1103">
-[...3 lines deleted...]
-        <v>1116</v>
+      <c r="C1103" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1103">
+        <v>3</v>
       </c>
     </row>
     <row r="1104" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1104" t="s">
-        <v>755</v>
+        <v>784</v>
       </c>
       <c r="B1104">
-        <v>401060726</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401060497</v>
+      </c>
+      <c r="C1104" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1104">
+        <v>3</v>
       </c>
     </row>
     <row r="1105" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1105" t="s">
-        <v>755</v>
+        <v>785</v>
       </c>
       <c r="B1105">
         <v>401060726</v>
       </c>
-      <c r="C1105">
-[...3 lines deleted...]
-        <v>1118</v>
+      <c r="C1105" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1105">
+        <v>2</v>
       </c>
     </row>
     <row r="1106" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1106" t="s">
-        <v>756</v>
+        <v>785</v>
       </c>
       <c r="B1106">
-        <v>401061045</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401060726</v>
+      </c>
+      <c r="C1106" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1106">
+        <v>3</v>
       </c>
     </row>
     <row r="1107" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1107" t="s">
-        <v>757</v>
+        <v>786</v>
       </c>
       <c r="B1107">
-        <v>401070071</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401061045</v>
+      </c>
+      <c r="C1107" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1107">
+        <v>2</v>
       </c>
     </row>
     <row r="1108" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1108" t="s">
-        <v>758</v>
+        <v>787</v>
       </c>
       <c r="B1108">
-        <v>401070485</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401070071</v>
+      </c>
+      <c r="C1108" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1108">
+        <v>2</v>
       </c>
     </row>
     <row r="1109" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1109" t="s">
-        <v>759</v>
+        <v>788</v>
       </c>
       <c r="B1109">
-        <v>401070529</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401070162</v>
+      </c>
+      <c r="C1109" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1109">
+        <v>1</v>
       </c>
     </row>
     <row r="1110" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1110" t="s">
-        <v>759</v>
+        <v>789</v>
       </c>
       <c r="B1110">
-        <v>401070529</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401070485</v>
+      </c>
+      <c r="C1110" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1110">
+        <v>2</v>
       </c>
     </row>
     <row r="1111" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1111" t="s">
-        <v>760</v>
+        <v>790</v>
       </c>
       <c r="B1111">
-        <v>401080530</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401070529</v>
+      </c>
+      <c r="C1111" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1111">
+        <v>7</v>
       </c>
     </row>
     <row r="1112" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1112" t="s">
-        <v>761</v>
+        <v>790</v>
       </c>
       <c r="B1112">
-        <v>401080742</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401070529</v>
+      </c>
+      <c r="C1112" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1112">
+        <v>26</v>
       </c>
     </row>
     <row r="1113" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1113" t="s">
-        <v>762</v>
+        <v>791</v>
       </c>
       <c r="B1113">
-        <v>401090345</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401070696</v>
+      </c>
+      <c r="C1113" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1113">
+        <v>1</v>
       </c>
     </row>
     <row r="1114" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1114" t="s">
-        <v>762</v>
+        <v>792</v>
       </c>
       <c r="B1114">
-        <v>401090345</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401070960</v>
+      </c>
+      <c r="C1114" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1114">
+        <v>1</v>
       </c>
     </row>
     <row r="1115" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1115" t="s">
-        <v>763</v>
+        <v>793</v>
       </c>
       <c r="B1115">
-        <v>401090347</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401080530</v>
+      </c>
+      <c r="C1115" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D1115">
+        <v>2</v>
       </c>
     </row>
     <row r="1116" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1116" t="s">
-        <v>764</v>
+        <v>794</v>
       </c>
       <c r="B1116">
-        <v>401100084</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401090169</v>
+      </c>
+      <c r="C1116" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1116">
+        <v>1</v>
       </c>
     </row>
     <row r="1117" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1117" t="s">
-        <v>764</v>
+        <v>795</v>
       </c>
       <c r="B1117">
-        <v>401100084</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401090347</v>
+      </c>
+      <c r="C1117" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1117">
+        <v>2</v>
       </c>
     </row>
     <row r="1118" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1118" t="s">
-        <v>765</v>
+        <v>796</v>
       </c>
       <c r="B1118">
-        <v>401100896</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401100084</v>
+      </c>
+      <c r="C1118" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1118">
+        <v>13</v>
       </c>
     </row>
     <row r="1119" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1119" t="s">
-        <v>765</v>
+        <v>796</v>
       </c>
       <c r="B1119">
-        <v>401100896</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401100084</v>
+      </c>
+      <c r="C1119" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1119">
+        <v>5</v>
       </c>
     </row>
     <row r="1120" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1120" t="s">
-        <v>766</v>
+        <v>797</v>
       </c>
       <c r="B1120">
-        <v>401100948</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401100838</v>
+      </c>
+      <c r="C1120" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1120">
+        <v>1</v>
       </c>
     </row>
     <row r="1121" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1121" t="s">
-        <v>766</v>
+        <v>798</v>
       </c>
       <c r="B1121">
-        <v>401100948</v>
-[...5 lines deleted...]
-        <v>1119</v>
+        <v>401100896</v>
+      </c>
+      <c r="C1121" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1121">
+        <v>8</v>
       </c>
     </row>
     <row r="1122" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1122" t="s">
-        <v>766</v>
+        <v>798</v>
       </c>
       <c r="B1122">
-        <v>401100948</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401100896</v>
+      </c>
+      <c r="C1122" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1122">
+        <v>18</v>
       </c>
     </row>
     <row r="1123" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1123" t="s">
-        <v>767</v>
+        <v>799</v>
       </c>
       <c r="B1123">
-        <v>401110182</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401100948</v>
+      </c>
+      <c r="C1123" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D1123">
+        <v>10</v>
       </c>
     </row>
     <row r="1124" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1124" t="s">
-        <v>768</v>
+        <v>799</v>
       </c>
       <c r="B1124">
-        <v>401110788</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401100948</v>
+      </c>
+      <c r="C1124" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1124">
+        <v>8</v>
       </c>
     </row>
     <row r="1125" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1125" t="s">
-        <v>768</v>
+        <v>799</v>
       </c>
       <c r="B1125">
-        <v>401110788</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401100948</v>
+      </c>
+      <c r="C1125" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1125">
+        <v>6</v>
       </c>
     </row>
     <row r="1126" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1126" t="s">
-        <v>769</v>
+        <v>800</v>
       </c>
       <c r="B1126">
-        <v>401110910</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401110182</v>
+      </c>
+      <c r="C1126" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1126">
+        <v>2</v>
       </c>
     </row>
     <row r="1127" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1127" t="s">
-        <v>770</v>
+        <v>801</v>
       </c>
       <c r="B1127">
-        <v>401120913</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401110788</v>
+      </c>
+      <c r="C1127" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1127">
+        <v>6</v>
       </c>
     </row>
     <row r="1128" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1128" t="s">
-        <v>770</v>
+        <v>801</v>
       </c>
       <c r="B1128">
-        <v>401120913</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401110788</v>
+      </c>
+      <c r="C1128" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1128">
+        <v>36</v>
       </c>
     </row>
     <row r="1129" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1129" t="s">
-        <v>771</v>
+        <v>802</v>
       </c>
       <c r="B1129">
-        <v>401130542</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>401120913</v>
+      </c>
+      <c r="C1129" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1129">
+        <v>8</v>
       </c>
     </row>
     <row r="1130" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1130" t="s">
-        <v>772</v>
+        <v>802</v>
       </c>
       <c r="B1130">
-        <v>401130643</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401120913</v>
+      </c>
+      <c r="C1130" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1130">
+        <v>23</v>
       </c>
     </row>
     <row r="1131" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1131" t="s">
-        <v>773</v>
+        <v>803</v>
       </c>
       <c r="B1131">
-        <v>401140133</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401130542</v>
+      </c>
+      <c r="C1131" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1131">
+        <v>1</v>
       </c>
     </row>
     <row r="1132" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1132" t="s">
-        <v>774</v>
+        <v>804</v>
       </c>
       <c r="B1132">
-        <v>401140627</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401130635</v>
+      </c>
+      <c r="C1132" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1132">
+        <v>1</v>
       </c>
     </row>
     <row r="1133" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1133" t="s">
-        <v>775</v>
+        <v>805</v>
       </c>
       <c r="B1133">
-        <v>401140795</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401130643</v>
+      </c>
+      <c r="C1133" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1133">
+        <v>1</v>
       </c>
     </row>
     <row r="1134" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1134" t="s">
-        <v>775</v>
+        <v>806</v>
       </c>
       <c r="B1134">
-        <v>401140795</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401140133</v>
+      </c>
+      <c r="C1134" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1134">
+        <v>2</v>
       </c>
     </row>
     <row r="1135" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1135" t="s">
-        <v>776</v>
+        <v>807</v>
       </c>
       <c r="B1135">
-        <v>401140926</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401140627</v>
+      </c>
+      <c r="C1135" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1135">
+        <v>2</v>
       </c>
     </row>
     <row r="1136" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1136" t="s">
-        <v>777</v>
+        <v>808</v>
       </c>
       <c r="B1136">
-        <v>401150914</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401140795</v>
+      </c>
+      <c r="C1136" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D1136">
+        <v>74</v>
       </c>
     </row>
     <row r="1137" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1137" t="s">
-        <v>777</v>
+        <v>809</v>
       </c>
       <c r="B1137">
-        <v>401150914</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401140926</v>
+      </c>
+      <c r="C1137" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1137">
+        <v>2</v>
       </c>
     </row>
     <row r="1138" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1138" t="s">
-        <v>778</v>
+        <v>810</v>
       </c>
       <c r="B1138">
-        <v>401160034</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401150914</v>
+      </c>
+      <c r="C1138" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1138">
+        <v>2</v>
       </c>
     </row>
     <row r="1139" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1139" t="s">
-        <v>779</v>
+        <v>810</v>
       </c>
       <c r="B1139">
-        <v>401160037</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401150914</v>
+      </c>
+      <c r="C1139" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1139">
+        <v>4</v>
       </c>
     </row>
     <row r="1140" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1140" t="s">
-        <v>780</v>
+        <v>811</v>
       </c>
       <c r="B1140">
-        <v>401160302</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401160034</v>
+      </c>
+      <c r="C1140" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1140">
+        <v>1</v>
       </c>
     </row>
     <row r="1141" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1141" t="s">
-        <v>781</v>
+        <v>812</v>
       </c>
       <c r="B1141">
-        <v>401160466</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401160226</v>
+      </c>
+      <c r="C1141" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1141">
+        <v>1</v>
       </c>
     </row>
     <row r="1142" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1142" t="s">
-        <v>782</v>
+        <v>813</v>
       </c>
       <c r="B1142">
-        <v>401160678</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401160302</v>
+      </c>
+      <c r="C1142" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1142">
+        <v>2</v>
       </c>
     </row>
     <row r="1143" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1143" t="s">
-        <v>783</v>
+        <v>814</v>
       </c>
       <c r="B1143">
-        <v>401160706</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401160450</v>
+      </c>
+      <c r="C1143" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1143">
+        <v>1</v>
       </c>
     </row>
     <row r="1144" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1144" t="s">
-        <v>784</v>
+        <v>815</v>
       </c>
       <c r="B1144">
-        <v>401160747</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401160466</v>
+      </c>
+      <c r="C1144" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1144">
+        <v>2</v>
       </c>
     </row>
     <row r="1145" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1145" t="s">
-        <v>785</v>
+        <v>816</v>
       </c>
       <c r="B1145">
-        <v>401160847</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401160678</v>
+      </c>
+      <c r="C1145" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1145">
+        <v>2</v>
       </c>
     </row>
     <row r="1146" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1146" t="s">
-        <v>786</v>
+        <v>817</v>
       </c>
       <c r="B1146">
-        <v>401160887</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401160706</v>
+      </c>
+      <c r="C1146" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1146">
+        <v>19</v>
       </c>
     </row>
     <row r="1147" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1147" t="s">
-        <v>786</v>
+        <v>818</v>
       </c>
       <c r="B1147">
-        <v>401160887</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401160847</v>
+      </c>
+      <c r="C1147" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1147">
+        <v>2</v>
       </c>
     </row>
     <row r="1148" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1148" t="s">
-        <v>787</v>
+        <v>819</v>
       </c>
       <c r="B1148">
-        <v>401170527</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401160887</v>
+      </c>
+      <c r="C1148" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1148">
+        <v>4</v>
       </c>
     </row>
     <row r="1149" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1149" t="s">
-        <v>788</v>
+        <v>819</v>
       </c>
       <c r="B1149">
-        <v>401180271</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401160887</v>
+      </c>
+      <c r="C1149" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1149">
+        <v>10</v>
       </c>
     </row>
     <row r="1150" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1150" t="s">
-        <v>789</v>
+        <v>820</v>
       </c>
       <c r="B1150">
-        <v>401180373</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401170527</v>
+      </c>
+      <c r="C1150" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1150">
+        <v>2</v>
       </c>
     </row>
     <row r="1151" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1151" t="s">
-        <v>789</v>
+        <v>821</v>
       </c>
       <c r="B1151">
-        <v>401180373</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401180271</v>
+      </c>
+      <c r="C1151" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1151">
+        <v>2</v>
       </c>
     </row>
     <row r="1152" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1152" t="s">
-        <v>790</v>
+        <v>822</v>
       </c>
       <c r="B1152">
-        <v>401180480</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>401180373</v>
+      </c>
+      <c r="C1152" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1152">
+        <v>7</v>
       </c>
     </row>
     <row r="1153" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1153" t="s">
-        <v>791</v>
+        <v>822</v>
       </c>
       <c r="B1153">
-        <v>401180557</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401180373</v>
+      </c>
+      <c r="C1153" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1153">
+        <v>5</v>
       </c>
     </row>
     <row r="1154" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1154" t="s">
-        <v>792</v>
+        <v>823</v>
       </c>
       <c r="B1154">
-        <v>401190531</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401180480</v>
+      </c>
+      <c r="C1154" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1154">
+        <v>1</v>
       </c>
     </row>
     <row r="1155" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1155" t="s">
-        <v>793</v>
+        <v>823</v>
       </c>
       <c r="B1155">
-        <v>401200012</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401180480</v>
+      </c>
+      <c r="C1155" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1155">
+        <v>1</v>
       </c>
     </row>
     <row r="1156" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1156" t="s">
-        <v>794</v>
+        <v>824</v>
       </c>
       <c r="B1156">
-        <v>401200074</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401180557</v>
+      </c>
+      <c r="C1156" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1156">
+        <v>2</v>
       </c>
     </row>
     <row r="1157" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1157" t="s">
-        <v>795</v>
+        <v>825</v>
       </c>
       <c r="B1157">
-        <v>401200791</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401190094</v>
+      </c>
+      <c r="C1157" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1157">
+        <v>1</v>
       </c>
     </row>
     <row r="1158" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1158" t="s">
-        <v>795</v>
+        <v>826</v>
       </c>
       <c r="B1158">
-        <v>401200791</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401190531</v>
+      </c>
+      <c r="C1158" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1158">
+        <v>2</v>
       </c>
     </row>
     <row r="1159" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1159" t="s">
-        <v>796</v>
+        <v>827</v>
       </c>
       <c r="B1159">
-        <v>401210401</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401200074</v>
+      </c>
+      <c r="C1159" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1159">
+        <v>2</v>
       </c>
     </row>
     <row r="1160" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1160" t="s">
-        <v>796</v>
+        <v>828</v>
       </c>
       <c r="B1160">
-        <v>401210401</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401200791</v>
+      </c>
+      <c r="C1160" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1160">
+        <v>4</v>
       </c>
     </row>
     <row r="1161" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1161" t="s">
-        <v>797</v>
+        <v>828</v>
       </c>
       <c r="B1161">
-        <v>401210555</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401200791</v>
+      </c>
+      <c r="C1161" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1161">
+        <v>2</v>
       </c>
     </row>
     <row r="1162" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1162" t="s">
-        <v>797</v>
+        <v>829</v>
       </c>
       <c r="B1162">
-        <v>401210555</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401210034</v>
+      </c>
+      <c r="C1162" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1162">
+        <v>2</v>
       </c>
     </row>
     <row r="1163" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1163" t="s">
-        <v>798</v>
+        <v>830</v>
       </c>
       <c r="B1163">
-        <v>401220385</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401210401</v>
+      </c>
+      <c r="C1163" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1163">
+        <v>9</v>
       </c>
     </row>
     <row r="1164" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1164" t="s">
-        <v>799</v>
+        <v>830</v>
       </c>
       <c r="B1164">
-        <v>401230078</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401210401</v>
+      </c>
+      <c r="C1164" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1164">
+        <v>3</v>
       </c>
     </row>
     <row r="1165" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1165" t="s">
-        <v>800</v>
+        <v>831</v>
       </c>
       <c r="B1165">
-        <v>401230096</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401210555</v>
+      </c>
+      <c r="C1165" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1165">
+        <v>6</v>
       </c>
     </row>
     <row r="1166" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1166" t="s">
-        <v>801</v>
+        <v>831</v>
       </c>
       <c r="B1166">
-        <v>401240090</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401210555</v>
+      </c>
+      <c r="C1166" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1166">
+        <v>5</v>
       </c>
     </row>
     <row r="1167" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1167" t="s">
-        <v>801</v>
+        <v>832</v>
       </c>
       <c r="B1167">
-        <v>401240090</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401220385</v>
+      </c>
+      <c r="C1167" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1167">
+        <v>2</v>
       </c>
     </row>
     <row r="1168" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1168" t="s">
-        <v>802</v>
+        <v>833</v>
       </c>
       <c r="B1168">
-        <v>401240686</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401230078</v>
+      </c>
+      <c r="C1168" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1168">
+        <v>2</v>
       </c>
     </row>
     <row r="1169" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1169" t="s">
-        <v>802</v>
+        <v>834</v>
       </c>
       <c r="B1169">
-        <v>401240686</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401230096</v>
+      </c>
+      <c r="C1169" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1169">
+        <v>2</v>
       </c>
     </row>
     <row r="1170" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1170" t="s">
-        <v>803</v>
+        <v>835</v>
       </c>
       <c r="B1170">
-        <v>401240966</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401240090</v>
+      </c>
+      <c r="C1170" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1170">
+        <v>5</v>
       </c>
     </row>
     <row r="1171" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1171" t="s">
-        <v>804</v>
+        <v>835</v>
       </c>
       <c r="B1171">
-        <v>401250625</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401240090</v>
+      </c>
+      <c r="C1171" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1171">
+        <v>4</v>
       </c>
     </row>
     <row r="1172" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1172" t="s">
-        <v>805</v>
+        <v>836</v>
       </c>
       <c r="B1172">
-        <v>401260111</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401240686</v>
+      </c>
+      <c r="C1172" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1172">
+        <v>1</v>
       </c>
     </row>
     <row r="1173" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1173" t="s">
-        <v>806</v>
+        <v>837</v>
       </c>
       <c r="B1173">
-        <v>401260838</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401240966</v>
+      </c>
+      <c r="C1173" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1173">
+        <v>4</v>
       </c>
     </row>
     <row r="1174" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1174" t="s">
-        <v>807</v>
+        <v>838</v>
       </c>
       <c r="B1174">
-        <v>401280164</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401250792</v>
+      </c>
+      <c r="C1174" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1174">
+        <v>1</v>
       </c>
     </row>
     <row r="1175" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1175" t="s">
-        <v>808</v>
+        <v>839</v>
       </c>
       <c r="B1175">
-        <v>401280989</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401260111</v>
+      </c>
+      <c r="C1175" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1175">
+        <v>2</v>
       </c>
     </row>
     <row r="1176" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1176" t="s">
-        <v>809</v>
+        <v>840</v>
       </c>
       <c r="B1176">
-        <v>401290214</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401260509</v>
+      </c>
+      <c r="C1176" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1176">
+        <v>1</v>
       </c>
     </row>
     <row r="1177" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1177" t="s">
-        <v>810</v>
+        <v>841</v>
       </c>
       <c r="B1177">
-        <v>401290593</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401260838</v>
+      </c>
+      <c r="C1177" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1177">
+        <v>2</v>
       </c>
     </row>
     <row r="1178" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1178" t="s">
-        <v>811</v>
+        <v>842</v>
       </c>
       <c r="B1178">
-        <v>401290996</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401270922</v>
+      </c>
+      <c r="C1178" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1178">
+        <v>1</v>
       </c>
     </row>
     <row r="1179" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1179" t="s">
-        <v>812</v>
+        <v>843</v>
       </c>
       <c r="B1179">
-        <v>401300441</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401280164</v>
+      </c>
+      <c r="C1179" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1179">
+        <v>5</v>
       </c>
     </row>
     <row r="1180" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1180" t="s">
-        <v>813</v>
+        <v>844</v>
       </c>
       <c r="B1180">
-        <v>401300713</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>401280989</v>
+      </c>
+      <c r="C1180" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1180">
+        <v>2</v>
       </c>
     </row>
     <row r="1181" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1181" t="s">
-        <v>814</v>
+        <v>845</v>
       </c>
       <c r="B1181">
-        <v>401300946</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401290214</v>
+      </c>
+      <c r="C1181" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1181">
+        <v>2</v>
       </c>
     </row>
     <row r="1182" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1182" t="s">
-        <v>815</v>
+        <v>846</v>
       </c>
       <c r="B1182">
-        <v>401300962</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401290394</v>
+      </c>
+      <c r="C1182" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1182">
+        <v>1</v>
       </c>
     </row>
     <row r="1183" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1183" t="s">
-        <v>815</v>
+        <v>847</v>
       </c>
       <c r="B1183">
-        <v>401300962</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401290606</v>
+      </c>
+      <c r="C1183" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1183">
+        <v>1</v>
       </c>
     </row>
     <row r="1184" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1184" t="s">
-        <v>816</v>
+        <v>848</v>
       </c>
       <c r="B1184">
-        <v>401310260</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>401290996</v>
+      </c>
+      <c r="C1184" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1184">
+        <v>2</v>
       </c>
     </row>
     <row r="1185" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1185" t="s">
-        <v>817</v>
+        <v>849</v>
       </c>
       <c r="B1185">
-        <v>401310430</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401300713</v>
+      </c>
+      <c r="C1185" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1185">
+        <v>1</v>
       </c>
     </row>
     <row r="1186" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1186" t="s">
-        <v>818</v>
+        <v>849</v>
       </c>
       <c r="B1186">
-        <v>401310719</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401300713</v>
+      </c>
+      <c r="C1186" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1186">
+        <v>1</v>
       </c>
     </row>
     <row r="1187" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1187" t="s">
-        <v>818</v>
+        <v>850</v>
       </c>
       <c r="B1187">
-        <v>401310719</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401300946</v>
+      </c>
+      <c r="C1187" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1187">
+        <v>2</v>
       </c>
     </row>
     <row r="1188" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1188" t="s">
-        <v>819</v>
+        <v>851</v>
       </c>
       <c r="B1188">
-        <v>401310833</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401300962</v>
+      </c>
+      <c r="C1188" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1188">
+        <v>2</v>
       </c>
     </row>
     <row r="1189" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1189" t="s">
-        <v>819</v>
+        <v>851</v>
       </c>
       <c r="B1189">
-        <v>401310833</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401300962</v>
+      </c>
+      <c r="C1189" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1189">
+        <v>3</v>
       </c>
     </row>
     <row r="1190" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1190" t="s">
-        <v>820</v>
+        <v>852</v>
       </c>
       <c r="B1190">
-        <v>401330132</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401310260</v>
+      </c>
+      <c r="C1190" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1190">
+        <v>1</v>
       </c>
     </row>
     <row r="1191" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1191" t="s">
-        <v>821</v>
+        <v>852</v>
       </c>
       <c r="B1191">
-        <v>401330231</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401310260</v>
+      </c>
+      <c r="C1191" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1191">
+        <v>1</v>
       </c>
     </row>
     <row r="1192" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1192" t="s">
-        <v>822</v>
+        <v>853</v>
       </c>
       <c r="B1192">
-        <v>401330490</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401310430</v>
+      </c>
+      <c r="C1192" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1192">
+        <v>2</v>
       </c>
     </row>
     <row r="1193" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1193" t="s">
-        <v>822</v>
+        <v>854</v>
       </c>
       <c r="B1193">
-        <v>401330490</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401310719</v>
+      </c>
+      <c r="C1193" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1193">
+        <v>6</v>
       </c>
     </row>
     <row r="1194" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1194" t="s">
-        <v>823</v>
+        <v>854</v>
       </c>
       <c r="B1194">
-        <v>401330734</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401310719</v>
+      </c>
+      <c r="C1194" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1194">
+        <v>12</v>
       </c>
     </row>
     <row r="1195" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1195" t="s">
-        <v>824</v>
+        <v>855</v>
       </c>
       <c r="B1195">
-        <v>401340018</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401310833</v>
+      </c>
+      <c r="C1195" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1195">
+        <v>4</v>
       </c>
     </row>
     <row r="1196" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1196" t="s">
-        <v>825</v>
+        <v>855</v>
       </c>
       <c r="B1196">
-        <v>401340028</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401310833</v>
+      </c>
+      <c r="C1196" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1196">
+        <v>16</v>
       </c>
     </row>
     <row r="1197" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1197" t="s">
-        <v>826</v>
+        <v>856</v>
       </c>
       <c r="B1197">
-        <v>401340197</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401320510</v>
+      </c>
+      <c r="C1197" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1197">
+        <v>1</v>
       </c>
     </row>
     <row r="1198" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1198" t="s">
-        <v>826</v>
+        <v>857</v>
       </c>
       <c r="B1198">
-        <v>401340197</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401330132</v>
+      </c>
+      <c r="C1198" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1198">
+        <v>2</v>
       </c>
     </row>
     <row r="1199" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1199" t="s">
-        <v>827</v>
+        <v>858</v>
       </c>
       <c r="B1199">
-        <v>401340258</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401330135</v>
+      </c>
+      <c r="C1199" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1199">
+        <v>1</v>
       </c>
     </row>
     <row r="1200" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1200" t="s">
-        <v>828</v>
+        <v>859</v>
       </c>
       <c r="B1200">
-        <v>401340267</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401330146</v>
+      </c>
+      <c r="C1200" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1200">
+        <v>1</v>
       </c>
     </row>
     <row r="1201" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1201" t="s">
-        <v>829</v>
+        <v>860</v>
       </c>
       <c r="B1201">
-        <v>401340668</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401330490</v>
+      </c>
+      <c r="C1201" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1201">
+        <v>1</v>
       </c>
     </row>
     <row r="1202" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1202" t="s">
-        <v>830</v>
+        <v>860</v>
       </c>
       <c r="B1202">
-        <v>401340680</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401330490</v>
+      </c>
+      <c r="C1202" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1202">
+        <v>2</v>
       </c>
     </row>
     <row r="1203" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1203" t="s">
-        <v>831</v>
+        <v>861</v>
       </c>
       <c r="B1203">
-        <v>401350278</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401330734</v>
+      </c>
+      <c r="C1203" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1203">
+        <v>2</v>
       </c>
     </row>
     <row r="1204" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1204" t="s">
-        <v>832</v>
+        <v>862</v>
       </c>
       <c r="B1204">
-        <v>401350841</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401340028</v>
+      </c>
+      <c r="C1204" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1204">
+        <v>14</v>
       </c>
     </row>
     <row r="1205" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1205" t="s">
-        <v>833</v>
+        <v>863</v>
       </c>
       <c r="B1205">
-        <v>401350918</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401340197</v>
+      </c>
+      <c r="C1205" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1205">
+        <v>2</v>
       </c>
     </row>
     <row r="1206" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1206" t="s">
-        <v>834</v>
+        <v>863</v>
       </c>
       <c r="B1206">
-        <v>401360231</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401340197</v>
+      </c>
+      <c r="C1206" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1206">
+        <v>4</v>
       </c>
     </row>
     <row r="1207" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1207" t="s">
-        <v>835</v>
+        <v>864</v>
       </c>
       <c r="B1207">
-        <v>401360396</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401340258</v>
+      </c>
+      <c r="C1207" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1207">
+        <v>2</v>
       </c>
     </row>
     <row r="1208" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1208" t="s">
-        <v>836</v>
+        <v>865</v>
       </c>
       <c r="B1208">
-        <v>401360541</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401340267</v>
+      </c>
+      <c r="C1208" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1208">
+        <v>1</v>
       </c>
     </row>
     <row r="1209" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1209" t="s">
-        <v>837</v>
+        <v>866</v>
       </c>
       <c r="B1209">
-        <v>401360680</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401340668</v>
+      </c>
+      <c r="C1209" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1209">
+        <v>2</v>
       </c>
     </row>
     <row r="1210" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1210" t="s">
-        <v>838</v>
+        <v>867</v>
       </c>
       <c r="B1210">
-        <v>401360816</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401340680</v>
+      </c>
+      <c r="C1210" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1210">
+        <v>2</v>
       </c>
     </row>
     <row r="1211" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1211" t="s">
-        <v>838</v>
+        <v>868</v>
       </c>
       <c r="B1211">
-        <v>401360816</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401350149</v>
+      </c>
+      <c r="C1211" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1211">
+        <v>1</v>
       </c>
     </row>
     <row r="1212" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1212" t="s">
-        <v>839</v>
+        <v>869</v>
       </c>
       <c r="B1212">
-        <v>401370243</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401350278</v>
+      </c>
+      <c r="C1212" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1212">
+        <v>1</v>
       </c>
     </row>
     <row r="1213" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1213" t="s">
-        <v>840</v>
+        <v>870</v>
       </c>
       <c r="B1213">
-        <v>401370505</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401350858</v>
+      </c>
+      <c r="C1213" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1213">
+        <v>1</v>
       </c>
     </row>
     <row r="1214" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1214" t="s">
-        <v>841</v>
+        <v>871</v>
       </c>
       <c r="B1214">
-        <v>401380138</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401350918</v>
+      </c>
+      <c r="C1214" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1214">
+        <v>2</v>
       </c>
     </row>
     <row r="1215" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1215" t="s">
-        <v>842</v>
+        <v>872</v>
       </c>
       <c r="B1215">
-        <v>401390963</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401360231</v>
+      </c>
+      <c r="C1215" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1215">
+        <v>1</v>
       </c>
     </row>
     <row r="1216" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1216" t="s">
-        <v>842</v>
+        <v>873</v>
       </c>
       <c r="B1216">
-        <v>401390963</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401360396</v>
+      </c>
+      <c r="C1216" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1216">
+        <v>11</v>
       </c>
     </row>
     <row r="1217" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1217" t="s">
-        <v>843</v>
+        <v>874</v>
       </c>
       <c r="B1217">
-        <v>401400092</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401360541</v>
+      </c>
+      <c r="C1217" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1217">
+        <v>2</v>
       </c>
     </row>
     <row r="1218" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1218" t="s">
-        <v>844</v>
+        <v>875</v>
       </c>
       <c r="B1218">
-        <v>401400386</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401360680</v>
+      </c>
+      <c r="C1218" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1218">
+        <v>2</v>
       </c>
     </row>
     <row r="1219" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1219" t="s">
-        <v>844</v>
+        <v>876</v>
       </c>
       <c r="B1219">
-        <v>401400386</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401360816</v>
+      </c>
+      <c r="C1219" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1219">
+        <v>3</v>
       </c>
     </row>
     <row r="1220" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1220" t="s">
-        <v>845</v>
+        <v>876</v>
       </c>
       <c r="B1220">
-        <v>401400829</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401360816</v>
+      </c>
+      <c r="C1220" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1220">
+        <v>2</v>
       </c>
     </row>
     <row r="1221" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1221" t="s">
-        <v>846</v>
+        <v>877</v>
       </c>
       <c r="B1221">
-        <v>401410309</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401370243</v>
+      </c>
+      <c r="C1221" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1221">
+        <v>19</v>
       </c>
     </row>
     <row r="1222" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1222" t="s">
-        <v>846</v>
+        <v>878</v>
       </c>
       <c r="B1222">
-        <v>401410309</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401370505</v>
+      </c>
+      <c r="C1222" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1222">
+        <v>2</v>
       </c>
     </row>
     <row r="1223" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1223" t="s">
-        <v>847</v>
+        <v>879</v>
       </c>
       <c r="B1223">
-        <v>401410618</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401380119</v>
+      </c>
+      <c r="C1223" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1223">
+        <v>1</v>
       </c>
     </row>
     <row r="1224" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1224" t="s">
-        <v>847</v>
+        <v>880</v>
       </c>
       <c r="B1224">
-        <v>401410618</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401390103</v>
+      </c>
+      <c r="C1224" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1224">
+        <v>1</v>
       </c>
     </row>
     <row r="1225" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1225" t="s">
-        <v>848</v>
+        <v>881</v>
       </c>
       <c r="B1225">
-        <v>401420170</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>401390963</v>
+      </c>
+      <c r="C1225" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1225">
+        <v>5</v>
       </c>
     </row>
     <row r="1226" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1226" t="s">
-        <v>849</v>
+        <v>881</v>
       </c>
       <c r="B1226">
-        <v>401420248</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401390963</v>
+      </c>
+      <c r="C1226" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1226">
+        <v>5</v>
       </c>
     </row>
     <row r="1227" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1227" t="s">
-        <v>850</v>
+        <v>882</v>
       </c>
       <c r="B1227">
-        <v>401420275</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401400092</v>
+      </c>
+      <c r="C1227" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1227">
+        <v>1</v>
       </c>
     </row>
     <row r="1228" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1228" t="s">
-        <v>851</v>
+        <v>883</v>
       </c>
       <c r="B1228">
-        <v>401420682</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>401400386</v>
+      </c>
+      <c r="C1228" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1228">
+        <v>13</v>
       </c>
     </row>
     <row r="1229" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1229" t="s">
-        <v>852</v>
+        <v>883</v>
       </c>
       <c r="B1229">
-        <v>401420861</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401400386</v>
+      </c>
+      <c r="C1229" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1229">
+        <v>1</v>
       </c>
     </row>
     <row r="1230" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1230" t="s">
-        <v>853</v>
+        <v>884</v>
       </c>
       <c r="B1230">
-        <v>401430055</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401400829</v>
+      </c>
+      <c r="C1230" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1230">
+        <v>2</v>
       </c>
     </row>
     <row r="1231" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1231" t="s">
-        <v>854</v>
+        <v>885</v>
       </c>
       <c r="B1231">
-        <v>401430197</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401410221</v>
+      </c>
+      <c r="C1231" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1231">
+        <v>1</v>
       </c>
     </row>
     <row r="1232" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1232" t="s">
-        <v>854</v>
+        <v>886</v>
       </c>
       <c r="B1232">
-        <v>401430197</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401410281</v>
+      </c>
+      <c r="C1232" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1232">
+        <v>1</v>
       </c>
     </row>
     <row r="1233" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1233" t="s">
-        <v>855</v>
+        <v>887</v>
       </c>
       <c r="B1233">
-        <v>401430449</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401410309</v>
+      </c>
+      <c r="C1233" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1233">
+        <v>1</v>
       </c>
     </row>
     <row r="1234" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1234" t="s">
-        <v>856</v>
+        <v>888</v>
       </c>
       <c r="B1234">
-        <v>401430605</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401410618</v>
+      </c>
+      <c r="C1234" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1234">
+        <v>5</v>
       </c>
     </row>
     <row r="1235" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1235" t="s">
-        <v>857</v>
+        <v>888</v>
       </c>
       <c r="B1235">
-        <v>401430728</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401410618</v>
+      </c>
+      <c r="C1235" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1235">
+        <v>2</v>
       </c>
     </row>
     <row r="1236" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1236" t="s">
-        <v>858</v>
+        <v>889</v>
       </c>
       <c r="B1236">
-        <v>401440147</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401410707</v>
+      </c>
+      <c r="C1236" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1236">
+        <v>1</v>
       </c>
     </row>
     <row r="1237" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1237" t="s">
-        <v>859</v>
+        <v>890</v>
       </c>
       <c r="B1237">
-        <v>401440436</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401420170</v>
+      </c>
+      <c r="C1237" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1237">
+        <v>1</v>
       </c>
     </row>
     <row r="1238" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1238" t="s">
-        <v>860</v>
+        <v>890</v>
       </c>
       <c r="B1238">
-        <v>401440754</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401420170</v>
+      </c>
+      <c r="C1238" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1238">
+        <v>1</v>
       </c>
     </row>
     <row r="1239" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1239" t="s">
-        <v>861</v>
+        <v>891</v>
       </c>
       <c r="B1239">
-        <v>401450019</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401420248</v>
+      </c>
+      <c r="C1239" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1239">
+        <v>2</v>
       </c>
     </row>
     <row r="1240" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1240" t="s">
-        <v>861</v>
+        <v>892</v>
       </c>
       <c r="B1240">
-        <v>401450019</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401420275</v>
+      </c>
+      <c r="C1240" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1240">
+        <v>25</v>
       </c>
     </row>
     <row r="1241" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1241" t="s">
-        <v>862</v>
+        <v>893</v>
       </c>
       <c r="B1241">
-        <v>401450039</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401420682</v>
+      </c>
+      <c r="C1241" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1241">
+        <v>1</v>
       </c>
     </row>
     <row r="1242" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1242" t="s">
-        <v>863</v>
+        <v>893</v>
       </c>
       <c r="B1242">
-        <v>401450210</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401420682</v>
+      </c>
+      <c r="C1242" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1242">
+        <v>1</v>
       </c>
     </row>
     <row r="1243" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1243" t="s">
-        <v>864</v>
+        <v>894</v>
       </c>
       <c r="B1243">
-        <v>401450591</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401420861</v>
+      </c>
+      <c r="C1243" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1243">
+        <v>2</v>
       </c>
     </row>
     <row r="1244" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1244" t="s">
-        <v>865</v>
+        <v>895</v>
       </c>
       <c r="B1244">
-        <v>401450724</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401420965</v>
+      </c>
+      <c r="C1244" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1244">
+        <v>1</v>
       </c>
     </row>
     <row r="1245" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1245" t="s">
-        <v>866</v>
+        <v>896</v>
       </c>
       <c r="B1245">
-        <v>401450869</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401430055</v>
+      </c>
+      <c r="C1245" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1245">
+        <v>2</v>
       </c>
     </row>
     <row r="1246" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1246" t="s">
-        <v>866</v>
+        <v>897</v>
       </c>
       <c r="B1246">
-        <v>401450869</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401430197</v>
+      </c>
+      <c r="C1246" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1246">
+        <v>31</v>
       </c>
     </row>
     <row r="1247" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1247" t="s">
-        <v>867</v>
+        <v>897</v>
       </c>
       <c r="B1247">
-        <v>401450906</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401430197</v>
+      </c>
+      <c r="C1247" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1247">
+        <v>7</v>
       </c>
     </row>
     <row r="1248" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1248" t="s">
-        <v>867</v>
+        <v>898</v>
       </c>
       <c r="B1248">
-        <v>401450906</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401430449</v>
+      </c>
+      <c r="C1248" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1248">
+        <v>2</v>
       </c>
     </row>
     <row r="1249" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1249" t="s">
-        <v>868</v>
+        <v>899</v>
       </c>
       <c r="B1249">
-        <v>401450971</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401430605</v>
+      </c>
+      <c r="C1249" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1249">
+        <v>2</v>
       </c>
     </row>
     <row r="1250" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1250" t="s">
-        <v>868</v>
+        <v>900</v>
       </c>
       <c r="B1250">
-        <v>401450971</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401430728</v>
+      </c>
+      <c r="C1250" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D1250">
+        <v>2</v>
       </c>
     </row>
     <row r="1251" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1251" t="s">
-        <v>869</v>
+        <v>901</v>
       </c>
       <c r="B1251">
-        <v>401460136</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>401440052</v>
+      </c>
+      <c r="C1251" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1251">
+        <v>1</v>
       </c>
     </row>
     <row r="1252" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1252" t="s">
-        <v>870</v>
+        <v>902</v>
       </c>
       <c r="B1252">
-        <v>401460338</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401440436</v>
+      </c>
+      <c r="C1252" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1252">
+        <v>2</v>
       </c>
     </row>
     <row r="1253" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1253" t="s">
-        <v>871</v>
+        <v>903</v>
       </c>
       <c r="B1253">
-        <v>401460587</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401440754</v>
+      </c>
+      <c r="C1253" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1253">
+        <v>2</v>
       </c>
     </row>
     <row r="1254" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1254" t="s">
-        <v>872</v>
+        <v>904</v>
       </c>
       <c r="B1254">
-        <v>401460599</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401450019</v>
+      </c>
+      <c r="C1254" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1254">
+        <v>6</v>
       </c>
     </row>
     <row r="1255" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1255" t="s">
-        <v>873</v>
+        <v>904</v>
       </c>
       <c r="B1255">
-        <v>401460676</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401450019</v>
+      </c>
+      <c r="C1255" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1255">
+        <v>24</v>
       </c>
     </row>
     <row r="1256" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1256" t="s">
-        <v>873</v>
+        <v>905</v>
       </c>
       <c r="B1256">
-        <v>401460676</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401450039</v>
+      </c>
+      <c r="C1256" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1256">
+        <v>2</v>
       </c>
     </row>
     <row r="1257" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1257" t="s">
-        <v>874</v>
+        <v>906</v>
       </c>
       <c r="B1257">
-        <v>401470380</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401450187</v>
+      </c>
+      <c r="C1257" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1257">
+        <v>1</v>
       </c>
     </row>
     <row r="1258" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1258" t="s">
-        <v>875</v>
+        <v>907</v>
       </c>
       <c r="B1258">
-        <v>401480146</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401450591</v>
+      </c>
+      <c r="C1258" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1258">
+        <v>2</v>
       </c>
     </row>
     <row r="1259" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1259" t="s">
-        <v>876</v>
+        <v>908</v>
       </c>
       <c r="B1259">
-        <v>401480169</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401450724</v>
+      </c>
+      <c r="C1259" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1259">
+        <v>2</v>
       </c>
     </row>
     <row r="1260" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1260" t="s">
-        <v>877</v>
+        <v>909</v>
       </c>
       <c r="B1260">
-        <v>401480321</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401450869</v>
+      </c>
+      <c r="C1260" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1260">
+        <v>4</v>
       </c>
     </row>
     <row r="1261" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1261" t="s">
-        <v>878</v>
+        <v>909</v>
       </c>
       <c r="B1261">
-        <v>401490797</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401450869</v>
+      </c>
+      <c r="C1261" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1261">
+        <v>2</v>
       </c>
     </row>
     <row r="1262" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1262" t="s">
-        <v>879</v>
+        <v>910</v>
       </c>
       <c r="B1262">
-        <v>401500077</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401450906</v>
+      </c>
+      <c r="C1262" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1262">
+        <v>2</v>
       </c>
     </row>
     <row r="1263" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1263" t="s">
-        <v>879</v>
+        <v>910</v>
       </c>
       <c r="B1263">
-        <v>401500077</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401450906</v>
+      </c>
+      <c r="C1263" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1263">
+        <v>2</v>
       </c>
     </row>
     <row r="1264" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1264" t="s">
-        <v>880</v>
+        <v>911</v>
       </c>
       <c r="B1264">
-        <v>401500793</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401450971</v>
+      </c>
+      <c r="C1264" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1264">
+        <v>2</v>
       </c>
     </row>
     <row r="1265" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1265" t="s">
-        <v>880</v>
+        <v>911</v>
       </c>
       <c r="B1265">
-        <v>401500793</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401450971</v>
+      </c>
+      <c r="C1265" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1265">
+        <v>3</v>
       </c>
     </row>
     <row r="1266" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1266" t="s">
-        <v>881</v>
+        <v>912</v>
       </c>
       <c r="B1266">
-        <v>401510117</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401460060</v>
+      </c>
+      <c r="C1266" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1266">
+        <v>1</v>
       </c>
     </row>
     <row r="1267" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1267" t="s">
-        <v>882</v>
+        <v>913</v>
       </c>
       <c r="B1267">
-        <v>401510149</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401460338</v>
+      </c>
+      <c r="C1267" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1267">
+        <v>2</v>
       </c>
     </row>
     <row r="1268" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1268" t="s">
-        <v>883</v>
+        <v>914</v>
       </c>
       <c r="B1268">
-        <v>401510359</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401460587</v>
+      </c>
+      <c r="C1268" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1268">
+        <v>2</v>
       </c>
     </row>
     <row r="1269" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1269" t="s">
-        <v>883</v>
+        <v>915</v>
       </c>
       <c r="B1269">
-        <v>401510359</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401460599</v>
+      </c>
+      <c r="C1269" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1269">
+        <v>2</v>
       </c>
     </row>
     <row r="1270" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1270" t="s">
-        <v>884</v>
+        <v>916</v>
       </c>
       <c r="B1270">
-        <v>401520088</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401460676</v>
+      </c>
+      <c r="C1270" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1270">
+        <v>6</v>
       </c>
     </row>
     <row r="1271" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1271" t="s">
-        <v>884</v>
+        <v>916</v>
       </c>
       <c r="B1271">
-        <v>401520088</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401460676</v>
+      </c>
+      <c r="C1271" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1271">
+        <v>28</v>
       </c>
     </row>
     <row r="1272" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1272" t="s">
-        <v>885</v>
+        <v>917</v>
       </c>
       <c r="B1272">
-        <v>401530171</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401470757</v>
+      </c>
+      <c r="C1272" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1272">
+        <v>1</v>
       </c>
     </row>
     <row r="1273" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1273" t="s">
-        <v>886</v>
+        <v>918</v>
       </c>
       <c r="B1273">
-        <v>401530541</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401470900</v>
+      </c>
+      <c r="C1273" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1273">
+        <v>1</v>
       </c>
     </row>
     <row r="1274" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1274" t="s">
-        <v>887</v>
+        <v>919</v>
       </c>
       <c r="B1274">
-        <v>401540158</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401480321</v>
+      </c>
+      <c r="C1274" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1274">
+        <v>2</v>
       </c>
     </row>
     <row r="1275" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1275" t="s">
-        <v>888</v>
+        <v>920</v>
       </c>
       <c r="B1275">
-        <v>401560104</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401480556</v>
+      </c>
+      <c r="C1275" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1275">
+        <v>1</v>
       </c>
     </row>
     <row r="1276" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1276" t="s">
-        <v>889</v>
+        <v>921</v>
       </c>
       <c r="B1276">
-        <v>401560988</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401480595</v>
+      </c>
+      <c r="C1276" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1276">
+        <v>1</v>
       </c>
     </row>
     <row r="1277" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1277" t="s">
-        <v>890</v>
+        <v>922</v>
       </c>
       <c r="B1277">
-        <v>401570225</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401490613</v>
+      </c>
+      <c r="C1277" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1277">
+        <v>1</v>
       </c>
     </row>
     <row r="1278" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1278" t="s">
-        <v>890</v>
+        <v>923</v>
       </c>
       <c r="B1278">
-        <v>401570225</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401490763</v>
+      </c>
+      <c r="C1278" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1278">
+        <v>1</v>
       </c>
     </row>
     <row r="1279" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1279" t="s">
-        <v>891</v>
+        <v>924</v>
       </c>
       <c r="B1279">
-        <v>401580070</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401490797</v>
+      </c>
+      <c r="C1279" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1279">
+        <v>3</v>
       </c>
     </row>
     <row r="1280" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1280" t="s">
-        <v>891</v>
+        <v>925</v>
       </c>
       <c r="B1280">
-        <v>401580070</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401500077</v>
+      </c>
+      <c r="C1280" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1280">
+        <v>3</v>
       </c>
     </row>
     <row r="1281" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1281" t="s">
-        <v>892</v>
+        <v>925</v>
       </c>
       <c r="B1281">
-        <v>401580505</v>
-[...1 lines deleted...]
-      <c r="C1281">
+        <v>401500077</v>
+      </c>
+      <c r="C1281" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1281">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="1282" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1282" t="s">
-        <v>893</v>
+        <v>926</v>
       </c>
       <c r="B1282">
-        <v>401590301</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401500793</v>
+      </c>
+      <c r="C1282" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1282">
+        <v>2</v>
       </c>
     </row>
     <row r="1283" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1283" t="s">
-        <v>894</v>
+        <v>926</v>
       </c>
       <c r="B1283">
-        <v>401590505</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401500793</v>
+      </c>
+      <c r="C1283" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1283">
+        <v>2</v>
       </c>
     </row>
     <row r="1284" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1284" t="s">
-        <v>895</v>
+        <v>927</v>
       </c>
       <c r="B1284">
-        <v>401600177</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401510117</v>
+      </c>
+      <c r="C1284" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1284">
+        <v>2</v>
       </c>
     </row>
     <row r="1285" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1285" t="s">
-        <v>895</v>
+        <v>928</v>
       </c>
       <c r="B1285">
-        <v>401600177</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401510149</v>
+      </c>
+      <c r="C1285" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1285">
+        <v>16</v>
       </c>
     </row>
     <row r="1286" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1286" t="s">
-        <v>896</v>
+        <v>929</v>
       </c>
       <c r="B1286">
-        <v>401600593</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401510359</v>
+      </c>
+      <c r="C1286" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1286">
+        <v>18</v>
       </c>
     </row>
     <row r="1287" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1287" t="s">
-        <v>896</v>
+        <v>929</v>
       </c>
       <c r="B1287">
-        <v>401600593</v>
-[...1 lines deleted...]
-      <c r="C1287">
+        <v>401510359</v>
+      </c>
+      <c r="C1287" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1287">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="1288" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1288" t="s">
-        <v>897</v>
+        <v>930</v>
       </c>
       <c r="B1288">
-        <v>401640097</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401520088</v>
+      </c>
+      <c r="C1288" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1288">
+        <v>7</v>
       </c>
     </row>
     <row r="1289" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1289" t="s">
-        <v>897</v>
+        <v>930</v>
       </c>
       <c r="B1289">
-        <v>401640097</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401520088</v>
+      </c>
+      <c r="C1289" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1289">
+        <v>11</v>
       </c>
     </row>
     <row r="1290" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1290" t="s">
-        <v>898</v>
+        <v>931</v>
       </c>
       <c r="B1290">
-        <v>401640148</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401520727</v>
+      </c>
+      <c r="C1290" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1290">
+        <v>1</v>
       </c>
     </row>
     <row r="1291" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1291" t="s">
-        <v>899</v>
+        <v>932</v>
       </c>
       <c r="B1291">
-        <v>401640349</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401540081</v>
+      </c>
+      <c r="C1291" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1291">
+        <v>1</v>
       </c>
     </row>
     <row r="1292" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1292" t="s">
-        <v>899</v>
+        <v>933</v>
       </c>
       <c r="B1292">
-        <v>401640349</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401540158</v>
+      </c>
+      <c r="C1292" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1292">
+        <v>2</v>
       </c>
     </row>
     <row r="1293" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1293" t="s">
-        <v>900</v>
+        <v>934</v>
       </c>
       <c r="B1293">
-        <v>401650182</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401560104</v>
+      </c>
+      <c r="C1293" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1293">
+        <v>2</v>
       </c>
     </row>
     <row r="1294" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1294" t="s">
-        <v>901</v>
+        <v>935</v>
       </c>
       <c r="B1294">
-        <v>401660532</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401570225</v>
+      </c>
+      <c r="C1294" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1294">
+        <v>2</v>
       </c>
     </row>
     <row r="1295" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1295" t="s">
-        <v>902</v>
+        <v>936</v>
       </c>
       <c r="B1295">
-        <v>401670383</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401580070</v>
+      </c>
+      <c r="C1295" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1295">
+        <v>2</v>
       </c>
     </row>
     <row r="1296" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1296" t="s">
-        <v>903</v>
+        <v>936</v>
       </c>
       <c r="B1296">
-        <v>401690108</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401580070</v>
+      </c>
+      <c r="C1296" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1296">
+        <v>2</v>
       </c>
     </row>
     <row r="1297" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1297" t="s">
-        <v>904</v>
+        <v>937</v>
       </c>
       <c r="B1297">
-        <v>401710041</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401580505</v>
+      </c>
+      <c r="C1297" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1297">
+        <v>4</v>
       </c>
     </row>
     <row r="1298" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1298" t="s">
-        <v>904</v>
+        <v>938</v>
       </c>
       <c r="B1298">
-        <v>401710041</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401590301</v>
+      </c>
+      <c r="C1298" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1298">
+        <v>2</v>
       </c>
     </row>
     <row r="1299" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1299" t="s">
-        <v>905</v>
+        <v>939</v>
       </c>
       <c r="B1299">
-        <v>401720240</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401590505</v>
+      </c>
+      <c r="C1299" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1299">
+        <v>2</v>
       </c>
     </row>
     <row r="1300" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1300" t="s">
-        <v>906</v>
+        <v>940</v>
       </c>
       <c r="B1300">
-        <v>401720982</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401600177</v>
+      </c>
+      <c r="C1300" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1300">
+        <v>4</v>
       </c>
     </row>
     <row r="1301" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1301" t="s">
-        <v>907</v>
+        <v>940</v>
       </c>
       <c r="B1301">
-        <v>401740823</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401600177</v>
+      </c>
+      <c r="C1301" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1301">
+        <v>7</v>
       </c>
     </row>
     <row r="1302" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1302" t="s">
-        <v>908</v>
+        <v>941</v>
       </c>
       <c r="B1302">
-        <v>401750803</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401600593</v>
+      </c>
+      <c r="C1302" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1302">
+        <v>4</v>
       </c>
     </row>
     <row r="1303" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1303" t="s">
-        <v>909</v>
+        <v>941</v>
       </c>
       <c r="B1303">
-        <v>401770084</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401600593</v>
+      </c>
+      <c r="C1303" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1303">
+        <v>2</v>
       </c>
     </row>
     <row r="1304" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1304" t="s">
-        <v>910</v>
+        <v>942</v>
       </c>
       <c r="B1304">
-        <v>401770709</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401640097</v>
+      </c>
+      <c r="C1304" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1304">
+        <v>9</v>
       </c>
     </row>
     <row r="1305" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1305" t="s">
-        <v>911</v>
+        <v>942</v>
       </c>
       <c r="B1305">
-        <v>401770922</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401640097</v>
+      </c>
+      <c r="C1305" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1305">
+        <v>2</v>
       </c>
     </row>
     <row r="1306" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1306" t="s">
-        <v>912</v>
+        <v>943</v>
       </c>
       <c r="B1306">
-        <v>401790114</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401640148</v>
+      </c>
+      <c r="C1306" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1306">
+        <v>2</v>
       </c>
     </row>
     <row r="1307" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1307" t="s">
-        <v>913</v>
+        <v>944</v>
       </c>
       <c r="B1307">
-        <v>401790768</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401640349</v>
+      </c>
+      <c r="C1307" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1307">
+        <v>2</v>
       </c>
     </row>
     <row r="1308" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1308" t="s">
-        <v>914</v>
+        <v>944</v>
       </c>
       <c r="B1308">
-        <v>401790862</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>401640349</v>
+      </c>
+      <c r="C1308" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1308">
+        <v>4</v>
       </c>
     </row>
     <row r="1309" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1309" t="s">
-        <v>915</v>
+        <v>945</v>
       </c>
       <c r="B1309">
-        <v>401800052</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401650505</v>
+      </c>
+      <c r="C1309" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1309">
+        <v>1</v>
       </c>
     </row>
     <row r="1310" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1310" t="s">
-        <v>916</v>
+        <v>946</v>
       </c>
       <c r="B1310">
-        <v>401800587</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401660532</v>
+      </c>
+      <c r="C1310" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1310">
+        <v>2</v>
       </c>
     </row>
     <row r="1311" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1311" t="s">
-        <v>916</v>
+        <v>947</v>
       </c>
       <c r="B1311">
-        <v>401800587</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401670383</v>
+      </c>
+      <c r="C1311" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1311">
+        <v>2</v>
       </c>
     </row>
     <row r="1312" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1312" t="s">
-        <v>917</v>
+        <v>948</v>
       </c>
       <c r="B1312">
-        <v>401810294</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401680924</v>
+      </c>
+      <c r="C1312" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1312">
+        <v>1</v>
       </c>
     </row>
     <row r="1313" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1313" t="s">
-        <v>917</v>
+        <v>949</v>
       </c>
       <c r="B1313">
-        <v>401810294</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401690108</v>
+      </c>
+      <c r="C1313" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1313">
+        <v>2</v>
       </c>
     </row>
     <row r="1314" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1314" t="s">
-        <v>918</v>
+        <v>950</v>
       </c>
       <c r="B1314">
-        <v>401830382</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401700153</v>
+      </c>
+      <c r="C1314" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1314">
+        <v>1</v>
       </c>
     </row>
     <row r="1315" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1315" t="s">
-        <v>919</v>
+        <v>951</v>
       </c>
       <c r="B1315">
-        <v>401830978</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401710041</v>
+      </c>
+      <c r="C1315" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1315">
+        <v>2</v>
       </c>
     </row>
     <row r="1316" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1316" t="s">
-        <v>920</v>
+        <v>951</v>
       </c>
       <c r="B1316">
-        <v>401840020</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>401710041</v>
+      </c>
+      <c r="C1316" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1316">
+        <v>4</v>
       </c>
     </row>
     <row r="1317" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1317" t="s">
-        <v>921</v>
+        <v>952</v>
       </c>
       <c r="B1317">
-        <v>401850731</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401710488</v>
+      </c>
+      <c r="C1317" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1317">
+        <v>1</v>
       </c>
     </row>
     <row r="1318" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1318" t="s">
-        <v>922</v>
+        <v>953</v>
       </c>
       <c r="B1318">
-        <v>401860307</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401720240</v>
+      </c>
+      <c r="C1318" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1318">
+        <v>2</v>
       </c>
     </row>
     <row r="1319" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1319" t="s">
-        <v>922</v>
+        <v>954</v>
       </c>
       <c r="B1319">
-        <v>401860307</v>
-[...1 lines deleted...]
-      <c r="C1319">
+        <v>401720982</v>
+      </c>
+      <c r="C1319" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1319">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="1320" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1320" t="s">
-        <v>923</v>
+        <v>955</v>
       </c>
       <c r="B1320">
-        <v>401890227</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401740334</v>
+      </c>
+      <c r="C1320" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1320">
+        <v>1</v>
       </c>
     </row>
     <row r="1321" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1321" t="s">
-        <v>923</v>
+        <v>956</v>
       </c>
       <c r="B1321">
-        <v>401890227</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401740823</v>
+      </c>
+      <c r="C1321" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1321">
+        <v>2</v>
       </c>
     </row>
     <row r="1322" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1322" t="s">
-        <v>924</v>
+        <v>957</v>
       </c>
       <c r="B1322">
-        <v>401890497</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401770084</v>
+      </c>
+      <c r="C1322" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1322">
+        <v>16</v>
       </c>
     </row>
     <row r="1323" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1323" t="s">
-        <v>924</v>
+        <v>958</v>
       </c>
       <c r="B1323">
-        <v>401890497</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401770709</v>
+      </c>
+      <c r="C1323" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1323">
+        <v>2</v>
       </c>
     </row>
     <row r="1324" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1324" t="s">
-        <v>925</v>
+        <v>959</v>
       </c>
       <c r="B1324">
-        <v>401930252</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401770922</v>
+      </c>
+      <c r="C1324" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1324">
+        <v>2</v>
       </c>
     </row>
     <row r="1325" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1325" t="s">
-        <v>925</v>
+        <v>960</v>
       </c>
       <c r="B1325">
-        <v>401930252</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401780540</v>
+      </c>
+      <c r="C1325" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1325">
+        <v>1</v>
       </c>
     </row>
     <row r="1326" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1326" t="s">
-        <v>926</v>
+        <v>961</v>
       </c>
       <c r="B1326">
-        <v>401930548</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401790114</v>
+      </c>
+      <c r="C1326" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1326">
+        <v>4</v>
       </c>
     </row>
     <row r="1327" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1327" t="s">
-        <v>927</v>
+        <v>962</v>
       </c>
       <c r="B1327">
-        <v>401940112</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401790862</v>
+      </c>
+      <c r="C1327" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D1327">
+        <v>8</v>
       </c>
     </row>
     <row r="1328" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1328" t="s">
-        <v>928</v>
+        <v>963</v>
       </c>
       <c r="B1328">
-        <v>401950630</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401800052</v>
+      </c>
+      <c r="C1328" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1328">
+        <v>2</v>
       </c>
     </row>
     <row r="1329" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1329" t="s">
-        <v>929</v>
+        <v>964</v>
       </c>
       <c r="B1329">
-        <v>401970921</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401800587</v>
+      </c>
+      <c r="C1329" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1329">
+        <v>4</v>
       </c>
     </row>
     <row r="1330" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1330" t="s">
-        <v>930</v>
+        <v>964</v>
       </c>
       <c r="B1330">
-        <v>402000598</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401800587</v>
+      </c>
+      <c r="C1330" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1330">
+        <v>6</v>
       </c>
     </row>
     <row r="1331" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1331" t="s">
-        <v>931</v>
+        <v>965</v>
       </c>
       <c r="B1331">
-        <v>402000771</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401810294</v>
+      </c>
+      <c r="C1331" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1331">
+        <v>5</v>
       </c>
     </row>
     <row r="1332" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1332" t="s">
-        <v>931</v>
+        <v>965</v>
       </c>
       <c r="B1332">
-        <v>402000771</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401810294</v>
+      </c>
+      <c r="C1332" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1332">
+        <v>5</v>
       </c>
     </row>
     <row r="1333" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1333" t="s">
-        <v>932</v>
+        <v>966</v>
       </c>
       <c r="B1333">
-        <v>402040281</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401830978</v>
+      </c>
+      <c r="C1333" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1333">
+        <v>22</v>
       </c>
     </row>
     <row r="1334" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1334" t="s">
-        <v>933</v>
+        <v>967</v>
       </c>
       <c r="B1334">
-        <v>402040410</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401840020</v>
+      </c>
+      <c r="C1334" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1334">
+        <v>1</v>
       </c>
     </row>
     <row r="1335" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1335" t="s">
-        <v>933</v>
+        <v>967</v>
       </c>
       <c r="B1335">
-        <v>402040410</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401840020</v>
+      </c>
+      <c r="C1335" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1335">
+        <v>1</v>
       </c>
     </row>
     <row r="1336" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1336" t="s">
-        <v>934</v>
+        <v>968</v>
       </c>
       <c r="B1336">
-        <v>402070792</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401850731</v>
+      </c>
+      <c r="C1336" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1336">
+        <v>2</v>
       </c>
     </row>
     <row r="1337" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1337" t="s">
-        <v>935</v>
+        <v>968</v>
       </c>
       <c r="B1337">
-        <v>402100547</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401850731</v>
+      </c>
+      <c r="C1337" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1337">
+        <v>1</v>
       </c>
     </row>
     <row r="1338" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1338" t="s">
-        <v>936</v>
+        <v>969</v>
       </c>
       <c r="B1338">
-        <v>402140309</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401860307</v>
+      </c>
+      <c r="C1338" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1338">
+        <v>13</v>
       </c>
     </row>
     <row r="1339" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1339" t="s">
-        <v>936</v>
+        <v>969</v>
       </c>
       <c r="B1339">
-        <v>402140309</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401860307</v>
+      </c>
+      <c r="C1339" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1339">
+        <v>7</v>
       </c>
     </row>
     <row r="1340" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1340" t="s">
-        <v>937</v>
+        <v>970</v>
       </c>
       <c r="B1340">
-        <v>402230371</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401890227</v>
+      </c>
+      <c r="C1340" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1340">
+        <v>6</v>
       </c>
     </row>
     <row r="1341" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1341" t="s">
-        <v>938</v>
+        <v>970</v>
       </c>
       <c r="B1341">
-        <v>402240026</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401890227</v>
+      </c>
+      <c r="C1341" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1341">
+        <v>12</v>
       </c>
     </row>
     <row r="1342" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1342" t="s">
-        <v>939</v>
+        <v>971</v>
       </c>
       <c r="B1342">
-        <v>402260190</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401890497</v>
+      </c>
+      <c r="C1342" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1342">
+        <v>9</v>
       </c>
     </row>
     <row r="1343" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1343" t="s">
-        <v>939</v>
+        <v>971</v>
       </c>
       <c r="B1343">
-        <v>402260190</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401890497</v>
+      </c>
+      <c r="C1343" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1343">
+        <v>5</v>
       </c>
     </row>
     <row r="1344" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1344" t="s">
-        <v>940</v>
+        <v>972</v>
       </c>
       <c r="B1344">
-        <v>500400236</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401900918</v>
+      </c>
+      <c r="C1344" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1344">
+        <v>1</v>
       </c>
     </row>
     <row r="1345" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1345" t="s">
-        <v>940</v>
+        <v>973</v>
       </c>
       <c r="B1345">
-        <v>500400236</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401910840</v>
+      </c>
+      <c r="C1345" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1345">
+        <v>1</v>
       </c>
     </row>
     <row r="1346" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1346" t="s">
-        <v>941</v>
+        <v>974</v>
       </c>
       <c r="B1346">
-        <v>500540553</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401930252</v>
+      </c>
+      <c r="C1346" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1346">
+        <v>6</v>
       </c>
     </row>
     <row r="1347" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1347" t="s">
-        <v>942</v>
+        <v>974</v>
       </c>
       <c r="B1347">
-        <v>500560587</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401930252</v>
+      </c>
+      <c r="C1347" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1347">
+        <v>10</v>
       </c>
     </row>
     <row r="1348" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1348" t="s">
-        <v>943</v>
+        <v>975</v>
       </c>
       <c r="B1348">
-        <v>500620666</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401930548</v>
+      </c>
+      <c r="C1348" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1348">
+        <v>1</v>
       </c>
     </row>
     <row r="1349" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1349" t="s">
-        <v>943</v>
+        <v>976</v>
       </c>
       <c r="B1349">
-        <v>500620666</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401940112</v>
+      </c>
+      <c r="C1349" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1349">
+        <v>2</v>
       </c>
     </row>
     <row r="1350" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1350" t="s">
-        <v>944</v>
+        <v>977</v>
       </c>
       <c r="B1350">
-        <v>500680536</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401950630</v>
+      </c>
+      <c r="C1350" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1350">
+        <v>2</v>
       </c>
     </row>
     <row r="1351" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1351" t="s">
-        <v>945</v>
+        <v>978</v>
       </c>
       <c r="B1351">
-        <v>500690128</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>401970921</v>
+      </c>
+      <c r="C1351" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1351">
+        <v>21</v>
       </c>
     </row>
     <row r="1352" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1352" t="s">
-        <v>945</v>
+        <v>979</v>
       </c>
       <c r="B1352">
-        <v>500690128</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>401990798</v>
+      </c>
+      <c r="C1352" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1352">
+        <v>1</v>
       </c>
     </row>
     <row r="1353" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1353" t="s">
-        <v>946</v>
+        <v>980</v>
       </c>
       <c r="B1353">
-        <v>500700621</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>402000598</v>
+      </c>
+      <c r="C1353" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1353">
+        <v>2</v>
       </c>
     </row>
     <row r="1354" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1354" t="s">
-        <v>946</v>
+        <v>981</v>
       </c>
       <c r="B1354">
-        <v>500700621</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>402000771</v>
+      </c>
+      <c r="C1354" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1354">
+        <v>9</v>
       </c>
     </row>
     <row r="1355" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1355" t="s">
-        <v>4</v>
+        <v>981</v>
       </c>
       <c r="B1355">
-        <v>500930189</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>402000771</v>
+      </c>
+      <c r="C1355" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1355">
+        <v>10</v>
       </c>
     </row>
     <row r="1356" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1356" t="s">
-        <v>947</v>
+        <v>982</v>
       </c>
       <c r="B1356">
-        <v>501040599</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>402040281</v>
+      </c>
+      <c r="C1356" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1356">
+        <v>2</v>
       </c>
     </row>
     <row r="1357" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1357" t="s">
-        <v>947</v>
+        <v>983</v>
       </c>
       <c r="B1357">
-        <v>501040599</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>402040410</v>
+      </c>
+      <c r="C1357" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1357">
+        <v>8</v>
       </c>
     </row>
     <row r="1358" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1358" t="s">
-        <v>948</v>
+        <v>983</v>
       </c>
       <c r="B1358">
-        <v>501050896</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>402040410</v>
+      </c>
+      <c r="C1358" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1358">
+        <v>10</v>
       </c>
     </row>
     <row r="1359" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1359" t="s">
-        <v>949</v>
+        <v>984</v>
       </c>
       <c r="B1359">
-        <v>501240752</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>402070792</v>
+      </c>
+      <c r="C1359" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1359">
+        <v>2</v>
       </c>
     </row>
     <row r="1360" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1360" t="s">
-        <v>950</v>
+        <v>985</v>
       </c>
       <c r="B1360">
-        <v>501330982</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>402100547</v>
+      </c>
+      <c r="C1360" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1360">
+        <v>27</v>
       </c>
     </row>
     <row r="1361" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1361" t="s">
-        <v>951</v>
+        <v>986</v>
       </c>
       <c r="B1361">
-        <v>501401064</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>402140309</v>
+      </c>
+      <c r="C1361" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1361">
+        <v>10</v>
       </c>
     </row>
     <row r="1362" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1362" t="s">
-        <v>951</v>
+        <v>986</v>
       </c>
       <c r="B1362">
-        <v>501401064</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>402140309</v>
+      </c>
+      <c r="C1362" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1362">
+        <v>8</v>
       </c>
     </row>
     <row r="1363" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1363" t="s">
-        <v>952</v>
+        <v>987</v>
       </c>
       <c r="B1363">
-        <v>501420146</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>402230371</v>
+      </c>
+      <c r="C1363" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1363">
+        <v>4</v>
       </c>
     </row>
     <row r="1364" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1364" t="s">
-        <v>952</v>
+        <v>988</v>
       </c>
       <c r="B1364">
-        <v>501420146</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>402240026</v>
+      </c>
+      <c r="C1364" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1364">
+        <v>16</v>
       </c>
     </row>
     <row r="1365" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1365" t="s">
-        <v>953</v>
+        <v>989</v>
       </c>
       <c r="B1365">
-        <v>501430665</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>402260190</v>
+      </c>
+      <c r="C1365" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1365">
+        <v>14</v>
       </c>
     </row>
     <row r="1366" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1366" t="s">
-        <v>954</v>
+        <v>989</v>
       </c>
       <c r="B1366">
-        <v>501460797</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>402260190</v>
+      </c>
+      <c r="C1366" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1366">
+        <v>4</v>
       </c>
     </row>
     <row r="1367" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1367" t="s">
-        <v>954</v>
+        <v>990</v>
       </c>
       <c r="B1367">
-        <v>501460797</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>500400236</v>
+      </c>
+      <c r="C1367" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1367">
+        <v>2</v>
       </c>
     </row>
     <row r="1368" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1368" t="s">
-        <v>955</v>
+        <v>990</v>
       </c>
       <c r="B1368">
-        <v>501530364</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>500400236</v>
+      </c>
+      <c r="C1368" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1368">
+        <v>5</v>
       </c>
     </row>
     <row r="1369" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1369" t="s">
-        <v>956</v>
+        <v>991</v>
       </c>
       <c r="B1369">
-        <v>501990550</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>500540553</v>
+      </c>
+      <c r="C1369" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1369">
+        <v>2</v>
       </c>
     </row>
     <row r="1370" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1370" t="s">
-        <v>957</v>
+        <v>992</v>
       </c>
       <c r="B1370">
-        <v>502040416</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>500620666</v>
+      </c>
+      <c r="C1370" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1370">
+        <v>2</v>
       </c>
     </row>
     <row r="1371" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1371" t="s">
-        <v>4</v>
+        <v>992</v>
       </c>
       <c r="B1371">
-        <v>502210426</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>500620666</v>
+      </c>
+      <c r="C1371" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1371">
+        <v>1</v>
       </c>
     </row>
     <row r="1372" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1372" t="s">
-        <v>958</v>
+        <v>993</v>
       </c>
       <c r="B1372">
-        <v>502240176</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>500680536</v>
+      </c>
+      <c r="C1372" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1372">
+        <v>3</v>
       </c>
     </row>
     <row r="1373" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1373" t="s">
-        <v>959</v>
+        <v>994</v>
       </c>
       <c r="B1373">
-        <v>502430224</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>500690128</v>
+      </c>
+      <c r="C1373" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1373">
+        <v>8</v>
       </c>
     </row>
     <row r="1374" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1374" t="s">
-        <v>960</v>
+        <v>994</v>
       </c>
       <c r="B1374">
-        <v>502660715</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>500690128</v>
+      </c>
+      <c r="C1374" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1374">
+        <v>19</v>
       </c>
     </row>
     <row r="1375" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1375" t="s">
-        <v>961</v>
+        <v>995</v>
       </c>
       <c r="B1375">
-        <v>502950523</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>500700621</v>
+      </c>
+      <c r="C1375" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1375">
+        <v>7</v>
       </c>
     </row>
     <row r="1376" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1376" t="s">
-        <v>962</v>
+        <v>995</v>
       </c>
       <c r="B1376">
-        <v>503530570</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>500700621</v>
+      </c>
+      <c r="C1376" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1376">
+        <v>19</v>
       </c>
     </row>
     <row r="1377" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1377" t="s">
-        <v>963</v>
+        <v>8</v>
       </c>
       <c r="B1377">
-        <v>503530644</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>500930189</v>
+      </c>
+      <c r="C1377" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D1377">
+        <v>72</v>
       </c>
     </row>
     <row r="1378" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1378" t="s">
-        <v>964</v>
+        <v>996</v>
       </c>
       <c r="B1378">
-        <v>600122072</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>501040599</v>
+      </c>
+      <c r="C1378" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D1378">
+        <v>60</v>
       </c>
     </row>
     <row r="1379" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1379" t="s">
-        <v>965</v>
+        <v>997</v>
       </c>
       <c r="B1379">
-        <v>600230230</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>501050896</v>
+      </c>
+      <c r="C1379" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1379">
+        <v>2</v>
       </c>
     </row>
     <row r="1380" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1380" t="s">
-        <v>966</v>
+        <v>998</v>
       </c>
       <c r="B1380">
-        <v>600230474</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>501240752</v>
+      </c>
+      <c r="C1380" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1380">
+        <v>18</v>
       </c>
     </row>
     <row r="1381" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1381" t="s">
-        <v>966</v>
+        <v>999</v>
       </c>
       <c r="B1381">
-        <v>600230474</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>501260160</v>
+      </c>
+      <c r="C1381" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1381">
+        <v>1</v>
       </c>
     </row>
     <row r="1382" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1382" t="s">
-        <v>967</v>
+        <v>1000</v>
       </c>
       <c r="B1382">
-        <v>600270549</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>501401064</v>
+      </c>
+      <c r="C1382" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1382">
+        <v>4</v>
       </c>
     </row>
     <row r="1383" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1383" t="s">
-        <v>968</v>
+        <v>1000</v>
       </c>
       <c r="B1383">
-        <v>600280339</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>501401064</v>
+      </c>
+      <c r="C1383" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1383">
+        <v>2</v>
       </c>
     </row>
     <row r="1384" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1384" t="s">
-        <v>968</v>
+        <v>1001</v>
       </c>
       <c r="B1384">
-        <v>600280339</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>501430780</v>
+      </c>
+      <c r="C1384" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1384">
+        <v>1</v>
       </c>
     </row>
     <row r="1385" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1385" t="s">
-        <v>969</v>
+        <v>1002</v>
       </c>
       <c r="B1385">
-        <v>600400529</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>501460797</v>
+      </c>
+      <c r="C1385" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1385">
+        <v>14</v>
       </c>
     </row>
     <row r="1386" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1386" t="s">
-        <v>969</v>
+        <v>1002</v>
       </c>
       <c r="B1386">
-        <v>600400529</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>501460797</v>
+      </c>
+      <c r="C1386" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1386">
+        <v>16</v>
       </c>
     </row>
     <row r="1387" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1387" t="s">
-        <v>970</v>
+        <v>1003</v>
       </c>
       <c r="B1387">
-        <v>600550665</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>501990550</v>
+      </c>
+      <c r="C1387" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1387">
+        <v>2</v>
       </c>
     </row>
     <row r="1388" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1388" t="s">
-        <v>970</v>
+        <v>1004</v>
       </c>
       <c r="B1388">
-        <v>600550665</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>502040416</v>
+      </c>
+      <c r="C1388" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1388">
+        <v>2</v>
       </c>
     </row>
     <row r="1389" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1389" t="s">
-        <v>971</v>
+        <v>1005</v>
       </c>
       <c r="B1389">
-        <v>600660161</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>502140407</v>
+      </c>
+      <c r="C1389" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1389">
+        <v>1</v>
       </c>
     </row>
     <row r="1390" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1390" t="s">
-        <v>972</v>
+        <v>8</v>
       </c>
       <c r="B1390">
-        <v>600780478</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>502210426</v>
+      </c>
+      <c r="C1390" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1390">
+        <v>4</v>
       </c>
     </row>
     <row r="1391" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1391" t="s">
-        <v>973</v>
+        <v>1006</v>
       </c>
       <c r="B1391">
-        <v>600820016</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>502240176</v>
+      </c>
+      <c r="C1391" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1391">
+        <v>2</v>
       </c>
     </row>
     <row r="1392" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1392" t="s">
-        <v>974</v>
+        <v>1007</v>
       </c>
       <c r="B1392">
-        <v>600890260</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>502370830</v>
+      </c>
+      <c r="C1392" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1392">
+        <v>1</v>
       </c>
     </row>
     <row r="1393" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1393" t="s">
-        <v>974</v>
+        <v>1008</v>
       </c>
       <c r="B1393">
-        <v>600890260</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>502430224</v>
+      </c>
+      <c r="C1393" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1393">
+        <v>2</v>
       </c>
     </row>
     <row r="1394" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1394" t="s">
-        <v>975</v>
+        <v>1009</v>
       </c>
       <c r="B1394">
-        <v>600940941</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>502660715</v>
+      </c>
+      <c r="C1394" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1394">
+        <v>2</v>
       </c>
     </row>
     <row r="1395" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1395" t="s">
-        <v>975</v>
+        <v>1010</v>
       </c>
       <c r="B1395">
-        <v>600940941</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>502950523</v>
+      </c>
+      <c r="C1395" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1395">
+        <v>8</v>
       </c>
     </row>
     <row r="1396" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1396" t="s">
-        <v>976</v>
+        <v>1011</v>
       </c>
       <c r="B1396">
-        <v>601010484</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>503530570</v>
+      </c>
+      <c r="C1396" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1396">
+        <v>20</v>
       </c>
     </row>
     <row r="1397" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1397" t="s">
-        <v>976</v>
+        <v>1012</v>
       </c>
       <c r="B1397">
-        <v>601010484</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>503530644</v>
+      </c>
+      <c r="C1397" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1397">
+        <v>3</v>
       </c>
     </row>
     <row r="1398" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1398" t="s">
-        <v>977</v>
+        <v>1013</v>
       </c>
       <c r="B1398">
-        <v>601020138</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>600230230</v>
+      </c>
+      <c r="C1398" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1398">
+        <v>2</v>
       </c>
     </row>
     <row r="1399" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1399" t="s">
-        <v>978</v>
+        <v>1014</v>
       </c>
       <c r="B1399">
-        <v>601060260</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>600230474</v>
+      </c>
+      <c r="C1399" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1399">
+        <v>6</v>
       </c>
     </row>
     <row r="1400" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1400" t="s">
-        <v>979</v>
+        <v>1014</v>
       </c>
       <c r="B1400">
-        <v>601060827</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>600230474</v>
+      </c>
+      <c r="C1400" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1400">
+        <v>16</v>
       </c>
     </row>
     <row r="1401" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1401" t="s">
-        <v>980</v>
+        <v>1015</v>
       </c>
       <c r="B1401">
-        <v>601070362</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>600280339</v>
+      </c>
+      <c r="C1401" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1401">
+        <v>8</v>
       </c>
     </row>
     <row r="1402" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1402" t="s">
-        <v>981</v>
+        <v>1015</v>
       </c>
       <c r="B1402">
-        <v>601080053</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>600280339</v>
+      </c>
+      <c r="C1402" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1402">
+        <v>21</v>
       </c>
     </row>
     <row r="1403" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1403" t="s">
-        <v>982</v>
+        <v>1016</v>
       </c>
       <c r="B1403">
-        <v>601120267</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>600400529</v>
+      </c>
+      <c r="C1403" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D1403">
+        <v>62</v>
       </c>
     </row>
     <row r="1404" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1404" t="s">
-        <v>983</v>
+        <v>1017</v>
       </c>
       <c r="B1404">
-        <v>601180004</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>600550665</v>
+      </c>
+      <c r="C1404" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1404">
+        <v>2</v>
       </c>
     </row>
     <row r="1405" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1405" t="s">
-        <v>983</v>
+        <v>1017</v>
       </c>
       <c r="B1405">
-        <v>601180004</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>600550665</v>
+      </c>
+      <c r="C1405" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1405">
+        <v>3</v>
       </c>
     </row>
     <row r="1406" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1406" t="s">
-        <v>984</v>
+        <v>1018</v>
       </c>
       <c r="B1406">
-        <v>601230494</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>600660161</v>
+      </c>
+      <c r="C1406" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1406">
+        <v>2</v>
       </c>
     </row>
     <row r="1407" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1407" t="s">
-        <v>985</v>
+        <v>1019</v>
       </c>
       <c r="B1407">
-        <v>601250334</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>600680393</v>
+      </c>
+      <c r="C1407" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1407">
+        <v>1</v>
       </c>
     </row>
     <row r="1408" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1408" t="s">
-        <v>985</v>
+        <v>1020</v>
       </c>
       <c r="B1408">
-        <v>601250334</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>600690071</v>
+      </c>
+      <c r="C1408" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1408">
+        <v>1</v>
       </c>
     </row>
     <row r="1409" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1409" t="s">
-        <v>986</v>
+        <v>1021</v>
       </c>
       <c r="B1409">
-        <v>601420121</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>600700455</v>
+      </c>
+      <c r="C1409" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1409">
+        <v>1</v>
       </c>
     </row>
     <row r="1410" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1410" t="s">
-        <v>4</v>
+        <v>1022</v>
       </c>
       <c r="B1410">
-        <v>601440593</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>600780478</v>
+      </c>
+      <c r="C1410" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1410">
+        <v>2</v>
       </c>
     </row>
     <row r="1411" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1411" t="s">
-        <v>987</v>
+        <v>1023</v>
       </c>
       <c r="B1411">
-        <v>601450731</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>600820016</v>
+      </c>
+      <c r="C1411" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1411">
+        <v>2</v>
       </c>
     </row>
     <row r="1412" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1412" t="s">
-        <v>987</v>
+        <v>1024</v>
       </c>
       <c r="B1412">
-        <v>601450731</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>600870498</v>
+      </c>
+      <c r="C1412" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1412">
+        <v>1</v>
       </c>
     </row>
     <row r="1413" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1413" t="s">
-        <v>988</v>
+        <v>1025</v>
       </c>
       <c r="B1413">
-        <v>601470460</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>600870508</v>
+      </c>
+      <c r="C1413" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1413">
+        <v>1</v>
       </c>
     </row>
     <row r="1414" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1414" t="s">
-        <v>988</v>
+        <v>1026</v>
       </c>
       <c r="B1414">
-        <v>601470460</v>
-[...1 lines deleted...]
-      <c r="C1414">
+        <v>600890260</v>
+      </c>
+      <c r="C1414" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1414">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>1116</v>
       </c>
     </row>
     <row r="1415" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1415" t="s">
-        <v>989</v>
+        <v>1026</v>
       </c>
       <c r="B1415">
-        <v>601540331</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>600890260</v>
+      </c>
+      <c r="C1415" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1415">
+        <v>5</v>
       </c>
     </row>
     <row r="1416" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1416" t="s">
-        <v>990</v>
+        <v>1027</v>
       </c>
       <c r="B1416">
-        <v>601560858</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>600940941</v>
+      </c>
+      <c r="C1416" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1416">
+        <v>12</v>
       </c>
     </row>
     <row r="1417" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1417" t="s">
-        <v>991</v>
+        <v>1027</v>
       </c>
       <c r="B1417">
-        <v>601660536</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>600940941</v>
+      </c>
+      <c r="C1417" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1417">
+        <v>4</v>
       </c>
     </row>
     <row r="1418" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1418" t="s">
-        <v>992</v>
+        <v>1028</v>
       </c>
       <c r="B1418">
-        <v>601680507</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>601010484</v>
+      </c>
+      <c r="C1418" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1418">
+        <v>4</v>
       </c>
     </row>
     <row r="1419" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1419" t="s">
-        <v>993</v>
+        <v>1028</v>
       </c>
       <c r="B1419">
-        <v>601690799</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>601010484</v>
+      </c>
+      <c r="C1419" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1419">
+        <v>2</v>
       </c>
     </row>
     <row r="1420" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1420" t="s">
-        <v>994</v>
+        <v>1029</v>
       </c>
       <c r="B1420">
-        <v>601780049</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>601060260</v>
+      </c>
+      <c r="C1420" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1420">
+        <v>5</v>
       </c>
     </row>
     <row r="1421" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1421" t="s">
-        <v>995</v>
+        <v>1030</v>
       </c>
       <c r="B1421">
-        <v>602050801</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>601060827</v>
+      </c>
+      <c r="C1421" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1421">
+        <v>2</v>
       </c>
     </row>
     <row r="1422" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1422" t="s">
-        <v>995</v>
+        <v>1031</v>
       </c>
       <c r="B1422">
-        <v>602050801</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>601070362</v>
+      </c>
+      <c r="C1422" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1422">
+        <v>2</v>
       </c>
     </row>
     <row r="1423" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1423" t="s">
-        <v>996</v>
+        <v>1032</v>
       </c>
       <c r="B1423">
-        <v>602240876</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>601080053</v>
+      </c>
+      <c r="C1423" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1423">
+        <v>1</v>
       </c>
     </row>
     <row r="1424" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1424" t="s">
-        <v>997</v>
+        <v>1033</v>
       </c>
       <c r="B1424">
-        <v>602990953</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>601120267</v>
+      </c>
+      <c r="C1424" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1424">
+        <v>1</v>
       </c>
     </row>
     <row r="1425" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1425" t="s">
-        <v>998</v>
+        <v>1033</v>
       </c>
       <c r="B1425">
-        <v>603280734</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>601120267</v>
+      </c>
+      <c r="C1425" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1425">
+        <v>1</v>
       </c>
     </row>
     <row r="1426" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1426" t="s">
-        <v>998</v>
+        <v>1034</v>
       </c>
       <c r="B1426">
-        <v>603280734</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>601180004</v>
+      </c>
+      <c r="C1426" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1426">
+        <v>4</v>
       </c>
     </row>
     <row r="1427" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1427" t="s">
-        <v>999</v>
+        <v>1034</v>
       </c>
       <c r="B1427">
-        <v>603370831</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>601180004</v>
+      </c>
+      <c r="C1427" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1427">
+        <v>6</v>
       </c>
     </row>
     <row r="1428" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1428" t="s">
-        <v>1000</v>
+        <v>1035</v>
       </c>
       <c r="B1428">
-        <v>700240148</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>601230494</v>
+      </c>
+      <c r="C1428" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1428">
+        <v>2</v>
       </c>
     </row>
     <row r="1429" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1429" t="s">
-        <v>1000</v>
+        <v>1036</v>
       </c>
       <c r="B1429">
-        <v>700240148</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>601250334</v>
+      </c>
+      <c r="C1429" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1429">
+        <v>5</v>
       </c>
     </row>
     <row r="1430" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1430" t="s">
-        <v>1001</v>
+        <v>1036</v>
       </c>
       <c r="B1430">
-        <v>700270966</v>
-[...1 lines deleted...]
-      <c r="C1430">
+        <v>601250334</v>
+      </c>
+      <c r="C1430" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1430">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="1431" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1431" t="s">
-        <v>1001</v>
+        <v>1037</v>
       </c>
       <c r="B1431">
-        <v>700270966</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>601250506</v>
+      </c>
+      <c r="C1431" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1431">
+        <v>1</v>
       </c>
     </row>
     <row r="1432" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1432" t="s">
-        <v>1002</v>
+        <v>1038</v>
       </c>
       <c r="B1432">
-        <v>700400736</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>601420121</v>
+      </c>
+      <c r="C1432" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1432">
+        <v>22</v>
       </c>
     </row>
     <row r="1433" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1433" t="s">
-        <v>1003</v>
+        <v>8</v>
       </c>
       <c r="B1433">
-        <v>700430913</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>601440593</v>
+      </c>
+      <c r="C1433" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D1433">
+        <v>8</v>
       </c>
     </row>
     <row r="1434" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1434" t="s">
-        <v>1004</v>
+        <v>1039</v>
       </c>
       <c r="B1434">
-        <v>700450867</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>601450731</v>
+      </c>
+      <c r="C1434" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D1434">
+        <v>114</v>
       </c>
     </row>
     <row r="1435" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1435" t="s">
-        <v>1005</v>
+        <v>1040</v>
       </c>
       <c r="B1435">
-        <v>700540136</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>601460841</v>
+      </c>
+      <c r="C1435" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1435">
+        <v>1</v>
       </c>
     </row>
     <row r="1436" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1436" t="s">
-        <v>1006</v>
+        <v>1041</v>
       </c>
       <c r="B1436">
-        <v>700620292</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>601470460</v>
+      </c>
+      <c r="C1436" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1436">
+        <v>12</v>
       </c>
     </row>
     <row r="1437" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1437" t="s">
-        <v>1006</v>
+        <v>1041</v>
       </c>
       <c r="B1437">
-        <v>700620292</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>601470460</v>
+      </c>
+      <c r="C1437" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1437">
+        <v>6</v>
       </c>
     </row>
     <row r="1438" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1438" t="s">
-        <v>1007</v>
+        <v>1042</v>
       </c>
       <c r="B1438">
-        <v>700650803</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>601540331</v>
+      </c>
+      <c r="C1438" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1438">
+        <v>68</v>
       </c>
     </row>
     <row r="1439" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1439" t="s">
-        <v>1008</v>
+        <v>1043</v>
       </c>
       <c r="B1439">
-        <v>701760932</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>601560858</v>
+      </c>
+      <c r="C1439" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1439">
+        <v>22</v>
       </c>
     </row>
     <row r="1440" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1440" t="s">
-        <v>1009</v>
+        <v>1044</v>
       </c>
       <c r="B1440">
-        <v>701910558</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>601660536</v>
+      </c>
+      <c r="C1440" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1440">
+        <v>2</v>
       </c>
     </row>
     <row r="1441" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1441" t="s">
-        <v>1009</v>
+        <v>1045</v>
       </c>
       <c r="B1441">
-        <v>701910558</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>601680507</v>
+      </c>
+      <c r="C1441" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1441">
+        <v>2</v>
       </c>
     </row>
     <row r="1442" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1442" t="s">
-        <v>1010</v>
+        <v>1046</v>
       </c>
       <c r="B1442">
-        <v>702030390</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>601690799</v>
+      </c>
+      <c r="C1442" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1442">
+        <v>40</v>
       </c>
     </row>
     <row r="1443" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1443" t="s">
-        <v>1011</v>
+        <v>1047</v>
       </c>
       <c r="B1443">
-        <v>800010431</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>602050801</v>
+      </c>
+      <c r="C1443" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1443">
+        <v>11</v>
       </c>
     </row>
     <row r="1444" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1444" t="s">
-        <v>1012</v>
+        <v>1047</v>
       </c>
       <c r="B1444">
-        <v>800250276</v>
-[...1 lines deleted...]
-      <c r="C1444">
+        <v>602050801</v>
+      </c>
+      <c r="C1444" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1444">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="1445" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1445" t="s">
-        <v>1012</v>
+        <v>1048</v>
       </c>
       <c r="B1445">
-        <v>800250276</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>602240876</v>
+      </c>
+      <c r="C1445" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1445">
+        <v>1</v>
       </c>
     </row>
     <row r="1446" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1446" t="s">
-        <v>1013</v>
+        <v>1049</v>
       </c>
       <c r="B1446">
-        <v>800300539</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>602990953</v>
+      </c>
+      <c r="C1446" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1446">
+        <v>8</v>
       </c>
     </row>
     <row r="1447" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1447" t="s">
-        <v>1013</v>
+        <v>1050</v>
       </c>
       <c r="B1447">
-        <v>800300539</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>603280734</v>
+      </c>
+      <c r="C1447" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1447">
+        <v>10</v>
       </c>
     </row>
     <row r="1448" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1448" t="s">
-        <v>1014</v>
+        <v>1050</v>
       </c>
       <c r="B1448">
-        <v>800500047</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>603280734</v>
+      </c>
+      <c r="C1448" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1448">
+        <v>4</v>
       </c>
     </row>
     <row r="1449" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1449" t="s">
-        <v>1015</v>
+        <v>1051</v>
       </c>
       <c r="B1449">
-        <v>800580798</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>603370831</v>
+      </c>
+      <c r="C1449" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1449">
+        <v>22</v>
       </c>
     </row>
     <row r="1450" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1450" t="s">
-        <v>1015</v>
+        <v>1052</v>
       </c>
       <c r="B1450">
-        <v>800580798</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>700240148</v>
+      </c>
+      <c r="C1450" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1450">
+        <v>3</v>
       </c>
     </row>
     <row r="1451" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1451" t="s">
-        <v>1016</v>
+        <v>1052</v>
       </c>
       <c r="B1451">
-        <v>800580800</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>700240148</v>
+      </c>
+      <c r="C1451" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1451">
+        <v>2</v>
       </c>
     </row>
     <row r="1452" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1452" t="s">
-        <v>1017</v>
+        <v>1053</v>
       </c>
       <c r="B1452">
-        <v>800590534</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>700270659</v>
+      </c>
+      <c r="C1452" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1452">
+        <v>1</v>
       </c>
     </row>
     <row r="1453" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1453" t="s">
-        <v>1018</v>
+        <v>1054</v>
       </c>
       <c r="B1453">
-        <v>800710537</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>700270966</v>
+      </c>
+      <c r="C1453" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1453">
+        <v>5</v>
       </c>
     </row>
     <row r="1454" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1454" t="s">
-        <v>1019</v>
+        <v>1054</v>
       </c>
       <c r="B1454">
-        <v>800720058</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>700270966</v>
+      </c>
+      <c r="C1454" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1454">
+        <v>5</v>
       </c>
     </row>
     <row r="1455" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1455" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="B1455">
-        <v>800720058</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>700410252</v>
+      </c>
+      <c r="C1455" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1455">
+        <v>1</v>
       </c>
     </row>
     <row r="1456" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1456" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="B1456">
-        <v>800720982</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>700450867</v>
+      </c>
+      <c r="C1456" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1456">
+        <v>2</v>
       </c>
     </row>
     <row r="1457" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1457" t="s">
-        <v>1021</v>
+        <v>1057</v>
       </c>
       <c r="B1457">
-        <v>800750848</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>700540136</v>
+      </c>
+      <c r="C1457" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1457">
+        <v>2</v>
       </c>
     </row>
     <row r="1458" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1458" t="s">
-        <v>1021</v>
+        <v>1058</v>
       </c>
       <c r="B1458">
-        <v>800750848</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>700620292</v>
+      </c>
+      <c r="C1458" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1458">
+        <v>5</v>
       </c>
     </row>
     <row r="1459" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1459" t="s">
-        <v>1022</v>
+        <v>1058</v>
       </c>
       <c r="B1459">
-        <v>800770015</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>700620292</v>
+      </c>
+      <c r="C1459" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1459">
+        <v>2</v>
       </c>
     </row>
     <row r="1460" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1460" t="s">
-        <v>1023</v>
+        <v>1059</v>
       </c>
       <c r="B1460">
-        <v>800770957</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>700650803</v>
+      </c>
+      <c r="C1460" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1460">
+        <v>2</v>
       </c>
     </row>
     <row r="1461" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1461" t="s">
-        <v>1024</v>
+        <v>1060</v>
       </c>
       <c r="B1461">
-        <v>801300752</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>700720949</v>
+      </c>
+      <c r="C1461" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1461">
+        <v>1</v>
       </c>
     </row>
     <row r="1462" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1462" t="s">
-        <v>1024</v>
+        <v>1061</v>
       </c>
       <c r="B1462">
-        <v>801300752</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>701760932</v>
+      </c>
+      <c r="C1462" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1462">
+        <v>24</v>
       </c>
     </row>
     <row r="1463" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1463" t="s">
-        <v>1025</v>
+        <v>1062</v>
       </c>
       <c r="B1463">
-        <v>900010053</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>701910558</v>
+      </c>
+      <c r="C1463" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1463">
+        <v>5</v>
       </c>
     </row>
     <row r="1464" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1464" t="s">
-        <v>1026</v>
+        <v>1062</v>
       </c>
       <c r="B1464">
-        <v>900030167</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>701910558</v>
+      </c>
+      <c r="C1464" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1464">
+        <v>5</v>
       </c>
     </row>
     <row r="1465" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1465" t="s">
-        <v>1027</v>
+        <v>1063</v>
       </c>
       <c r="B1465">
-        <v>900070713</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>702030390</v>
+      </c>
+      <c r="C1465" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1465">
+        <v>4</v>
       </c>
     </row>
     <row r="1466" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1466" t="s">
-        <v>1028</v>
+        <v>1064</v>
       </c>
       <c r="B1466">
-        <v>900070999</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>800010431</v>
+      </c>
+      <c r="C1466" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1466">
+        <v>2</v>
       </c>
     </row>
     <row r="1467" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1467" t="s">
-        <v>1029</v>
+        <v>1065</v>
       </c>
       <c r="B1467">
-        <v>900100487</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>800250276</v>
+      </c>
+      <c r="C1467" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1467">
+        <v>10</v>
       </c>
     </row>
     <row r="1468" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1468" t="s">
-        <v>1030</v>
+        <v>1065</v>
       </c>
       <c r="B1468">
-        <v>900100572</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>800250276</v>
+      </c>
+      <c r="C1468" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1468">
+        <v>4</v>
       </c>
     </row>
     <row r="1469" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1469" t="s">
-        <v>1030</v>
+        <v>1066</v>
       </c>
       <c r="B1469">
-        <v>900100572</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>800300539</v>
+      </c>
+      <c r="C1469" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1469">
+        <v>2</v>
       </c>
     </row>
     <row r="1470" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1470" t="s">
-        <v>1031</v>
+        <v>1067</v>
       </c>
       <c r="B1470">
-        <v>900120374</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>800500047</v>
+      </c>
+      <c r="C1470" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D1470">
+        <v>2</v>
       </c>
     </row>
     <row r="1471" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1471" t="s">
-        <v>1031</v>
+        <v>1068</v>
       </c>
       <c r="B1471">
-        <v>900120374</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>800580800</v>
+      </c>
+      <c r="C1471" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1471">
+        <v>2</v>
       </c>
     </row>
     <row r="1472" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1472" t="s">
-        <v>1032</v>
+        <v>1069</v>
       </c>
       <c r="B1472">
-        <v>900130589</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>800590534</v>
+      </c>
+      <c r="C1472" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1472">
+        <v>2</v>
       </c>
     </row>
     <row r="1473" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1473" t="s">
-        <v>1032</v>
+        <v>1070</v>
       </c>
       <c r="B1473">
-        <v>900130589</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>800680792</v>
+      </c>
+      <c r="C1473" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1473">
+        <v>1</v>
       </c>
     </row>
     <row r="1474" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1474" t="s">
-        <v>1033</v>
+        <v>1071</v>
       </c>
       <c r="B1474">
-        <v>900180448</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>800710537</v>
+      </c>
+      <c r="C1474" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1474">
+        <v>2</v>
       </c>
     </row>
     <row r="1475" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1475" t="s">
-        <v>1033</v>
+        <v>1072</v>
       </c>
       <c r="B1475">
-        <v>900180448</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>800720058</v>
+      </c>
+      <c r="C1475" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D1475">
+        <v>64</v>
       </c>
     </row>
     <row r="1476" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1476" t="s">
-        <v>1034</v>
+        <v>1073</v>
       </c>
       <c r="B1476">
-        <v>900190899</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>800750848</v>
+      </c>
+      <c r="C1476" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1476">
+        <v>15</v>
       </c>
     </row>
     <row r="1477" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1477" t="s">
-        <v>1035</v>
+        <v>1073</v>
       </c>
       <c r="B1477">
-        <v>900210044</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>800750848</v>
+      </c>
+      <c r="C1477" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1477">
+        <v>7</v>
       </c>
     </row>
     <row r="1478" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1478" t="s">
-        <v>1035</v>
+        <v>1074</v>
       </c>
       <c r="B1478">
-        <v>900210044</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>800770015</v>
+      </c>
+      <c r="C1478" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1478">
+        <v>2</v>
       </c>
     </row>
     <row r="1479" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1479" t="s">
-        <v>1036</v>
+        <v>1075</v>
       </c>
       <c r="B1479">
-        <v>900250460</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>800770957</v>
+      </c>
+      <c r="C1479" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1479">
+        <v>2</v>
       </c>
     </row>
     <row r="1480" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1480" t="s">
-        <v>1036</v>
+        <v>1076</v>
       </c>
       <c r="B1480">
-        <v>900250460</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>800920045</v>
+      </c>
+      <c r="C1480" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1480">
+        <v>1</v>
       </c>
     </row>
     <row r="1481" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1481" t="s">
-        <v>1037</v>
+        <v>1077</v>
       </c>
       <c r="B1481">
-        <v>900250515</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>801300752</v>
+      </c>
+      <c r="C1481" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1481">
+        <v>4</v>
       </c>
     </row>
     <row r="1482" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1482" t="s">
-        <v>1038</v>
+        <v>1077</v>
       </c>
       <c r="B1482">
-        <v>900250592</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>801300752</v>
+      </c>
+      <c r="C1482" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1482">
+        <v>10</v>
       </c>
     </row>
     <row r="1483" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1483" t="s">
-        <v>1039</v>
+        <v>1078</v>
       </c>
       <c r="B1483">
-        <v>900250759</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>900030167</v>
+      </c>
+      <c r="C1483" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1483">
+        <v>2</v>
       </c>
     </row>
     <row r="1484" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1484" t="s">
-        <v>1039</v>
+        <v>1079</v>
       </c>
       <c r="B1484">
-        <v>900250759</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>900070999</v>
+      </c>
+      <c r="C1484" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1484">
+        <v>2</v>
       </c>
     </row>
     <row r="1485" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1485" t="s">
-        <v>1040</v>
+        <v>1080</v>
       </c>
       <c r="B1485">
-        <v>900270413</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>900100487</v>
+      </c>
+      <c r="C1485" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1485">
+        <v>2</v>
       </c>
     </row>
     <row r="1486" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1486" t="s">
-        <v>1040</v>
+        <v>1081</v>
       </c>
       <c r="B1486">
-        <v>900270413</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>900100572</v>
+      </c>
+      <c r="C1486" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1486">
+        <v>2</v>
       </c>
     </row>
     <row r="1487" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1487" t="s">
-        <v>1041</v>
+        <v>1081</v>
       </c>
       <c r="B1487">
-        <v>900280687</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>900100572</v>
+      </c>
+      <c r="C1487" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1487">
+        <v>2</v>
       </c>
     </row>
     <row r="1488" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1488" t="s">
-        <v>1041</v>
+        <v>1082</v>
       </c>
       <c r="B1488">
-        <v>900280687</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>900130051</v>
+      </c>
+      <c r="C1488" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1488">
+        <v>1</v>
       </c>
     </row>
     <row r="1489" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1489" t="s">
-        <v>1042</v>
+        <v>1083</v>
       </c>
       <c r="B1489">
-        <v>900280713</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>900130452</v>
+      </c>
+      <c r="C1489" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1489">
+        <v>1</v>
       </c>
     </row>
     <row r="1490" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1490" t="s">
-        <v>1043</v>
+        <v>1084</v>
       </c>
       <c r="B1490">
-        <v>900310646</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>900130589</v>
+      </c>
+      <c r="C1490" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1490">
+        <v>2</v>
       </c>
     </row>
     <row r="1491" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1491" t="s">
-        <v>1044</v>
+        <v>1084</v>
       </c>
       <c r="B1491">
-        <v>900340716</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>900130589</v>
+      </c>
+      <c r="C1491" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1491">
+        <v>4</v>
       </c>
     </row>
     <row r="1492" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1492" t="s">
-        <v>1045</v>
+        <v>1085</v>
       </c>
       <c r="B1492">
-        <v>900390151</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>900210044</v>
+      </c>
+      <c r="C1492" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1492">
+        <v>8</v>
       </c>
     </row>
     <row r="1493" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1493" t="s">
-        <v>1046</v>
+        <v>1085</v>
       </c>
       <c r="B1493">
-        <v>900410435</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>900210044</v>
+      </c>
+      <c r="C1493" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1493">
+        <v>6</v>
       </c>
     </row>
     <row r="1494" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1494" t="s">
-        <v>1046</v>
+        <v>1086</v>
       </c>
       <c r="B1494">
-        <v>900410435</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>900210853</v>
+      </c>
+      <c r="C1494" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1494">
+        <v>1</v>
       </c>
     </row>
     <row r="1495" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1495" t="s">
-        <v>1047</v>
+        <v>1087</v>
       </c>
       <c r="B1495">
-        <v>900420567</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>900250460</v>
+      </c>
+      <c r="C1495" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1495">
+        <v>10</v>
       </c>
     </row>
     <row r="1496" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1496" t="s">
-        <v>1048</v>
+        <v>1087</v>
       </c>
       <c r="B1496">
-        <v>900430095</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>900250460</v>
+      </c>
+      <c r="C1496" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1496">
+        <v>4</v>
       </c>
     </row>
     <row r="1497" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1497" t="s">
-        <v>1049</v>
+        <v>1088</v>
       </c>
       <c r="B1497">
-        <v>900430819</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>900250515</v>
+      </c>
+      <c r="C1497" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1497">
+        <v>6</v>
       </c>
     </row>
     <row r="1498" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1498" t="s">
-        <v>1050</v>
+        <v>1089</v>
       </c>
       <c r="B1498">
-        <v>900470127</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>900250759</v>
+      </c>
+      <c r="C1498" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1498">
+        <v>2</v>
       </c>
     </row>
     <row r="1499" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1499" t="s">
-        <v>1051</v>
+        <v>1089</v>
       </c>
       <c r="B1499">
-        <v>900490429</v>
-[...1 lines deleted...]
-      <c r="C1499">
+        <v>900250759</v>
+      </c>
+      <c r="C1499" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1499">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>1116</v>
       </c>
     </row>
     <row r="1500" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1500" t="s">
-        <v>1052</v>
+        <v>1090</v>
       </c>
       <c r="B1500">
-        <v>900490617</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>900270413</v>
+      </c>
+      <c r="C1500" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1500">
+        <v>4</v>
       </c>
     </row>
     <row r="1501" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1501" t="s">
-        <v>1052</v>
+        <v>1090</v>
       </c>
       <c r="B1501">
-        <v>900490617</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>900270413</v>
+      </c>
+      <c r="C1501" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1501">
+        <v>2</v>
       </c>
     </row>
     <row r="1502" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1502" t="s">
-        <v>1053</v>
+        <v>1091</v>
       </c>
       <c r="B1502">
-        <v>900510090</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>900280687</v>
+      </c>
+      <c r="C1502" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1502">
+        <v>4</v>
       </c>
     </row>
     <row r="1503" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1503" t="s">
-        <v>1054</v>
+        <v>1091</v>
       </c>
       <c r="B1503">
-        <v>900510885</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>900280687</v>
+      </c>
+      <c r="C1503" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1503">
+        <v>10</v>
       </c>
     </row>
     <row r="1504" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1504" t="s">
-        <v>1055</v>
+        <v>1092</v>
       </c>
       <c r="B1504">
-        <v>900540966</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>900310646</v>
+      </c>
+      <c r="C1504" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1504">
+        <v>2</v>
       </c>
     </row>
     <row r="1505" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1505" t="s">
-        <v>1056</v>
+        <v>1093</v>
       </c>
       <c r="B1505">
-        <v>900650151</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>900330104</v>
+      </c>
+      <c r="C1505" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1505">
+        <v>1</v>
       </c>
     </row>
     <row r="1506" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1506" t="s">
-        <v>1056</v>
+        <v>1094</v>
       </c>
       <c r="B1506">
-        <v>900650151</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>900340467</v>
+      </c>
+      <c r="C1506" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1506">
+        <v>1</v>
       </c>
     </row>
     <row r="1507" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1507" t="s">
-        <v>1057</v>
+        <v>1095</v>
       </c>
       <c r="B1507">
-        <v>900680301</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>900350761</v>
+      </c>
+      <c r="C1507" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1507">
+        <v>1</v>
       </c>
     </row>
     <row r="1508" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1508" t="s">
-        <v>1058</v>
+        <v>1096</v>
       </c>
       <c r="B1508">
-        <v>900690151</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>900370549</v>
+      </c>
+      <c r="C1508" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1508">
+        <v>1</v>
       </c>
     </row>
     <row r="1509" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1509" t="s">
-        <v>1058</v>
+        <v>1097</v>
       </c>
       <c r="B1509">
-        <v>900690151</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>900390151</v>
+      </c>
+      <c r="C1509" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1509">
+        <v>2</v>
       </c>
     </row>
     <row r="1510" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1510" t="s">
-        <v>1059</v>
+        <v>1098</v>
       </c>
       <c r="B1510">
-        <v>900710956</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>900410435</v>
+      </c>
+      <c r="C1510" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1510">
+        <v>1</v>
       </c>
     </row>
     <row r="1511" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1511" t="s">
-        <v>1060</v>
+        <v>1098</v>
       </c>
       <c r="B1511">
-        <v>900720497</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>900410435</v>
+      </c>
+      <c r="C1511" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1511">
+        <v>5</v>
       </c>
     </row>
     <row r="1512" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1512" t="s">
-        <v>1061</v>
+        <v>1099</v>
       </c>
       <c r="B1512">
-        <v>900830512</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>900420567</v>
+      </c>
+      <c r="C1512" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D1512">
+        <v>2</v>
       </c>
     </row>
     <row r="1513" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1513" t="s">
-        <v>1062</v>
+        <v>1100</v>
       </c>
       <c r="B1513">
-        <v>900848560</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>900430095</v>
+      </c>
+      <c r="C1513" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1513">
+        <v>2</v>
       </c>
     </row>
     <row r="1514" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1514" t="s">
-        <v>1062</v>
+        <v>1101</v>
       </c>
       <c r="B1514">
-        <v>900848560</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>900430819</v>
+      </c>
+      <c r="C1514" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1514">
+        <v>52</v>
       </c>
     </row>
     <row r="1515" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1515" t="s">
-        <v>1063</v>
+        <v>1102</v>
       </c>
       <c r="B1515">
-        <v>901200448</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>900440007</v>
+      </c>
+      <c r="C1515" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1515">
+        <v>1</v>
       </c>
     </row>
     <row r="1516" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1516" t="s">
-        <v>1064</v>
+        <v>1103</v>
       </c>
       <c r="B1516">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>900470127</v>
+      </c>
+      <c r="C1516" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1516">
+        <v>2</v>
       </c>
     </row>
     <row r="1517" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1517" t="s">
-        <v>1065</v>
+        <v>1104</v>
       </c>
       <c r="B1517">
-        <v>119200102433</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>900490617</v>
+      </c>
+      <c r="C1517" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1517">
+        <v>3</v>
       </c>
     </row>
     <row r="1518" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1518" t="s">
-        <v>1065</v>
+        <v>1104</v>
       </c>
       <c r="B1518">
-        <v>119200102433</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>900490617</v>
+      </c>
+      <c r="C1518" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1518">
+        <v>2</v>
       </c>
     </row>
     <row r="1519" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1519" t="s">
-        <v>1066</v>
+        <v>1105</v>
       </c>
       <c r="B1519">
-        <v>15580001935</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>900540966</v>
+      </c>
+      <c r="C1519" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1519">
+        <v>1</v>
       </c>
     </row>
     <row r="1520" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1520" t="s">
-        <v>1067</v>
+        <v>1106</v>
       </c>
       <c r="B1520">
-        <v>155800336329</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>900650151</v>
+      </c>
+      <c r="C1520" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1520">
+        <v>6</v>
       </c>
     </row>
     <row r="1521" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1521" t="s">
-        <v>1067</v>
+        <v>1106</v>
       </c>
       <c r="B1521">
-        <v>155800336329</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>900650151</v>
+      </c>
+      <c r="C1521" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1521">
+        <v>6</v>
       </c>
     </row>
     <row r="1522" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1522" t="s">
-        <v>1067</v>
+        <v>1107</v>
       </c>
       <c r="B1522">
-        <v>155800336329</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>900680301</v>
+      </c>
+      <c r="C1522" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1522">
+        <v>2</v>
       </c>
     </row>
     <row r="1523" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1523" t="s">
-        <v>1068</v>
+        <v>1108</v>
       </c>
       <c r="B1523">
-        <v>155802654035</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>900690151</v>
+      </c>
+      <c r="C1523" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1523">
+        <v>8</v>
       </c>
     </row>
     <row r="1524" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1524" t="s">
-        <v>1068</v>
+        <v>1108</v>
       </c>
       <c r="B1524">
-        <v>155802654035</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>900690151</v>
+      </c>
+      <c r="C1524" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1524">
+        <v>16</v>
       </c>
     </row>
     <row r="1525" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1525" t="s">
-        <v>4</v>
+        <v>1109</v>
       </c>
       <c r="B1525">
-        <v>155803690826</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>900720497</v>
+      </c>
+      <c r="C1525" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D1525">
+        <v>2</v>
       </c>
     </row>
     <row r="1526" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1526" t="s">
-        <v>1069</v>
+        <v>1110</v>
       </c>
       <c r="B1526">
-        <v>155804430832</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>900830512</v>
+      </c>
+      <c r="C1526" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1526">
+        <v>2</v>
       </c>
     </row>
     <row r="1527" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1527" t="s">
-        <v>1070</v>
+        <v>1111</v>
       </c>
       <c r="B1527">
-        <v>155805824434</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>900848560</v>
+      </c>
+      <c r="C1527" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1527">
+        <v>3</v>
       </c>
     </row>
     <row r="1528" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1528" t="s">
-        <v>1070</v>
+        <v>1111</v>
       </c>
       <c r="B1528">
-        <v>155805824434</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>900848560</v>
+      </c>
+      <c r="C1528" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1528">
+        <v>7</v>
       </c>
     </row>
     <row r="1529" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1529" t="s">
-        <v>1071</v>
+        <v>1112</v>
       </c>
       <c r="B1529">
-        <v>155807121030</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>901200448</v>
+      </c>
+      <c r="C1529" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1529">
+        <v>13</v>
       </c>
     </row>
     <row r="1530" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1530" t="s">
-        <v>1071</v>
+        <v>1113</v>
       </c>
       <c r="B1530">
-        <v>155807121030</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>1</v>
+      </c>
+      <c r="C1530" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1530">
+        <v>40</v>
       </c>
     </row>
     <row r="1531" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1531" t="s">
-        <v>1072</v>
+        <v>1114</v>
       </c>
       <c r="B1531">
-        <v>155808140711</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>119200102433</v>
+      </c>
+      <c r="C1531" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1531">
+        <v>40</v>
       </c>
     </row>
     <row r="1532" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1532" t="s">
-        <v>1073</v>
+        <v>1114</v>
       </c>
       <c r="B1532">
-        <v>155809035423</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>119200102433</v>
+      </c>
+      <c r="C1532" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1532">
+        <v>7</v>
       </c>
     </row>
     <row r="1533" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1533" t="s">
-        <v>1073</v>
+        <v>1115</v>
       </c>
       <c r="B1533">
-        <v>155809035423</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>15580001935</v>
+      </c>
+      <c r="C1533" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1533">
+        <v>20</v>
       </c>
     </row>
     <row r="1534" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1534" t="s">
-        <v>1074</v>
+        <v>1116</v>
       </c>
       <c r="B1534">
-        <v>155809589724</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>155800336329</v>
+      </c>
+      <c r="C1534" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1534">
+        <v>4</v>
       </c>
     </row>
     <row r="1535" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1535" t="s">
-        <v>1074</v>
+        <v>1116</v>
       </c>
       <c r="B1535">
-        <v>155809589724</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>155800336329</v>
+      </c>
+      <c r="C1535" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1535">
+        <v>1</v>
       </c>
     </row>
     <row r="1536" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1536" t="s">
-        <v>4</v>
+        <v>1116</v>
       </c>
       <c r="B1536">
-        <v>155812893524</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>155800336329</v>
+      </c>
+      <c r="C1536" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1536">
+        <v>14</v>
       </c>
     </row>
     <row r="1537" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1537" t="s">
-        <v>1075</v>
+        <v>1117</v>
       </c>
       <c r="B1537">
-        <v>155813461309</v>
-[...1 lines deleted...]
-      <c r="C1537">
+        <v>155802654035</v>
+      </c>
+      <c r="C1537" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1537">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>1116</v>
       </c>
     </row>
     <row r="1538" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1538" t="s">
-        <v>1076</v>
+        <v>1117</v>
       </c>
       <c r="B1538">
-        <v>155814060104</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>155802654035</v>
+      </c>
+      <c r="C1538" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1538">
+        <v>3</v>
       </c>
     </row>
     <row r="1539" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1539" t="s">
-        <v>1077</v>
+        <v>8</v>
       </c>
       <c r="B1539">
-        <v>155815801428</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>155803690826</v>
+      </c>
+      <c r="C1539" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D1539">
+        <v>10</v>
       </c>
     </row>
     <row r="1540" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1540" t="s">
-        <v>1077</v>
+        <v>1118</v>
       </c>
       <c r="B1540">
-        <v>155815801428</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>155804430832</v>
+      </c>
+      <c r="C1540" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1540">
+        <v>2</v>
       </c>
     </row>
     <row r="1541" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1541" t="s">
-        <v>1078</v>
+        <v>1119</v>
       </c>
       <c r="B1541">
-        <v>155816191016</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>155805824434</v>
+      </c>
+      <c r="C1541" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1541">
+        <v>3</v>
       </c>
     </row>
     <row r="1542" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1542" t="s">
-        <v>1078</v>
+        <v>1119</v>
       </c>
       <c r="B1542">
-        <v>155816191016</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>155805824434</v>
+      </c>
+      <c r="C1542" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1542">
+        <v>8</v>
       </c>
     </row>
     <row r="1543" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1543" t="s">
-        <v>4</v>
+        <v>1120</v>
       </c>
       <c r="B1543">
-        <v>155817059220</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>155807121030</v>
+      </c>
+      <c r="C1543" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1543">
+        <v>9</v>
       </c>
     </row>
     <row r="1544" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1544" t="s">
-        <v>4</v>
+        <v>1120</v>
       </c>
       <c r="B1544">
-        <v>155818240507</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>155807121030</v>
+      </c>
+      <c r="C1544" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1544">
+        <v>10</v>
       </c>
     </row>
     <row r="1545" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1545" t="s">
-        <v>1079</v>
+        <v>1121</v>
       </c>
       <c r="B1545">
-        <v>155819227830</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>155808140711</v>
+      </c>
+      <c r="C1545" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1545">
+        <v>5</v>
       </c>
     </row>
     <row r="1546" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1546" t="s">
-        <v>1080</v>
+        <v>1122</v>
       </c>
       <c r="B1546">
-        <v>155819449601</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>155809035423</v>
+      </c>
+      <c r="C1546" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1546">
+        <v>4</v>
       </c>
     </row>
     <row r="1547" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1547" t="s">
-        <v>1080</v>
+        <v>1122</v>
       </c>
       <c r="B1547">
-        <v>155819449601</v>
-[...1 lines deleted...]
-      <c r="C1547">
+        <v>155809035423</v>
+      </c>
+      <c r="C1547" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1547">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="1548" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1548" t="s">
-        <v>1080</v>
+        <v>1123</v>
       </c>
       <c r="B1548">
-        <v>155819449601</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>155809589724</v>
+      </c>
+      <c r="C1548" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1548">
+        <v>28</v>
       </c>
     </row>
     <row r="1549" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1549" t="s">
-        <v>1081</v>
+        <v>1123</v>
       </c>
       <c r="B1549">
-        <v>155821021307</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>155809589724</v>
+      </c>
+      <c r="C1549" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1549">
+        <v>6</v>
       </c>
     </row>
     <row r="1550" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1550" t="s">
-        <v>1081</v>
+        <v>8</v>
       </c>
       <c r="B1550">
-        <v>155821021307</v>
-[...1 lines deleted...]
-      <c r="C1550">
+        <v>155812893524</v>
+      </c>
+      <c r="C1550" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1550">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>1116</v>
       </c>
     </row>
     <row r="1551" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1551" t="s">
-        <v>1082</v>
+        <v>1124</v>
       </c>
       <c r="B1551">
-        <v>155822476603</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>155813461309</v>
+      </c>
+      <c r="C1551" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1551">
+        <v>1</v>
       </c>
     </row>
     <row r="1552" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1552" t="s">
-        <v>1082</v>
+        <v>1124</v>
       </c>
       <c r="B1552">
-        <v>155822476603</v>
-[...1 lines deleted...]
-      <c r="C1552">
+        <v>155813461309</v>
+      </c>
+      <c r="C1552" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D1552">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="1553" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1553" t="s">
-        <v>1083</v>
+        <v>1125</v>
       </c>
       <c r="B1553">
-        <v>155823325511</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>155814060104</v>
+      </c>
+      <c r="C1553" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1553">
+        <v>29</v>
       </c>
     </row>
     <row r="1554" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1554" t="s">
-        <v>1083</v>
+        <v>1126</v>
       </c>
       <c r="B1554">
-        <v>155823325511</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>155815801428</v>
+      </c>
+      <c r="C1554" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1554">
+        <v>8</v>
       </c>
     </row>
     <row r="1555" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1555" t="s">
-        <v>1084</v>
+        <v>1126</v>
       </c>
       <c r="B1555">
-        <v>155823325832</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>155815801428</v>
+      </c>
+      <c r="C1555" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1555">
+        <v>1</v>
       </c>
     </row>
     <row r="1556" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1556" t="s">
-        <v>1084</v>
+        <v>1127</v>
       </c>
       <c r="B1556">
-        <v>155823325832</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>155816191016</v>
+      </c>
+      <c r="C1556" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1556">
+        <v>1</v>
       </c>
     </row>
     <row r="1557" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1557" t="s">
-        <v>1085</v>
+        <v>1127</v>
       </c>
       <c r="B1557">
-        <v>155823922513</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>155816191016</v>
+      </c>
+      <c r="C1557" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1557">
+        <v>14</v>
       </c>
     </row>
     <row r="1558" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1558" t="s">
-        <v>1085</v>
+        <v>8</v>
       </c>
       <c r="B1558">
-        <v>155823922513</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>155817059220</v>
+      </c>
+      <c r="C1558" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D1558">
+        <v>10</v>
       </c>
     </row>
     <row r="1559" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1559" t="s">
-        <v>1086</v>
+        <v>8</v>
       </c>
       <c r="B1559">
-        <v>155824718503</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>155818240507</v>
+      </c>
+      <c r="C1559" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1559">
+        <v>5</v>
       </c>
     </row>
     <row r="1560" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1560" t="s">
-        <v>1087</v>
+        <v>1128</v>
       </c>
       <c r="B1560">
-        <v>155831145220</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>155819227830</v>
+      </c>
+      <c r="C1560" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1560">
+        <v>2</v>
       </c>
     </row>
     <row r="1561" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1561" t="s">
-        <v>1087</v>
+        <v>1129</v>
       </c>
       <c r="B1561">
-        <v>155831145220</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>155819449601</v>
+      </c>
+      <c r="C1561" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1561">
+        <v>2</v>
       </c>
     </row>
     <row r="1562" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1562" t="s">
-        <v>1088</v>
+        <v>1129</v>
       </c>
       <c r="B1562">
-        <v>155831748903</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>155819449601</v>
+      </c>
+      <c r="C1562" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1562">
+        <v>2</v>
       </c>
     </row>
     <row r="1563" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1563" t="s">
-        <v>1088</v>
+        <v>1129</v>
       </c>
       <c r="B1563">
-        <v>155831748903</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>155819449601</v>
+      </c>
+      <c r="C1563" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1563">
+        <v>14</v>
       </c>
     </row>
     <row r="1564" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1564" t="s">
-        <v>1089</v>
+        <v>1130</v>
       </c>
       <c r="B1564">
-        <v>186201424300</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>155821021307</v>
+      </c>
+      <c r="C1564" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1564">
+        <v>14</v>
       </c>
     </row>
     <row r="1565" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1565" t="s">
-        <v>1089</v>
+        <v>1130</v>
       </c>
       <c r="B1565">
-        <v>186201424300</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>155821021307</v>
+      </c>
+      <c r="C1565" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1565">
+        <v>4</v>
       </c>
     </row>
     <row r="1566" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1566" t="s">
-        <v>1090</v>
+        <v>1131</v>
       </c>
       <c r="B1566">
-        <v>240120110718</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>155822476603</v>
+      </c>
+      <c r="C1566" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1566">
+        <v>5</v>
       </c>
     </row>
     <row r="1567" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1567" t="s">
-        <v>37</v>
+        <v>1131</v>
       </c>
       <c r="B1567">
-        <v>24379</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>155822476603</v>
+      </c>
+      <c r="C1567" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1567">
+        <v>5</v>
       </c>
     </row>
     <row r="1568" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1568" t="s">
-        <v>38</v>
+        <v>1132</v>
       </c>
       <c r="B1568">
-        <v>24400</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>155823325511</v>
+      </c>
+      <c r="C1568" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1568">
+        <v>18</v>
       </c>
     </row>
     <row r="1569" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1569" t="s">
-        <v>1091</v>
+        <v>1132</v>
       </c>
       <c r="B1569">
-        <v>24478</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>155823325511</v>
+      </c>
+      <c r="C1569" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1569">
+        <v>1</v>
       </c>
     </row>
     <row r="1570" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1570" t="s">
-        <v>1092</v>
+        <v>1133</v>
       </c>
       <c r="B1570">
-        <v>24604</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>155823325832</v>
+      </c>
+      <c r="C1570" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1570">
+        <v>7</v>
       </c>
     </row>
     <row r="1571" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1571" t="s">
-        <v>1092</v>
+        <v>1133</v>
       </c>
       <c r="B1571">
-        <v>24604</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>155823325832</v>
+      </c>
+      <c r="C1571" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1571">
+        <v>12</v>
       </c>
     </row>
     <row r="1572" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1572" t="s">
-        <v>1093</v>
+        <v>1134</v>
       </c>
       <c r="B1572">
-        <v>24678</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>155823922513</v>
+      </c>
+      <c r="C1572" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1572">
+        <v>14</v>
       </c>
     </row>
     <row r="1573" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1573" t="s">
-        <v>45</v>
+        <v>1134</v>
       </c>
       <c r="B1573">
-        <v>24756</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>155823922513</v>
+      </c>
+      <c r="C1573" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1573">
+        <v>2</v>
       </c>
     </row>
     <row r="1574" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1574" t="s">
-        <v>4</v>
+        <v>1135</v>
       </c>
       <c r="B1574">
-        <v>25514</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>155831145220</v>
+      </c>
+      <c r="C1574" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1574">
+        <v>8</v>
       </c>
     </row>
     <row r="1575" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1575" t="s">
-        <v>1094</v>
+        <v>1135</v>
       </c>
       <c r="B1575">
-        <v>25650</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>155831145220</v>
+      </c>
+      <c r="C1575" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1575">
+        <v>10</v>
       </c>
     </row>
     <row r="1576" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1576" t="s">
-        <v>4</v>
+        <v>1136</v>
       </c>
       <c r="B1576">
-        <v>25660</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>155831748903</v>
+      </c>
+      <c r="C1576" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1576">
+        <v>15</v>
       </c>
     </row>
     <row r="1577" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1577" t="s">
-        <v>4</v>
-[...8 lines deleted...]
-        <v>1117</v>
+        <v>1136</v>
+      </c>
+      <c r="B1577">
+        <v>155831748903</v>
+      </c>
+      <c r="C1577" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1577">
+        <v>1</v>
       </c>
     </row>
     <row r="1578" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1578" t="s">
-        <v>1095</v>
+        <v>1137</v>
       </c>
       <c r="B1578">
-        <v>26241</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>186201424300</v>
+      </c>
+      <c r="C1578" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1578">
+        <v>9</v>
       </c>
     </row>
     <row r="1579" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1579" t="s">
-        <v>1096</v>
+        <v>1137</v>
       </c>
       <c r="B1579">
-        <v>26265</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>186201424300</v>
+      </c>
+      <c r="C1579" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1579">
+        <v>8</v>
       </c>
     </row>
     <row r="1580" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1580" t="s">
-        <v>1096</v>
+        <v>1138</v>
       </c>
       <c r="B1580">
-        <v>26265</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>240120110718</v>
+      </c>
+      <c r="C1580" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1580">
+        <v>6</v>
       </c>
     </row>
     <row r="1581" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1581" t="s">
-        <v>4</v>
+        <v>40</v>
       </c>
       <c r="B1581">
-        <v>26271</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>24379</v>
+      </c>
+      <c r="C1581" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D1581">
+        <v>28</v>
       </c>
     </row>
     <row r="1582" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1582" t="s">
-        <v>4</v>
+        <v>42</v>
       </c>
       <c r="B1582">
-        <v>26330</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>24400</v>
+      </c>
+      <c r="C1582" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D1582">
+        <v>20</v>
       </c>
     </row>
     <row r="1583" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1583" t="s">
-        <v>4</v>
+        <v>1139</v>
       </c>
       <c r="B1583">
-        <v>26331</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>24478</v>
+      </c>
+      <c r="C1583" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D1583">
+        <v>60</v>
       </c>
     </row>
     <row r="1584" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1584" t="s">
-        <v>112</v>
+        <v>1140</v>
       </c>
       <c r="B1584">
-        <v>26661</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>24604</v>
+      </c>
+      <c r="C1584" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1584">
+        <v>5</v>
       </c>
     </row>
     <row r="1585" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1585" t="s">
-        <v>1097</v>
+        <v>1140</v>
       </c>
       <c r="B1585">
-        <v>27010678244821</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>24604</v>
+      </c>
+      <c r="C1585" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1585">
+        <v>5</v>
       </c>
     </row>
     <row r="1586" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1586" t="s">
-        <v>1097</v>
+        <v>1141</v>
       </c>
       <c r="B1586">
-        <v>27010678244821</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>24678</v>
+      </c>
+      <c r="C1586" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1586">
+        <v>5</v>
       </c>
     </row>
     <row r="1587" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1587" t="s">
-        <v>4</v>
+        <v>48</v>
       </c>
       <c r="B1587">
-        <v>300407833213</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>24756</v>
+      </c>
+      <c r="C1587" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D1587">
+        <v>36</v>
       </c>
     </row>
     <row r="1588" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1588" t="s">
-        <v>1098</v>
+        <v>8</v>
       </c>
       <c r="B1588">
-        <v>3006045436</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>25514</v>
+      </c>
+      <c r="C1588" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D1588">
+        <v>76</v>
       </c>
     </row>
     <row r="1589" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1589" t="s">
-        <v>1099</v>
+        <v>1142</v>
       </c>
       <c r="B1589">
-        <v>301110804</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>25650</v>
+      </c>
+      <c r="C1589" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D1589">
+        <v>72</v>
       </c>
     </row>
     <row r="1590" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1590" t="s">
-        <v>1099</v>
+        <v>8</v>
       </c>
       <c r="B1590">
-        <v>301110804</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>25660</v>
+      </c>
+      <c r="C1590" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D1590">
+        <v>76</v>
       </c>
     </row>
     <row r="1591" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1591" t="s">
-        <v>1100</v>
-[...8 lines deleted...]
-        <v>1118</v>
+        <v>8</v>
+      </c>
+      <c r="B1591" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C1591" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D1591">
+        <v>12</v>
       </c>
     </row>
     <row r="1592" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1592" t="s">
-        <v>1101</v>
+        <v>1144</v>
       </c>
       <c r="B1592">
-        <v>30742</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>26241</v>
+      </c>
+      <c r="C1592" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1592">
+        <v>72</v>
       </c>
     </row>
     <row r="1593" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1593" t="s">
-        <v>1101</v>
+        <v>1145</v>
       </c>
       <c r="B1593">
-        <v>30742</v>
-[...1 lines deleted...]
-      <c r="C1593">
+        <v>26265</v>
+      </c>
+      <c r="C1593" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1593">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>1116</v>
       </c>
     </row>
     <row r="1594" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1594" t="s">
-        <v>1102</v>
+        <v>1145</v>
       </c>
       <c r="B1594">
-        <v>3101025567</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>26265</v>
+      </c>
+      <c r="C1594" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1594">
+        <v>28</v>
       </c>
     </row>
     <row r="1595" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1595" t="s">
-        <v>1102</v>
+        <v>8</v>
       </c>
       <c r="B1595">
-        <v>3101025567</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>26271</v>
+      </c>
+      <c r="C1595" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D1595">
+        <v>72</v>
       </c>
     </row>
     <row r="1596" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1596" t="s">
-        <v>1103</v>
+        <v>8</v>
       </c>
       <c r="B1596">
-        <v>3101215763</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>26330</v>
+      </c>
+      <c r="C1596" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D1596">
+        <v>76</v>
       </c>
     </row>
     <row r="1597" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1597" t="s">
-        <v>1104</v>
+        <v>8</v>
       </c>
       <c r="B1597">
-        <v>3871</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>26331</v>
+      </c>
+      <c r="C1597" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D1597">
+        <v>76</v>
       </c>
     </row>
     <row r="1598" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1598" t="s">
-        <v>1104</v>
+        <v>110</v>
       </c>
       <c r="B1598">
-        <v>3871</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>26661</v>
+      </c>
+      <c r="C1598" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D1598">
+        <v>22</v>
       </c>
     </row>
     <row r="1599" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1599" t="s">
-        <v>4</v>
+        <v>1146</v>
       </c>
       <c r="B1599">
-        <v>72770101690</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>27010678244821</v>
+      </c>
+      <c r="C1599" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1599">
+        <v>7</v>
       </c>
     </row>
     <row r="1600" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1600" t="s">
-        <v>1105</v>
+        <v>1146</v>
       </c>
       <c r="B1600">
-        <v>7.5800572920001104E+16</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>27010678244821</v>
+      </c>
+      <c r="C1600" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1600">
+        <v>39</v>
       </c>
     </row>
     <row r="1601" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1601" t="s">
-        <v>1105</v>
+        <v>8</v>
       </c>
       <c r="B1601">
-        <v>7.5800572920001104E+16</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>300407833213</v>
+      </c>
+      <c r="C1601" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D1601">
+        <v>28</v>
       </c>
     </row>
     <row r="1602" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1602" t="s">
-        <v>1106</v>
+        <v>1147</v>
       </c>
       <c r="B1602">
-        <v>7608</v>
-[...5 lines deleted...]
-        <v>1116</v>
+        <v>301110804</v>
+      </c>
+      <c r="C1602" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1602">
+        <v>11</v>
       </c>
     </row>
     <row r="1603" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1603" t="s">
-        <v>1106</v>
+        <v>1147</v>
       </c>
       <c r="B1603">
-        <v>7608</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>301110804</v>
+      </c>
+      <c r="C1603" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1603">
+        <v>7</v>
       </c>
     </row>
     <row r="1604" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1604" t="s">
-        <v>1107</v>
+        <v>1148</v>
       </c>
       <c r="B1604">
-        <v>902</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>3014042092</v>
+      </c>
+      <c r="C1604" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1604">
+        <v>1</v>
       </c>
     </row>
     <row r="1605" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1605" t="s">
-        <v>4</v>
+        <v>1148</v>
       </c>
       <c r="B1605">
-        <v>921508780000</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>3014042092</v>
+      </c>
+      <c r="C1605" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1605">
+        <v>1</v>
       </c>
     </row>
     <row r="1606" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1606" t="s">
-        <v>1108</v>
+        <v>1149</v>
       </c>
       <c r="B1606">
-        <v>92158780000</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>30742</v>
+      </c>
+      <c r="C1606" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1606">
+        <v>107</v>
       </c>
     </row>
     <row r="1607" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1607" t="s">
-        <v>1108</v>
+        <v>1149</v>
       </c>
       <c r="B1607">
+        <v>30742</v>
+      </c>
+      <c r="C1607" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1607">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="1608" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1608" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B1608">
+        <v>3101025567</v>
+      </c>
+      <c r="C1608" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1608">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1609" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1609" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B1609">
+        <v>3101025567</v>
+      </c>
+      <c r="C1609" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1609">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1610" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1610" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B1610">
+        <v>3101215763</v>
+      </c>
+      <c r="C1610" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1610">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1611" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1611" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B1611">
+        <v>3101215763</v>
+      </c>
+      <c r="C1611" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1612" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1612" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B1612">
+        <v>3871</v>
+      </c>
+      <c r="C1612" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1612">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1613" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1613" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B1613">
+        <v>3871</v>
+      </c>
+      <c r="C1613" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1613">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1614" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1614" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1614">
+        <v>72770101690</v>
+      </c>
+      <c r="C1614" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1614">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1615" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1615" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B1615">
+        <v>7.5800572920001104E+16</v>
+      </c>
+      <c r="C1615" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D1615">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="1616" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1616" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B1616">
+        <v>7608</v>
+      </c>
+      <c r="C1616" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1616">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="1617" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1617" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B1617">
+        <v>7608</v>
+      </c>
+      <c r="C1617" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1617">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="1618" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1618" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B1618">
+        <v>902</v>
+      </c>
+      <c r="C1618" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1618">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1619" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1619" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1619">
+        <v>921508780000</v>
+      </c>
+      <c r="C1619" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1619">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1620" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1620" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B1620">
         <v>92158780000</v>
       </c>
-      <c r="C1607">
+      <c r="C1620" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1620">
         <v>9</v>
       </c>
-      <c r="D1607" t="s">
-        <v>1118</v>
+    </row>
+    <row r="1621" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1621" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B1621">
+        <v>92158780000</v>
+      </c>
+      <c r="C1621" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1621">
+        <v>3</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:D1607" xr:uid="{0B5AA7E0-8095-4A84-8644-0542C94D0011}"/>
+  <autoFilter ref="A1:D1621" xr:uid="{C4FCADF0-B96E-47E1-8B00-64156B03F13C}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CEMENTERIO</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>