--- v2 (2026-08-06)
+++ v3 (2026-11-06)
@@ -1,101 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\l_arce\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\R_Cascante\Downloads\RV__Revisión_sitio_Web_y_Transparencia__Índice_de_Transparencia_del_Sector_Público._ESTADÍSTICAS_DE_RECURSOS_DE_AMPARO_2026_AL_06_DE_OCTUBRE_26\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F57D508D-AF64-4E66-8A40-8E8698F0C4E7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{CCEFFD28-3451-47A0-AA92-1E264B5C1AFA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="30120" yWindow="2160" windowWidth="23640" windowHeight="14790" activeTab="1" xr2:uid="{9730767C-C4A6-4067-952A-1B5FACF8CF94}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="8" xr2:uid="{9730767C-C4A6-4067-952A-1B5FACF8CF94}"/>
   </bookViews>
   <sheets>
-    <sheet name="2025" sheetId="1" r:id="rId1"/>
-    <sheet name="2026" sheetId="3" r:id="rId2"/>
+    <sheet name="2018" sheetId="4" r:id="rId1"/>
+    <sheet name="2019" sheetId="5" r:id="rId2"/>
+    <sheet name="2020" sheetId="6" r:id="rId3"/>
+    <sheet name="2021" sheetId="7" r:id="rId4"/>
+    <sheet name="2022" sheetId="8" r:id="rId5"/>
+    <sheet name="2023" sheetId="9" r:id="rId6"/>
+    <sheet name="2024" sheetId="10" r:id="rId7"/>
+    <sheet name="2025" sheetId="1" r:id="rId8"/>
+    <sheet name="2026" sheetId="3" r:id="rId9"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B26" i="3" l="1"/>
+  <c r="B30" i="3" l="1"/>
   <c r="B29" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="109">
   <si>
     <t>RECURRENTE</t>
   </si>
   <si>
     <t>NÚMERO DE EXPEDIENTE</t>
   </si>
   <si>
     <t>VOTO NÚMERO</t>
   </si>
   <si>
     <t>RESULTADO</t>
   </si>
   <si>
     <t xml:space="preserve">Sin lugar </t>
   </si>
   <si>
     <t xml:space="preserve">Con lugar </t>
   </si>
   <si>
     <t xml:space="preserve">Parcialmente con lugar </t>
   </si>
   <si>
     <t xml:space="preserve">Emanuel Cerdas Prado </t>
   </si>
   <si>
@@ -342,50 +356,88 @@
     <t>2026-021340</t>
   </si>
   <si>
     <t xml:space="preserve">Sara Elena Argueta Ruíz </t>
   </si>
   <si>
     <t>26-020928-0007-CO</t>
   </si>
   <si>
     <t>26-014935-0007-CO</t>
   </si>
   <si>
     <t xml:space="preserve">Milton Antonio Bonilla González </t>
   </si>
   <si>
     <t>2026-027205</t>
   </si>
   <si>
     <t>2026-026862</t>
   </si>
   <si>
     <t>Juan Hidalgo Rojas</t>
   </si>
   <si>
     <t>26-026403-0007-CO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Emmanuel Rojas Bolaños </t>
+  </si>
+  <si>
+    <t xml:space="preserve">26-022615-0007-CO </t>
+  </si>
+  <si>
+    <t>2026-037635</t>
+  </si>
+  <si>
+    <t>2026-031181
+2026-034611
+2026-039521</t>
+  </si>
+  <si>
+    <t>Rafael Ángel Paniagua Sáenz</t>
+  </si>
+  <si>
+    <t>26-035734-0007-CO</t>
+  </si>
+  <si>
+    <t>26-035742-0007-CO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MARIA ADERITA ALPÍZAR VARGAS  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Greivin Nuñez Estrada </t>
+  </si>
+  <si>
+    <t>26-030829-0007-CO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Guiselle María Alfaro Morales </t>
+  </si>
+  <si>
+    <t>26-037375-0007-CO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
@@ -707,51 +759,51 @@
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFF6D"/>
       <color rgb="FFF24848"/>
       <color rgb="FFFFFF99"/>
       <color rgb="FF30C717"/>
       <color rgb="FFE1154F"/>
       <color rgb="FFF41902"/>
       <color rgb="FFF13D3D"/>
       <color rgb="FF33ED56"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="es-ES"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
@@ -1226,51 +1278,51 @@
         </a:p>
       </c:txPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.1014226189085415"/>
           <c:y val="0.11782941194007449"/>
           <c:w val="0.84516491818344663"/>
           <c:h val="0.80671319498201477"/>
         </c:manualLayout>
       </c:layout>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
-              <c:f>'2026'!$B$21</c:f>
+              <c:f>'2026'!$B$25</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>CANTIDAD </c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="F24848"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst>
               <a:outerShdw blurRad="76200" dir="18900000" sy="23000" kx="-1200000" algn="bl" rotWithShape="0">
                 <a:prstClr val="black">
                   <a:alpha val="20000"/>
                 </a:prstClr>
               </a:outerShdw>
             </a:effectLst>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:dPt>
@@ -1385,85 +1437,85 @@
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
                 <c15:leaderLines>
                   <c:spPr>
                     <a:ln w="9525">
                       <a:solidFill>
                         <a:schemeClr val="dk1">
                           <a:lumMod val="50000"/>
                           <a:lumOff val="50000"/>
                         </a:schemeClr>
                       </a:solidFill>
                     </a:ln>
                     <a:effectLst/>
                   </c:spPr>
                 </c15:leaderLines>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
-              <c:f>'2026'!$A$22:$A$25</c:f>
+              <c:f>'2026'!$A$26:$A$29</c:f>
               <c:strCache>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
                   <c:v>Sin lugar </c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Con lugar </c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Parcialmente con lugar </c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>En trámite</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'2026'!$B$22:$B$25</c:f>
+              <c:f>'2026'!$B$26:$B$29</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
-                  <c:v>5</c:v>
+                  <c:v>6</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>3</c:v>
+                  <c:v>4</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>1</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>3</c:v>
+                  <c:v>5</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-58CF-4BC1-A819-83C7D2A86F24}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="inEnd"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="41"/>
         <c:axId val="1050469455"/>
         <c:axId val="1050464175"/>
       </c:barChart>
       <c:catAx>
         <c:axId val="1050469455"/>
@@ -2866,57 +2918,57 @@
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>209550</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>14285</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>266700</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="2" name="Gráfico 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7E3AFCF-BC8E-BE59-26BE-FDA3E97F93C7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
@@ -3216,63 +3268,1037 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9BC7C2F8-E61F-41AD-AFD8-211A8187A3D3}">
+  <dimension ref="A1:D16"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:D1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="34.28515625" customWidth="1"/>
+    <col min="2" max="2" width="29.28515625" customWidth="1"/>
+    <col min="3" max="3" width="30.85546875" customWidth="1"/>
+    <col min="4" max="4" width="34.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="29">
+        <v>2018</v>
+      </c>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="30" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" s="31"/>
+      <c r="B3" s="31"/>
+      <c r="C3" s="31"/>
+      <c r="D3" s="31"/>
+    </row>
+    <row r="4" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="32"/>
+      <c r="B4" s="32"/>
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+    </row>
+    <row r="5" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="17"/>
+      <c r="B5" s="18"/>
+      <c r="C5" s="18"/>
+      <c r="D5" s="18"/>
+    </row>
+    <row r="6" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="15"/>
+      <c r="B6" s="16"/>
+      <c r="C6" s="16"/>
+      <c r="D6" s="16"/>
+    </row>
+    <row r="7" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="17"/>
+      <c r="B7" s="18"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+    </row>
+    <row r="8" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="20"/>
+      <c r="B8" s="19"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="19"/>
+    </row>
+    <row r="9" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="20"/>
+      <c r="B9" s="19"/>
+      <c r="C9" s="19"/>
+      <c r="D9" s="19"/>
+    </row>
+    <row r="10" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="17"/>
+      <c r="B10" s="18"/>
+      <c r="C10" s="18"/>
+      <c r="D10" s="18"/>
+    </row>
+    <row r="11" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="15"/>
+      <c r="B11" s="16"/>
+      <c r="C11" s="16"/>
+      <c r="D11" s="16"/>
+    </row>
+    <row r="12" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="22"/>
+      <c r="B12" s="19"/>
+      <c r="C12" s="19"/>
+      <c r="D12" s="19"/>
+    </row>
+    <row r="13" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="21"/>
+      <c r="B13" s="23"/>
+      <c r="C13" s="23"/>
+      <c r="D13" s="23"/>
+    </row>
+    <row r="14" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="17"/>
+      <c r="B14" s="18"/>
+      <c r="C14" s="18"/>
+      <c r="D14" s="18"/>
+    </row>
+    <row r="15" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="17"/>
+      <c r="B15" s="18"/>
+      <c r="C15" s="18"/>
+      <c r="D15" s="18"/>
+    </row>
+    <row r="16" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="15"/>
+      <c r="B16" s="16"/>
+      <c r="C16" s="16"/>
+      <c r="D16" s="16"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A2:A4"/>
+    <mergeCell ref="B2:B4"/>
+    <mergeCell ref="C2:C4"/>
+    <mergeCell ref="D2:D4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{45159317-48A1-4648-9DF9-54B3547659B2}">
+  <dimension ref="A1:D17"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:D1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="27.42578125" customWidth="1"/>
+    <col min="2" max="2" width="34.28515625" customWidth="1"/>
+    <col min="3" max="3" width="25.28515625" customWidth="1"/>
+    <col min="4" max="4" width="33.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="29">
+        <v>2019</v>
+      </c>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="30" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" s="31"/>
+      <c r="B3" s="31"/>
+      <c r="C3" s="31"/>
+      <c r="D3" s="31"/>
+    </row>
+    <row r="4" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="32"/>
+      <c r="B4" s="32"/>
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+    </row>
+    <row r="5" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="17"/>
+      <c r="B5" s="18"/>
+      <c r="C5" s="18"/>
+      <c r="D5" s="18"/>
+    </row>
+    <row r="6" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="15"/>
+      <c r="B6" s="16"/>
+      <c r="C6" s="16"/>
+      <c r="D6" s="16"/>
+    </row>
+    <row r="7" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="17"/>
+      <c r="B7" s="18"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+    </row>
+    <row r="8" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="20"/>
+      <c r="B8" s="19"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="19"/>
+    </row>
+    <row r="9" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="20"/>
+      <c r="B9" s="19"/>
+      <c r="C9" s="19"/>
+      <c r="D9" s="19"/>
+    </row>
+    <row r="10" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="17"/>
+      <c r="B10" s="18"/>
+      <c r="C10" s="18"/>
+      <c r="D10" s="18"/>
+    </row>
+    <row r="11" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="15"/>
+      <c r="B11" s="16"/>
+      <c r="C11" s="16"/>
+      <c r="D11" s="16"/>
+    </row>
+    <row r="12" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="22"/>
+      <c r="B12" s="19"/>
+      <c r="C12" s="19"/>
+      <c r="D12" s="19"/>
+    </row>
+    <row r="13" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="21"/>
+      <c r="B13" s="23"/>
+      <c r="C13" s="23"/>
+      <c r="D13" s="23"/>
+    </row>
+    <row r="14" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="17"/>
+      <c r="B14" s="18"/>
+      <c r="C14" s="18"/>
+      <c r="D14" s="18"/>
+    </row>
+    <row r="15" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="17"/>
+      <c r="B15" s="18"/>
+      <c r="C15" s="18"/>
+      <c r="D15" s="18"/>
+    </row>
+    <row r="16" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="15"/>
+      <c r="B16" s="16"/>
+      <c r="C16" s="16"/>
+      <c r="D16" s="16"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="24"/>
+      <c r="B17" s="24"/>
+      <c r="C17" s="24"/>
+      <c r="D17" s="24"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A2:A4"/>
+    <mergeCell ref="B2:B4"/>
+    <mergeCell ref="C2:C4"/>
+    <mergeCell ref="D2:D4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F63F08C3-59C8-442C-953B-AD1543956790}">
+  <dimension ref="A1:D17"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B17" sqref="B17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="31" customWidth="1"/>
+    <col min="2" max="2" width="28.140625" customWidth="1"/>
+    <col min="3" max="3" width="34.140625" customWidth="1"/>
+    <col min="4" max="4" width="27.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="29">
+        <v>2020</v>
+      </c>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="30" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" s="31"/>
+      <c r="B3" s="31"/>
+      <c r="C3" s="31"/>
+      <c r="D3" s="31"/>
+    </row>
+    <row r="4" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="32"/>
+      <c r="B4" s="32"/>
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+    </row>
+    <row r="5" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="17"/>
+      <c r="B5" s="18"/>
+      <c r="C5" s="18"/>
+      <c r="D5" s="18"/>
+    </row>
+    <row r="6" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="15"/>
+      <c r="B6" s="16"/>
+      <c r="C6" s="16"/>
+      <c r="D6" s="16"/>
+    </row>
+    <row r="7" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="17"/>
+      <c r="B7" s="18"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+    </row>
+    <row r="8" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="20"/>
+      <c r="B8" s="19"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="19"/>
+    </row>
+    <row r="9" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="20"/>
+      <c r="B9" s="19"/>
+      <c r="C9" s="19"/>
+      <c r="D9" s="19"/>
+    </row>
+    <row r="10" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="17"/>
+      <c r="B10" s="18"/>
+      <c r="C10" s="18"/>
+      <c r="D10" s="18"/>
+    </row>
+    <row r="11" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="15"/>
+      <c r="B11" s="16"/>
+      <c r="C11" s="16"/>
+      <c r="D11" s="16"/>
+    </row>
+    <row r="12" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="22"/>
+      <c r="B12" s="19"/>
+      <c r="C12" s="19"/>
+      <c r="D12" s="19"/>
+    </row>
+    <row r="13" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="21"/>
+      <c r="B13" s="23"/>
+      <c r="C13" s="23"/>
+      <c r="D13" s="23"/>
+    </row>
+    <row r="14" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="17"/>
+      <c r="B14" s="18"/>
+      <c r="C14" s="18"/>
+      <c r="D14" s="18"/>
+    </row>
+    <row r="15" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="17"/>
+      <c r="B15" s="18"/>
+      <c r="C15" s="18"/>
+      <c r="D15" s="18"/>
+    </row>
+    <row r="16" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="15"/>
+      <c r="B16" s="16"/>
+      <c r="C16" s="16"/>
+      <c r="D16" s="16"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="24"/>
+      <c r="B17" s="24"/>
+      <c r="C17" s="24"/>
+      <c r="D17" s="24"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A2:A4"/>
+    <mergeCell ref="B2:B4"/>
+    <mergeCell ref="C2:C4"/>
+    <mergeCell ref="D2:D4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{053667F6-5662-44E4-8E65-CE5A7575F98C}">
+  <dimension ref="A1:D17"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B31" sqref="B31"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="28" customWidth="1"/>
+    <col min="2" max="2" width="27" customWidth="1"/>
+    <col min="3" max="3" width="26.42578125" customWidth="1"/>
+    <col min="4" max="4" width="26.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="29">
+        <v>2021</v>
+      </c>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="30" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" s="31"/>
+      <c r="B3" s="31"/>
+      <c r="C3" s="31"/>
+      <c r="D3" s="31"/>
+    </row>
+    <row r="4" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="32"/>
+      <c r="B4" s="32"/>
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+    </row>
+    <row r="5" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="17"/>
+      <c r="B5" s="18"/>
+      <c r="C5" s="18"/>
+      <c r="D5" s="18"/>
+    </row>
+    <row r="6" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="15"/>
+      <c r="B6" s="16"/>
+      <c r="C6" s="16"/>
+      <c r="D6" s="16"/>
+    </row>
+    <row r="7" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="17"/>
+      <c r="B7" s="18"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+    </row>
+    <row r="8" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="20"/>
+      <c r="B8" s="19"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="19"/>
+    </row>
+    <row r="9" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="20"/>
+      <c r="B9" s="19"/>
+      <c r="C9" s="19"/>
+      <c r="D9" s="19"/>
+    </row>
+    <row r="10" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="17"/>
+      <c r="B10" s="18"/>
+      <c r="C10" s="18"/>
+      <c r="D10" s="18"/>
+    </row>
+    <row r="11" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="15"/>
+      <c r="B11" s="16"/>
+      <c r="C11" s="16"/>
+      <c r="D11" s="16"/>
+    </row>
+    <row r="12" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="22"/>
+      <c r="B12" s="19"/>
+      <c r="C12" s="19"/>
+      <c r="D12" s="19"/>
+    </row>
+    <row r="13" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="21"/>
+      <c r="B13" s="23"/>
+      <c r="C13" s="23"/>
+      <c r="D13" s="23"/>
+    </row>
+    <row r="14" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="17"/>
+      <c r="B14" s="18"/>
+      <c r="C14" s="18"/>
+      <c r="D14" s="18"/>
+    </row>
+    <row r="15" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="17"/>
+      <c r="B15" s="18"/>
+      <c r="C15" s="18"/>
+      <c r="D15" s="18"/>
+    </row>
+    <row r="16" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="15"/>
+      <c r="B16" s="16"/>
+      <c r="C16" s="16"/>
+      <c r="D16" s="16"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="24"/>
+      <c r="B17" s="24"/>
+      <c r="C17" s="24"/>
+      <c r="D17" s="24"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A2:A4"/>
+    <mergeCell ref="B2:B4"/>
+    <mergeCell ref="C2:C4"/>
+    <mergeCell ref="D2:D4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{772B9359-50F6-4296-BCCE-5DF8F7C9A220}">
+  <dimension ref="A1:D17"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C9" sqref="C9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="34.5703125" customWidth="1"/>
+    <col min="2" max="2" width="33.85546875" customWidth="1"/>
+    <col min="3" max="3" width="29.140625" customWidth="1"/>
+    <col min="4" max="4" width="27.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="29">
+        <v>2022</v>
+      </c>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="30" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" s="31"/>
+      <c r="B3" s="31"/>
+      <c r="C3" s="31"/>
+      <c r="D3" s="31"/>
+    </row>
+    <row r="4" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="32"/>
+      <c r="B4" s="32"/>
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+    </row>
+    <row r="5" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="17"/>
+      <c r="B5" s="18"/>
+      <c r="C5" s="18"/>
+      <c r="D5" s="18"/>
+    </row>
+    <row r="6" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="15"/>
+      <c r="B6" s="16"/>
+      <c r="C6" s="16"/>
+      <c r="D6" s="16"/>
+    </row>
+    <row r="7" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="17"/>
+      <c r="B7" s="18"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+    </row>
+    <row r="8" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="20"/>
+      <c r="B8" s="19"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="19"/>
+    </row>
+    <row r="9" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="20"/>
+      <c r="B9" s="19"/>
+      <c r="C9" s="19"/>
+      <c r="D9" s="19"/>
+    </row>
+    <row r="10" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="17"/>
+      <c r="B10" s="18"/>
+      <c r="C10" s="18"/>
+      <c r="D10" s="18"/>
+    </row>
+    <row r="11" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="15"/>
+      <c r="B11" s="16"/>
+      <c r="C11" s="16"/>
+      <c r="D11" s="16"/>
+    </row>
+    <row r="12" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="22"/>
+      <c r="B12" s="19"/>
+      <c r="C12" s="19"/>
+      <c r="D12" s="19"/>
+    </row>
+    <row r="13" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="21"/>
+      <c r="B13" s="23"/>
+      <c r="C13" s="23"/>
+      <c r="D13" s="23"/>
+    </row>
+    <row r="14" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="17"/>
+      <c r="B14" s="18"/>
+      <c r="C14" s="18"/>
+      <c r="D14" s="18"/>
+    </row>
+    <row r="15" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="17"/>
+      <c r="B15" s="18"/>
+      <c r="C15" s="18"/>
+      <c r="D15" s="18"/>
+    </row>
+    <row r="16" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="15"/>
+      <c r="B16" s="16"/>
+      <c r="C16" s="16"/>
+      <c r="D16" s="16"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="24"/>
+      <c r="B17" s="24"/>
+      <c r="C17" s="24"/>
+      <c r="D17" s="24"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A2:A4"/>
+    <mergeCell ref="B2:B4"/>
+    <mergeCell ref="C2:C4"/>
+    <mergeCell ref="D2:D4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A4166F1B-E601-44AF-89D5-F45DB6A94FA8}">
+  <dimension ref="A1:D17"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:D1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="31.28515625" customWidth="1"/>
+    <col min="2" max="2" width="34.85546875" customWidth="1"/>
+    <col min="3" max="3" width="22.28515625" customWidth="1"/>
+    <col min="4" max="4" width="26.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="29">
+        <v>2023</v>
+      </c>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="30" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" s="31"/>
+      <c r="B3" s="31"/>
+      <c r="C3" s="31"/>
+      <c r="D3" s="31"/>
+    </row>
+    <row r="4" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="32"/>
+      <c r="B4" s="32"/>
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+    </row>
+    <row r="5" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="17"/>
+      <c r="B5" s="18"/>
+      <c r="C5" s="18"/>
+      <c r="D5" s="18"/>
+    </row>
+    <row r="6" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="15"/>
+      <c r="B6" s="16"/>
+      <c r="C6" s="16"/>
+      <c r="D6" s="16"/>
+    </row>
+    <row r="7" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="17"/>
+      <c r="B7" s="18"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+    </row>
+    <row r="8" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="20"/>
+      <c r="B8" s="19"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="19"/>
+    </row>
+    <row r="9" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="20"/>
+      <c r="B9" s="19"/>
+      <c r="C9" s="19"/>
+      <c r="D9" s="19"/>
+    </row>
+    <row r="10" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="17"/>
+      <c r="B10" s="18"/>
+      <c r="C10" s="18"/>
+      <c r="D10" s="18"/>
+    </row>
+    <row r="11" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="15"/>
+      <c r="B11" s="16"/>
+      <c r="C11" s="16"/>
+      <c r="D11" s="16"/>
+    </row>
+    <row r="12" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="22"/>
+      <c r="B12" s="19"/>
+      <c r="C12" s="19"/>
+      <c r="D12" s="19"/>
+    </row>
+    <row r="13" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="21"/>
+      <c r="B13" s="23"/>
+      <c r="C13" s="23"/>
+      <c r="D13" s="23"/>
+    </row>
+    <row r="14" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="17"/>
+      <c r="B14" s="18"/>
+      <c r="C14" s="18"/>
+      <c r="D14" s="18"/>
+    </row>
+    <row r="15" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="17"/>
+      <c r="B15" s="18"/>
+      <c r="C15" s="18"/>
+      <c r="D15" s="18"/>
+    </row>
+    <row r="16" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="15"/>
+      <c r="B16" s="16"/>
+      <c r="C16" s="16"/>
+      <c r="D16" s="16"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="24"/>
+      <c r="B17" s="24"/>
+      <c r="C17" s="24"/>
+      <c r="D17" s="24"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A2:A4"/>
+    <mergeCell ref="B2:B4"/>
+    <mergeCell ref="C2:C4"/>
+    <mergeCell ref="D2:D4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A5650A2E-560C-4178-8196-3A7C8DC09645}">
+  <dimension ref="A1:D17"/>
+  <sheetViews>
+    <sheetView topLeftCell="A9" workbookViewId="0">
+      <selection sqref="A1:D17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="36.5703125" customWidth="1"/>
+    <col min="2" max="2" width="35.28515625" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" customWidth="1"/>
+    <col min="4" max="4" width="37.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="29">
+        <v>2024</v>
+      </c>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="30" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" s="31"/>
+      <c r="B3" s="31"/>
+      <c r="C3" s="31"/>
+      <c r="D3" s="31"/>
+    </row>
+    <row r="4" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="32"/>
+      <c r="B4" s="32"/>
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+    </row>
+    <row r="5" spans="1:4" ht="49.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="17"/>
+      <c r="B5" s="18"/>
+      <c r="C5" s="18"/>
+      <c r="D5" s="18"/>
+    </row>
+    <row r="6" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="15"/>
+      <c r="B6" s="16"/>
+      <c r="C6" s="16"/>
+      <c r="D6" s="16"/>
+    </row>
+    <row r="7" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="17"/>
+      <c r="B7" s="18"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+    </row>
+    <row r="8" spans="1:4" ht="51" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="20"/>
+      <c r="B8" s="19"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="19"/>
+    </row>
+    <row r="9" spans="1:4" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="20"/>
+      <c r="B9" s="19"/>
+      <c r="C9" s="19"/>
+      <c r="D9" s="19"/>
+    </row>
+    <row r="10" spans="1:4" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="17"/>
+      <c r="B10" s="18"/>
+      <c r="C10" s="18"/>
+      <c r="D10" s="18"/>
+    </row>
+    <row r="11" spans="1:4" ht="50.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="15"/>
+      <c r="B11" s="16"/>
+      <c r="C11" s="16"/>
+      <c r="D11" s="16"/>
+    </row>
+    <row r="12" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="22"/>
+      <c r="B12" s="19"/>
+      <c r="C12" s="19"/>
+      <c r="D12" s="19"/>
+    </row>
+    <row r="13" spans="1:4" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="21"/>
+      <c r="B13" s="23"/>
+      <c r="C13" s="23"/>
+      <c r="D13" s="23"/>
+    </row>
+    <row r="14" spans="1:4" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="17"/>
+      <c r="B14" s="18"/>
+      <c r="C14" s="18"/>
+      <c r="D14" s="18"/>
+    </row>
+    <row r="15" spans="1:4" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="17"/>
+      <c r="B15" s="18"/>
+      <c r="C15" s="18"/>
+      <c r="D15" s="18"/>
+    </row>
+    <row r="16" spans="1:4" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="15"/>
+      <c r="B16" s="16"/>
+      <c r="C16" s="16"/>
+      <c r="D16" s="16"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="24"/>
+      <c r="B17" s="24"/>
+      <c r="C17" s="24"/>
+      <c r="D17" s="24"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A2:A4"/>
+    <mergeCell ref="B2:B4"/>
+    <mergeCell ref="C2:C4"/>
+    <mergeCell ref="D2:D4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CF6FD7ED-E9B6-4A9E-850C-39B92D6C081C}">
   <dimension ref="A1:D29"/>
   <sheetViews>
-    <sheetView topLeftCell="A16" workbookViewId="0">
+    <sheetView topLeftCell="A8" workbookViewId="0">
       <selection activeCell="B50" sqref="B50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="29.42578125" customWidth="1"/>
     <col min="2" max="2" width="28.5703125" customWidth="1"/>
     <col min="3" max="3" width="22.5703125" customWidth="1"/>
     <col min="4" max="4" width="22.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="33" t="s">
         <v>31</v>
       </c>
       <c r="B1" s="33"/>
       <c r="C1" s="33"/>
       <c r="D1" s="33"/>
     </row>
     <row r="2" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="9"/>
       <c r="B2" s="34" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="34" t="s">
@@ -3575,56 +4601,56 @@
       <c r="B28" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A29" s="8" t="s">
         <v>56</v>
       </c>
       <c r="B29" s="12">
         <f>SUM(B26:B28)</f>
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="B2:B4"/>
     <mergeCell ref="C2:C4"/>
     <mergeCell ref="D2:D4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F6342058-86C4-4F98-AB2D-504A422C46A7}">
-  <dimension ref="A1:D29"/>
+  <dimension ref="A1:D33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A16" sqref="A16:D16"/>
+      <selection activeCell="A25" sqref="A25:B30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="41.42578125" customWidth="1"/>
     <col min="2" max="2" width="30.5703125" customWidth="1"/>
     <col min="3" max="3" width="25.85546875" customWidth="1"/>
     <col min="4" max="4" width="31.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="29">
         <v>2026</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" s="30" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="30" t="s">
         <v>1</v>
       </c>
@@ -3779,193 +4805,264 @@
       </c>
       <c r="B14" s="18" t="s">
         <v>90</v>
       </c>
       <c r="C14" s="18" t="s">
         <v>93</v>
       </c>
       <c r="D14" s="18" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="17" t="s">
         <v>92</v>
       </c>
       <c r="B15" s="18" t="s">
         <v>91</v>
       </c>
       <c r="C15" s="18" t="s">
         <v>94</v>
       </c>
       <c r="D15" s="18" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="16" spans="1:4" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="15" t="s">
+    <row r="16" spans="1:4" ht="57.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="20" t="s">
         <v>95</v>
       </c>
-      <c r="B16" s="16" t="s">
+      <c r="B16" s="19" t="s">
         <v>96</v>
       </c>
-      <c r="C16" s="16" t="s">
-[...44 lines deleted...]
-      <c r="B22" s="17">
+      <c r="C16" s="19" t="s">
+        <v>100</v>
+      </c>
+      <c r="D16" s="19" t="s">
         <v>5</v>
       </c>
+    </row>
+    <row r="17" spans="1:4" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="17" t="s">
+        <v>97</v>
+      </c>
+      <c r="B17" s="18" t="s">
+        <v>98</v>
+      </c>
+      <c r="C17" s="18" t="s">
+        <v>99</v>
+      </c>
+      <c r="D17" s="18" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="15" t="s">
+        <v>101</v>
+      </c>
+      <c r="B18" s="16" t="s">
+        <v>102</v>
+      </c>
+      <c r="C18" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="D18" s="16" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="B19" s="16" t="s">
+        <v>106</v>
+      </c>
+      <c r="C19" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="D19" s="16" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="15" t="s">
+        <v>104</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>103</v>
+      </c>
+      <c r="C20" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="D20" s="16" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="15" t="s">
+        <v>107</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>108</v>
+      </c>
+      <c r="C21" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="D21" s="16" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="24"/>
+      <c r="B22" s="24"/>
       <c r="C22" s="24"/>
       <c r="D22" s="24"/>
     </row>
-    <row r="23" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      </c>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23" s="24"/>
+      <c r="B23" s="24"/>
       <c r="C23" s="24"/>
       <c r="D23" s="24"/>
     </row>
-    <row r="24" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      </c>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A24" s="24"/>
+      <c r="B24" s="24"/>
       <c r="C24" s="24"/>
       <c r="D24" s="24"/>
     </row>
-    <row r="25" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-        <v>3</v>
+    <row r="25" spans="1:4" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="B25" s="25" t="s">
+        <v>70</v>
       </c>
       <c r="C25" s="24"/>
       <c r="D25" s="24"/>
     </row>
-    <row r="26" spans="1:4" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-        <v>12</v>
+    <row r="26" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="B26" s="17">
+        <v>6</v>
       </c>
       <c r="C26" s="24"/>
       <c r="D26" s="24"/>
     </row>
-    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B27" s="24"/>
+    <row r="27" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="B27" s="22">
+        <v>4</v>
+      </c>
       <c r="C27" s="24"/>
       <c r="D27" s="24"/>
     </row>
-    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B28" s="24"/>
+    <row r="28" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B28" s="21">
+        <v>1</v>
+      </c>
       <c r="C28" s="24"/>
       <c r="D28" s="24"/>
     </row>
-    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B29" s="24"/>
+    <row r="29" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="B29" s="26">
+        <v>5</v>
+      </c>
       <c r="C29" s="24"/>
       <c r="D29" s="24"/>
+    </row>
+    <row r="30" spans="1:4" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="B30" s="28">
+        <f>SUM(B26:B29)</f>
+        <v>16</v>
+      </c>
+      <c r="C30" s="24"/>
+      <c r="D30" s="24"/>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A31" s="24"/>
+      <c r="B31" s="24"/>
+      <c r="C31" s="24"/>
+      <c r="D31" s="24"/>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A32" s="24"/>
+      <c r="B32" s="24"/>
+      <c r="C32" s="24"/>
+      <c r="D32" s="24"/>
+    </row>
+    <row r="33" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A33" s="24"/>
+      <c r="B33" s="24"/>
+      <c r="C33" s="24"/>
+      <c r="D33" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="B2:B4"/>
     <mergeCell ref="C2:C4"/>
     <mergeCell ref="D2:D4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="9" baseType="lpstr">
+      <vt:lpstr>2018</vt:lpstr>
+      <vt:lpstr>2019</vt:lpstr>
+      <vt:lpstr>2020</vt:lpstr>
+      <vt:lpstr>2021</vt:lpstr>
+      <vt:lpstr>2022</vt:lpstr>
+      <vt:lpstr>2023</vt:lpstr>
+      <vt:lpstr>2024</vt:lpstr>
       <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Laura Maria Arce Chaves</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>