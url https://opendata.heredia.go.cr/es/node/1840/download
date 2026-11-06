--- v4 (2026-08-06)
+++ v5 (2026-11-06)
@@ -1,4810 +1,4193 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
-  <Override PartName="/word/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="02294EAF" w14:textId="77777777" w:rsidR="005E6DFE" w:rsidRDefault="005E6DFE" w:rsidP="004E0A9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FCA3967" w14:textId="77777777" w:rsidR="005E6DFE" w:rsidRDefault="005E6DFE" w:rsidP="005E6DFE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32B19E4A" w14:textId="3018B3B0" w:rsidR="00384DBD" w:rsidRPr="004C64F0" w:rsidRDefault="007D67E7" w:rsidP="004C64F0">
+    <w:p w14:paraId="32B19E4A" w14:textId="63D5085E" w:rsidR="00384DBD" w:rsidRPr="004C64F0" w:rsidRDefault="007D67E7" w:rsidP="004C64F0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D67E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ESTADÍSTICAS DE </w:t>
       </w:r>
       <w:r w:rsidR="00384DBD" w:rsidRPr="007D67E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">RECURSOS DE AMPARO </w:t>
       </w:r>
+      <w:r w:rsidR="00073B31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1DF6DB31" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00384DBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="13C247EB" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="004C64F0" w:rsidRDefault="00D634B2" w:rsidP="00073B31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tablaconcuadrcula"/>
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:tblW w:w="9489" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2978"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2260"/>
+        <w:gridCol w:w="2997"/>
+        <w:gridCol w:w="2213"/>
+        <w:gridCol w:w="1870"/>
+        <w:gridCol w:w="2271"/>
+        <w:gridCol w:w="146"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00384DBD" w14:paraId="6AF6CF9B" w14:textId="77777777" w:rsidTr="00384DBD">
+      <w:tr w:rsidR="00F86235" w:rsidRPr="00F86235" w14:paraId="00600B76" w14:textId="77777777" w:rsidTr="00443B89">
         <w:trPr>
-          <w:trHeight w:val="453"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="138" w:type="dxa"/>
+          <w:trHeight w:val="744"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9351" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="D0D0D0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66BD1F20" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F86235" w:rsidRPr="00F86235" w14:paraId="241B07A4" w14:textId="77777777" w:rsidTr="00443B89">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="139" w:type="dxa"/>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2997" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FA45281" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>RECURRENTE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DFE183F" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>NÚMERO DE EXPEDIENTE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1870" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77F51B00" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>VOTO NÚMERO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2270" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1119C158" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>RESULTADO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F86235" w:rsidRPr="00F86235" w14:paraId="5DD4C25B" w14:textId="77777777" w:rsidTr="00443B89">
+        <w:trPr>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2997" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C00DAAC" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07D1C5E4" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1870" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15A1614C" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2270" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B1E4D30" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="139" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04842D91" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F86235" w:rsidRPr="00F86235" w14:paraId="7D7D212A" w14:textId="77777777" w:rsidTr="00443B89">
+        <w:trPr>
+          <w:trHeight w:val="247"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2997" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4630FD1E" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="606B3C7E" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1870" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CFC8A63" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2270" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F55BEEC" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="139" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="278A3E1A" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F86235" w:rsidRPr="00F86235" w14:paraId="233831CD" w14:textId="77777777" w:rsidTr="00443B89">
+        <w:trPr>
+          <w:trHeight w:val="605"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="446E5187" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rafael Ángel Paniagua Sáenz y Otros </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="573A78E4" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>25-039028-0007-CO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="793C9C4A" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>2026-005276</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2544BE71" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sin Lugar </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="139" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="594ABCC2" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F86235" w:rsidRPr="00F86235" w14:paraId="441A0AB8" w14:textId="77777777" w:rsidTr="00443B89">
+        <w:trPr>
+          <w:trHeight w:val="543"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFF99"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DDB3859" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Virginia Castro Campos </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFF99"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E0D94FC" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>26-003811-0007-CO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFF99"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A195B8C" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En trámite </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFF99"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09D9AEBA" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En trámite </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="139" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F10D721" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F86235" w:rsidRPr="00F86235" w14:paraId="16AAE2C0" w14:textId="77777777" w:rsidTr="00443B89">
+        <w:trPr>
+          <w:trHeight w:val="574"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="361A06E4" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fitsroy Villalobos Zuñiga </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F872EB3" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26-005321-0007-CO </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="201742A6" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>2026-014360</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3764A7EE" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sin Lugar </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="139" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B8B3632" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F86235" w:rsidRPr="00F86235" w14:paraId="5515F6A6" w14:textId="77777777" w:rsidTr="00443B89">
+        <w:trPr>
+          <w:trHeight w:val="605"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F64861"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34C99746" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>GUILLERMO MANUEL GARCIA SALINAS.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F64861"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34BD22C2" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>26-006294-0007-CO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F64861"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56EB4D82" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>2026-011064</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F64861"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C0956AF" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Con lugar </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="139" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D4F44FA" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F86235" w:rsidRPr="00F86235" w14:paraId="0E676FDF" w14:textId="77777777" w:rsidTr="00443B89">
+        <w:trPr>
+          <w:trHeight w:val="543"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F64861"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46A41140" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>GUILLERMO MANUEL GARCIA SALINAS.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F64861"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F36A103" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>26-006292-0007-CO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F64861"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DCBC4FD" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>2026-011062</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F64861"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D50C9AB" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Con lugar </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="139" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5581F4" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F86235" w:rsidRPr="00F86235" w14:paraId="5A610C52" w14:textId="77777777" w:rsidTr="00443B89">
+        <w:trPr>
+          <w:trHeight w:val="729"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="313B65CD" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>Lenin Antonio Pérez Guzmán, Jimena Piedra Valverde.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4EBD2E42" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>26-008767-0007-CO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4AA46A13" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>2026-019790</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20863B6A" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sin Lugar </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="139" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58A2032F" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F86235" w:rsidRPr="00F86235" w14:paraId="6F4C23FF" w14:textId="77777777" w:rsidTr="00443B89">
+        <w:trPr>
+          <w:trHeight w:val="574"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFF99"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5822955B" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rafael Ángel Paniagua Sáenz y Otros </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFF99"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41C8AFA8" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>26-012570-0007-CO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFF99"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B079393" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>En trámite</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFF99"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CB55C8B" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>En trámite</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="139" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54AC4126" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F86235" w:rsidRPr="00F86235" w14:paraId="35FE66A7" w14:textId="77777777" w:rsidTr="00443B89">
+        <w:trPr>
+          <w:trHeight w:val="543"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F64861"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="570DDBA1" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mercedes Alvarado Salazar </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F64861"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49AFA234" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>26-016001-0007-CO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F64861"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71EE8240" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>2026-021340</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F64861"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6607B786" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Con lugar </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="139" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51188DA2" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F86235" w:rsidRPr="00F86235" w14:paraId="731D15A8" w14:textId="77777777" w:rsidTr="00443B89">
+        <w:trPr>
+          <w:trHeight w:val="558"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F1A983"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BB4F699" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>Juan Carlos Gonzalez Buitrago</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F1A983"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="686534EE" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>26-017620-0007-CO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F1A983"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DAC774A" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>2026-022578</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F1A983"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C6909C8" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parcialmente con lugar </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="139" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54A90476" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F86235" w:rsidRPr="00F86235" w14:paraId="1DA290BA" w14:textId="77777777" w:rsidTr="00443B89">
+        <w:trPr>
+          <w:trHeight w:val="574"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DD4B25C" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sara Elena Argueta Ruíz </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23CB55A8" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>26-020928-0007-CO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4AA1C687" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>2026-027205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B4A013C" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sin Lugar </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="139" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="211E2C9F" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F86235" w:rsidRPr="00F86235" w14:paraId="58B0CE46" w14:textId="77777777" w:rsidTr="00443B89">
+        <w:trPr>
+          <w:trHeight w:val="449"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0096F58F" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Milton Antonio Bonilla González </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A571517" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>26-014935-0007-CO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39D0D84B" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>2026-026862</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C067862" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sin Lugar </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="139" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F4517DA" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F86235" w:rsidRPr="00F86235" w14:paraId="29975498" w14:textId="77777777" w:rsidTr="00443B89">
+        <w:trPr>
+          <w:trHeight w:val="1195"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F64861"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11E64998" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>Juan Hidalgo Rojas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F64861"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4AA210DA" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>26-026403-0007-CO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F64861"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="466D63B8" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>2026-031181</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>2026-034611</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>2026-039521</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F64861"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D977297" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Con lugar </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="139" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66140882" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F86235" w:rsidRPr="00F86235" w14:paraId="5A815F46" w14:textId="77777777" w:rsidTr="00443B89">
+        <w:trPr>
+          <w:trHeight w:val="496"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D951E3E" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emmanuel Rojas Bolaños </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CB5EDE4" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26-022615-0007-CO </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A741499" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>2026-037635</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52472A71" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sin Lugar </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="139" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F340A72" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F86235" w:rsidRPr="00F86235" w14:paraId="5C336C08" w14:textId="77777777" w:rsidTr="00443B89">
+        <w:trPr>
+          <w:trHeight w:val="543"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFF99"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3030F28C" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Rafael Ángel Paniagua Sáenz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFF99"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60D5B0D6" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>26-035734-0007-CO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFF99"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00EDE2A1" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>En trámite</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFF99"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="411BE8A5" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>En trámite</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="139" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66B8D795" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F86235" w:rsidRPr="00F86235" w14:paraId="62E5FF1F" w14:textId="77777777" w:rsidTr="00443B89">
+        <w:trPr>
+          <w:trHeight w:val="387"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFF99"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BC4673E" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Greivin Nuñez Estrada </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFF99"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78B9846B" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>26-030829-0007-CO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFF99"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="001A0758" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>En trámite</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFF99"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="019861DC" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>En trámite</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="139" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DEEF2D0" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F86235" w:rsidRPr="00F86235" w14:paraId="300A8FAB" w14:textId="77777777" w:rsidTr="00443B89">
+        <w:trPr>
+          <w:trHeight w:val="387"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFF99"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C793A74" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MARIA ADERITA ALPÍZAR VARGAS  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFF99"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41C44716" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>26-035742-0007-CO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFF99"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21E7F3C1" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>En trámite</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFF99"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A7F0801" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>En trámite</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="139" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="566306D9" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F86235" w:rsidRPr="00F86235" w14:paraId="4FC08B38" w14:textId="77777777" w:rsidTr="00443B89">
+        <w:trPr>
+          <w:trHeight w:val="387"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFF99"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20366EFC" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guiselle María Alfaro Morales </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFF99"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="634C878C" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>26-037375-0007-CO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFF99"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09F8E313" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>En trámite</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFF99"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C2C01E2" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>En trámite</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="139" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F50F47F" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="47DF67CC" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00F86235" w:rsidRDefault="00D634B2" w:rsidP="00384DBD">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="7580" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4360"/>
+        <w:gridCol w:w="3220"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F86235" w:rsidRPr="00F86235" w14:paraId="68AC5688" w14:textId="77777777" w:rsidTr="00F86235">
+        <w:trPr>
+          <w:trHeight w:val="570"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9736" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:tcW w:w="4360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="ADADAD"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35C9242C" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="007D67E7">
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RESULTADO </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3220" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="ADADAD"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="007D798A" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CANTIDAD </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F86235" w:rsidRPr="00F86235" w14:paraId="363448A9" w14:textId="77777777" w:rsidTr="00F86235">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3680907A" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sin lugar </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3220" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D335AEE" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F86235" w:rsidRPr="00F86235" w14:paraId="351E34C8" w14:textId="77777777" w:rsidTr="00F86235">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F64861"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0ED439F7" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Con lugar </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3220" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F64861"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7EC05F8A" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F86235" w:rsidRPr="00F86235" w14:paraId="2E2E3580" w14:textId="77777777" w:rsidTr="00F86235">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F1A983"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62DBBC0A" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parcialmente con lugar </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3220" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F1A983"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22C9AE3E" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F86235" w:rsidRPr="00F86235" w14:paraId="73AA83A7" w14:textId="77777777" w:rsidTr="00F86235">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F9F97B"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DC73316" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>En trámite</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3220" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F9F97B"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DFFA6B1" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F86235" w:rsidRPr="00F86235" w14:paraId="5A37FF47" w14:textId="77777777" w:rsidTr="00F86235">
+        <w:trPr>
+          <w:trHeight w:val="585"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="ADADAD"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F899613" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...17 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1665 lines deleted...]
-              <w:t>En trámite</w:t>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TOTAL </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3220" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C4F5336" w14:textId="77777777" w:rsidR="00F86235" w:rsidRPr="00F86235" w:rsidRDefault="00F86235" w:rsidP="00F86235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86235">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3691804C" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="009C0D5A">
+    <w:p w14:paraId="33C71456" w14:textId="269D87BB" w:rsidR="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00384DBD">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1501A3E4" w14:textId="77777777" w:rsidR="006A420D" w:rsidRDefault="006A420D" w:rsidP="009C0D5A">
+    <w:p w14:paraId="64F2C760" w14:textId="77777777" w:rsidR="00D00573" w:rsidRDefault="00D00573" w:rsidP="00F86235">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
-          <w:noProof/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="192F361B" w14:textId="596A3620" w:rsidR="006A420D" w:rsidRDefault="006A420D" w:rsidP="009C0D5A">
+    <w:p w14:paraId="6A19FCB5" w14:textId="77777777" w:rsidR="00596C16" w:rsidRDefault="00596C16" w:rsidP="00073B31">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
-          <w:noProof/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6984E4B7" w14:textId="77777777" w:rsidR="00596C16" w:rsidRDefault="00596C16" w:rsidP="00384DBD">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08C336B0" w14:textId="69BB5A3E" w:rsidR="00596C16" w:rsidRDefault="00F86235" w:rsidP="00384DBD">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5AAB54B2" wp14:editId="2E65F8A1">
-[...2 lines deleted...]
-            <wp:docPr id="416824095" name="Gráfico 1">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5381F0E3" wp14:editId="05FE24D0">
+            <wp:extent cx="5612130" cy="3623945"/>
+            <wp:effectExtent l="0" t="0" r="7620" b="14605"/>
+            <wp:docPr id="110214151" name="Gráfico 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F75E456A-33E2-33A6-4492-E6BC70EFA171}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7E3AFCF-BC8E-BE59-26BE-FDA3E97F93C7}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
                 <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId8"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60A67F73" w14:textId="4C5D08D4" w:rsidR="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00384DBD">
-[...2791 lines deleted...]
-    <w:p w14:paraId="399D5E81" w14:textId="4A1EB6D1" w:rsidR="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+    <w:p w14:paraId="399D5E81" w14:textId="1A65B4BE" w:rsidR="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00384DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Estadística año 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
+      <w:r w:rsidR="00F86235">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>- OCTUBRE</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="653F609D" w14:textId="6126E78C" w:rsidR="00D634B2" w:rsidRPr="00384DBD" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+    <w:p w14:paraId="653F609D" w14:textId="09A78AC5" w:rsidR="00D634B2" w:rsidRPr="00384DBD" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Recursos de Amparo en total </w:t>
       </w:r>
       <w:r w:rsidR="00596C16">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>12</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00073B31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28785AEB" w14:textId="2AFFE56B" w:rsidR="00A91E48" w:rsidRPr="00384DBD" w:rsidRDefault="00A91E48" w:rsidP="00A91E48">
+    <w:p w14:paraId="28785AEB" w14:textId="2AFFE56B" w:rsidR="00A91E48" w:rsidRDefault="00A91E48" w:rsidP="00A91E48">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00A91E48" w:rsidRPr="00384DBD" w:rsidSect="00B65347">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:p w14:paraId="1306CFD0" w14:textId="77777777" w:rsidR="00D00573" w:rsidRPr="00384DBD" w:rsidRDefault="00D00573" w:rsidP="00A91E48">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00D00573" w:rsidRPr="00384DBD" w:rsidSect="00B65347">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37D3E78B" w14:textId="77777777" w:rsidR="00DE557D" w:rsidRDefault="00DE557D" w:rsidP="00B65347">
+    <w:p w14:paraId="2EF784BC" w14:textId="77777777" w:rsidR="00DE43CB" w:rsidRDefault="00DE43CB" w:rsidP="00B65347">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14FB9697" w14:textId="77777777" w:rsidR="00DE557D" w:rsidRDefault="00DE557D" w:rsidP="00B65347">
+    <w:p w14:paraId="25076C29" w14:textId="77777777" w:rsidR="00DE43CB" w:rsidRDefault="00DE43CB" w:rsidP="00B65347">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
@@ -5196,61 +4579,61 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="00758D"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B074C1">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="00758D"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>www.heredia.go.cr</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60FCA9A3" w14:textId="77777777" w:rsidR="00DE557D" w:rsidRDefault="00DE557D" w:rsidP="00B65347">
+    <w:p w14:paraId="7C015AE7" w14:textId="77777777" w:rsidR="00DE43CB" w:rsidRDefault="00DE43CB" w:rsidP="00B65347">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49CFFE26" w14:textId="77777777" w:rsidR="00DE557D" w:rsidRDefault="00DE557D" w:rsidP="00B65347">
+    <w:p w14:paraId="0D092165" w14:textId="77777777" w:rsidR="00DE43CB" w:rsidRDefault="00DE43CB" w:rsidP="00B65347">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="72D4D161" w14:textId="54688182" w:rsidR="00B65347" w:rsidRDefault="00B074C1" w:rsidP="00B65347">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="left" w:pos="950"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
@@ -5595,69 +4978,68 @@
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00F26BBC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="70E544DF" w14:textId="77777777" w:rsidR="00A42D57" w:rsidRDefault="00A42D57" w:rsidP="00B65347">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="950"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="71E0FF7F" w14:textId="75B5D7C0" w:rsidR="00B65347" w:rsidRDefault="00DE557D">
+  <w:p w14:paraId="71E0FF7F" w14:textId="75B5D7C0" w:rsidR="00B65347" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:id w:val="261426616"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Margins)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent/>
     </w:sdt>
     <w:r w:rsidR="008E3348">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69CD797C" wp14:editId="757D124C">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>2254047</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>31750</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1828800" cy="573405"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="1825108406" name="Cuadro de texto 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
@@ -5938,220 +5320,229 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="140A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="379019894">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="70"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B65347"/>
     <w:rsid w:val="000042E1"/>
     <w:rsid w:val="000229CB"/>
     <w:rsid w:val="000308C8"/>
+    <w:rsid w:val="00073B31"/>
     <w:rsid w:val="000B2AEB"/>
     <w:rsid w:val="000C2289"/>
+    <w:rsid w:val="000D4792"/>
     <w:rsid w:val="00111203"/>
     <w:rsid w:val="001274CB"/>
     <w:rsid w:val="001524C8"/>
     <w:rsid w:val="00152A38"/>
     <w:rsid w:val="001C7E25"/>
     <w:rsid w:val="001F52FB"/>
     <w:rsid w:val="00253DF1"/>
     <w:rsid w:val="00263128"/>
     <w:rsid w:val="00275092"/>
     <w:rsid w:val="00284CCB"/>
     <w:rsid w:val="00292ACC"/>
     <w:rsid w:val="002B61A4"/>
     <w:rsid w:val="002B76E6"/>
     <w:rsid w:val="00331718"/>
     <w:rsid w:val="00384DBD"/>
     <w:rsid w:val="00385474"/>
     <w:rsid w:val="003B29F7"/>
     <w:rsid w:val="003C1C36"/>
     <w:rsid w:val="003D0123"/>
     <w:rsid w:val="003F5213"/>
     <w:rsid w:val="0042540A"/>
     <w:rsid w:val="00427999"/>
+    <w:rsid w:val="00443B89"/>
     <w:rsid w:val="00473AE6"/>
     <w:rsid w:val="00480813"/>
     <w:rsid w:val="004B3B35"/>
     <w:rsid w:val="004C64F0"/>
     <w:rsid w:val="004E0A9A"/>
     <w:rsid w:val="004F7CCE"/>
     <w:rsid w:val="00502827"/>
     <w:rsid w:val="005060A0"/>
     <w:rsid w:val="0050751E"/>
     <w:rsid w:val="005147CA"/>
     <w:rsid w:val="00582C57"/>
     <w:rsid w:val="00596C16"/>
     <w:rsid w:val="005A37AC"/>
     <w:rsid w:val="005B0DDD"/>
     <w:rsid w:val="005C5924"/>
     <w:rsid w:val="005D47B3"/>
     <w:rsid w:val="005E6DFE"/>
     <w:rsid w:val="00625E63"/>
     <w:rsid w:val="00633C0C"/>
     <w:rsid w:val="00642F27"/>
     <w:rsid w:val="0065390B"/>
     <w:rsid w:val="006654DE"/>
     <w:rsid w:val="006A420D"/>
     <w:rsid w:val="006C3625"/>
     <w:rsid w:val="006C3945"/>
     <w:rsid w:val="006C7346"/>
     <w:rsid w:val="006E5267"/>
     <w:rsid w:val="00725A3E"/>
     <w:rsid w:val="00762579"/>
     <w:rsid w:val="00772E55"/>
     <w:rsid w:val="007C13CE"/>
     <w:rsid w:val="007D67E7"/>
     <w:rsid w:val="00830197"/>
     <w:rsid w:val="00865332"/>
+    <w:rsid w:val="00891A56"/>
     <w:rsid w:val="00896F06"/>
     <w:rsid w:val="00897381"/>
     <w:rsid w:val="008C0723"/>
     <w:rsid w:val="008C210F"/>
+    <w:rsid w:val="008D2183"/>
     <w:rsid w:val="008E3348"/>
     <w:rsid w:val="008E3EFD"/>
     <w:rsid w:val="008F2398"/>
     <w:rsid w:val="008F3932"/>
     <w:rsid w:val="00943089"/>
     <w:rsid w:val="009436E4"/>
     <w:rsid w:val="00945D0D"/>
     <w:rsid w:val="00945FFB"/>
+    <w:rsid w:val="00982AFF"/>
     <w:rsid w:val="009C0D5A"/>
     <w:rsid w:val="009E31AF"/>
     <w:rsid w:val="00A0436B"/>
     <w:rsid w:val="00A32211"/>
     <w:rsid w:val="00A327B1"/>
     <w:rsid w:val="00A36D32"/>
     <w:rsid w:val="00A42D57"/>
     <w:rsid w:val="00A91E48"/>
     <w:rsid w:val="00AB0121"/>
     <w:rsid w:val="00AC097C"/>
     <w:rsid w:val="00AC2574"/>
     <w:rsid w:val="00AE3CAF"/>
+    <w:rsid w:val="00AF3B44"/>
     <w:rsid w:val="00B074C1"/>
     <w:rsid w:val="00B22134"/>
     <w:rsid w:val="00B37E76"/>
     <w:rsid w:val="00B569A5"/>
     <w:rsid w:val="00B61979"/>
     <w:rsid w:val="00B65347"/>
     <w:rsid w:val="00BB69D6"/>
     <w:rsid w:val="00BD27B4"/>
     <w:rsid w:val="00BF3A2D"/>
     <w:rsid w:val="00C02E0E"/>
     <w:rsid w:val="00C57DF9"/>
     <w:rsid w:val="00C86D17"/>
     <w:rsid w:val="00CA08A5"/>
     <w:rsid w:val="00CF14F2"/>
+    <w:rsid w:val="00D00573"/>
     <w:rsid w:val="00D01304"/>
     <w:rsid w:val="00D27D14"/>
     <w:rsid w:val="00D308D2"/>
     <w:rsid w:val="00D610EC"/>
     <w:rsid w:val="00D634B2"/>
     <w:rsid w:val="00D71FE5"/>
     <w:rsid w:val="00DD3551"/>
     <w:rsid w:val="00DD3DB4"/>
-    <w:rsid w:val="00DE557D"/>
+    <w:rsid w:val="00DE43CB"/>
     <w:rsid w:val="00E242C0"/>
     <w:rsid w:val="00E3003C"/>
     <w:rsid w:val="00E339E0"/>
     <w:rsid w:val="00E407A3"/>
     <w:rsid w:val="00E57D2F"/>
     <w:rsid w:val="00E705FA"/>
     <w:rsid w:val="00E724FC"/>
     <w:rsid w:val="00E81B68"/>
     <w:rsid w:val="00E92074"/>
     <w:rsid w:val="00EB6385"/>
     <w:rsid w:val="00EC0158"/>
     <w:rsid w:val="00EE521F"/>
     <w:rsid w:val="00EF6584"/>
     <w:rsid w:val="00F061EB"/>
     <w:rsid w:val="00F13D06"/>
     <w:rsid w:val="00F26BBC"/>
     <w:rsid w:val="00F36416"/>
     <w:rsid w:val="00F400B7"/>
+    <w:rsid w:val="00F86235"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-419"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -6737,491 +6128,74 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1942293504">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///\\srvdfs01\FS_Departamentos_MH\Legal\Laura%20Arce%20Chaves\Sitio%20Web%20y%20Transparencia-%20Legal\ESTAD&#205;STICAS%20DE%20RECURSOS%20DE%20AMPARO%202024-2025-2026.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
-<file path=word/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
-<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
-[...411 lines deleted...]
-<file path=word/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="es-ES"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
@@ -7270,150 +6244,150 @@
         </a:p>
       </c:txPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.1014226189085415"/>
           <c:y val="0.11782941194007449"/>
           <c:w val="0.84516491818344663"/>
           <c:h val="0.80671319498201477"/>
         </c:manualLayout>
       </c:layout>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
-              <c:f>'2026'!$B$21</c:f>
+              <c:f>'2026'!$B$25</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>CANTIDAD </c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="F24848"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst>
               <a:outerShdw blurRad="76200" dir="18900000" sy="23000" kx="-1200000" algn="bl" rotWithShape="0">
                 <a:prstClr val="black">
                   <a:alpha val="20000"/>
                 </a:prstClr>
               </a:outerShdw>
             </a:effectLst>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:dPt>
             <c:idx val="0"/>
             <c:invertIfNegative val="0"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="92D050"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst>
                 <a:outerShdw blurRad="76200" dir="18900000" sy="23000" kx="-1200000" algn="bl" rotWithShape="0">
                   <a:prstClr val="black">
                     <a:alpha val="20000"/>
                   </a:prstClr>
                 </a:outerShdw>
               </a:effectLst>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000001-FFE2-4591-8804-DE363B307A0B}"/>
+                <c16:uniqueId val="{00000001-47A5-4DA3-8FBE-A431DB9F547E}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="2"/>
             <c:invertIfNegative val="0"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="accent2">
                   <a:lumMod val="60000"/>
                   <a:lumOff val="40000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst>
                 <a:outerShdw blurRad="76200" dir="18900000" sy="23000" kx="-1200000" algn="bl" rotWithShape="0">
                   <a:prstClr val="black">
                     <a:alpha val="20000"/>
                   </a:prstClr>
                 </a:outerShdw>
               </a:effectLst>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000003-FFE2-4591-8804-DE363B307A0B}"/>
+                <c16:uniqueId val="{00000003-47A5-4DA3-8FBE-A431DB9F547E}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="3"/>
             <c:invertIfNegative val="0"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="FFFF6D"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst>
                 <a:outerShdw blurRad="76200" dir="18900000" sy="23000" kx="-1200000" algn="bl" rotWithShape="0">
                   <a:prstClr val="black">
                     <a:alpha val="20000"/>
                   </a:prstClr>
                 </a:outerShdw>
               </a:effectLst>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000005-FFE2-4591-8804-DE363B307A0B}"/>
+                <c16:uniqueId val="{00000005-47A5-4DA3-8FBE-A431DB9F547E}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dLbls>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="1400" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="tx1"/>
                     </a:solidFill>
                     <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                     <a:ea typeface="+mn-ea"/>
                     <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
@@ -7429,92 +6403,92 @@
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
                 <c15:leaderLines>
                   <c:spPr>
                     <a:ln w="9525">
                       <a:solidFill>
                         <a:schemeClr val="dk1">
                           <a:lumMod val="50000"/>
                           <a:lumOff val="50000"/>
                         </a:schemeClr>
                       </a:solidFill>
                     </a:ln>
                     <a:effectLst/>
                   </c:spPr>
                 </c15:leaderLines>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
-              <c:f>'2026'!$A$22:$A$25</c:f>
+              <c:f>'2026'!$A$26:$A$29</c:f>
               <c:strCache>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
                   <c:v>Sin lugar </c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Con lugar </c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Parcialmente con lugar </c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>En trámite</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'2026'!$B$22:$B$25</c:f>
+              <c:f>'2026'!$B$26:$B$29</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
-                  <c:v>5</c:v>
+                  <c:v>6</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>3</c:v>
+                  <c:v>4</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>1</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>3</c:v>
+                  <c:v>5</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000006-FFE2-4591-8804-DE363B307A0B}"/>
+              <c16:uniqueId val="{00000006-47A5-4DA3-8FBE-A431DB9F547E}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="inEnd"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="41"/>
         <c:axId val="1050469455"/>
         <c:axId val="1050464175"/>
       </c:barChart>
       <c:catAx>
         <c:axId val="1050469455"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
@@ -7645,692 +6619,51 @@
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="60000"/>
     <a:lumOff val="40000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
     <a:lumOff val="30000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
     <a:lumOff val="50000"/>
   </cs:variation>
 </cs:colorStyle>
 </file>
 
-<file path=word/charts/colors2.xml><?xml version="1.0" encoding="utf-8"?>
-[...38 lines deleted...]
-
 <file path=word/charts/style1.xml><?xml version="1.0" encoding="utf-8"?>
-<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="253">
-[...599 lines deleted...]
-<file path=word/charts/style2.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="204">
   <cs:axisTitle>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="900" b="1" kern="1200"/>
   </cs:axisTitle>
   <cs:categoryAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="900" kern="1200">
       <a:effectLst/>
@@ -9168,71 +7501,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E315886-19DD-4D59-8B27-1630B004375C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>2027</Characters>
+  <Pages>3</Pages>
+  <Words>241</Words>
+  <Characters>1328</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2391</CharactersWithSpaces>
+  <CharactersWithSpaces>1566</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Grettel Hernandez Chacon</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>