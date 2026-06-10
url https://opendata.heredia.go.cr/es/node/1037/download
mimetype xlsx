--- v0 (2025-10-13)
+++ v1 (2026-06-10)
@@ -1,856 +1,446 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
-  <workbookPr defaultThemeVersion="124226"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\Rentas y Cobranzas\HELLEN\INFORMES\DATUM\2019\Mayo\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\srvdfs01\FS_Departamentos_MH\Cobro Judicial Rentas\2026\Lista Morosos\MAYO\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{544B96D2-1E2C-4ABA-BB2A-18FD6E88F3C4}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{A1CE9E28-2A81-449A-BCA4-335A19191192}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12225" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="22932" yWindow="-108" windowWidth="30936" windowHeight="16776" xr2:uid="{0AAEF236-5919-4E56-B85A-51FE3C7C2DF5}"/>
   </bookViews>
   <sheets>
-    <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Hoja3" sheetId="3" r:id="rId3"/>
+    <sheet name="ESPECTACULOS PUBLICOS" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="44">
   <si>
     <t>ESTADO</t>
   </si>
   <si>
     <t>RESPONSABLE</t>
   </si>
   <si>
     <t>CEDULA</t>
   </si>
   <si>
+    <t>EVENTO</t>
+  </si>
+  <si>
+    <t>ABOGADO</t>
+  </si>
+  <si>
+    <t>cobro judicial</t>
+  </si>
+  <si>
     <t>Mario Blanco Alvarez</t>
   </si>
   <si>
     <t>1-704-663</t>
   </si>
   <si>
+    <t>Hallowen 3D</t>
+  </si>
+  <si>
     <t>Atracciones Equuz</t>
   </si>
   <si>
-    <t>cobro judicial</t>
-[...1 lines deleted...]
-  <si>
     <t>3-101-559445</t>
   </si>
   <si>
+    <t>Discoteca paseo de las flores</t>
+  </si>
+  <si>
     <t>Eventos Costa Rica Show Time Productions</t>
   </si>
   <si>
     <t xml:space="preserve"> 3-101-432301</t>
   </si>
   <si>
+    <t>Willie Colon</t>
+  </si>
+  <si>
     <t>Carr International Gaming S.A.</t>
   </si>
   <si>
     <t>3-101-426618</t>
   </si>
   <si>
+    <t>Julio Sabala</t>
+  </si>
+  <si>
     <t>Rising Sound Promotions</t>
   </si>
   <si>
     <t xml:space="preserve"> 3-102-517477</t>
   </si>
   <si>
+    <t>Irie Fest 2010</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Entretenimiento Red Max S.A </t>
+  </si>
+  <si>
     <t>3-101-629093</t>
   </si>
   <si>
+    <t>concierto Pandora</t>
+  </si>
+  <si>
+    <t>La Empresa Tica Rana de Montaña  S.A.</t>
+  </si>
+  <si>
     <t>3-014-042092</t>
   </si>
   <si>
+    <t>concierto de Jairo</t>
+  </si>
+  <si>
+    <t>Fundación Defensora de los  Derechos  Humanos (JAGUARES)</t>
+  </si>
+  <si>
     <t>3-006-515337</t>
   </si>
   <si>
+    <t>concierto Jaguares</t>
+  </si>
+  <si>
+    <t>Moya Melendez Henry Gerardo</t>
+  </si>
+  <si>
     <t>6-210-048</t>
   </si>
   <si>
+    <t>Concierto Buky</t>
+  </si>
+  <si>
+    <t>Lic. Renato Víquez</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Solis Cespedes Ana Milady </t>
+  </si>
+  <si>
     <t>1-1039-559</t>
   </si>
   <si>
+    <t xml:space="preserve">Arceyut Producciones Sociedad Anónima </t>
+  </si>
+  <si>
     <t>3-101-633947</t>
   </si>
   <si>
+    <t>Fito Paez</t>
+  </si>
+  <si>
+    <t>Arias Arroyo Luis - NOVOA PRIME</t>
+  </si>
+  <si>
     <t>1-1080-0146</t>
   </si>
   <si>
+    <t>Dream Theater</t>
+  </si>
+  <si>
     <t xml:space="preserve">NOVA PRIME ENTERTAINMET SOCIEDAD ANONIMA </t>
   </si>
   <si>
     <t>3-101-599750</t>
-  </si>
-[...61 lines deleted...]
-    <t>ABOGADO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="11"/>
-[...16 lines deleted...]
-    <font>
       <b/>
-      <sz val="11"/>
-[...90 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Century Gothic"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
       <sz val="10"/>
       <name val="Century Gothic"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Century Gothic"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="26">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="31"/>
-[...104 lines deleted...]
-        <fgColor indexed="26"/>
+        <fgColor theme="7" tint="0.39997558519241921"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="11">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...105 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="43">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...39 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="25" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="24" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="24" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="43">
-[...31 lines deleted...]
-    <cellStyle name="Neutral 2" xfId="33" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
+  <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
-[...8 lines deleted...]
-    <cellStyle name="Total 2" xfId="42" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{3C0DF844-4273-4983-996A-D4C3D9DE9B3F}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
@@ -862,505 +452,462 @@
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E16"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7676DAB7-79F6-40AC-A439-71D7456605A9}">
+  <dimension ref="A1:E14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C14" sqref="C14"/>
+      <selection activeCell="I10" sqref="I10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="30.140625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="23" customWidth="1"/>
+    <col min="1" max="1" width="13.85546875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="42.140625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="13.28515625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="18.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A1" s="2"/>
-[...3 lines deleted...]
-      <c r="E1" s="8"/>
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="2"/>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" s="2"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E4" s="3"/>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5" s="3"/>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A6" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" s="4"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A7" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7" s="3"/>
+    </row>
+    <row r="8" spans="1:5" ht="81" x14ac:dyDescent="0.25">
+      <c r="A8" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E8" s="3"/>
+    </row>
+    <row r="9" spans="1:5" ht="81" x14ac:dyDescent="0.25">
+      <c r="A9" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E9" s="3"/>
+    </row>
+    <row r="10" spans="1:5" ht="54" x14ac:dyDescent="0.25">
+      <c r="A10" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="E2" s="2" t="s">
+      <c r="D10" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A11" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E11" s="4" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="67.5" x14ac:dyDescent="0.25">
+      <c r="A12" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="E12" s="4"/>
+    </row>
+    <row r="13" spans="1:5" ht="54" x14ac:dyDescent="0.25">
+      <c r="A13" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B13" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="E13" s="4" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="81" x14ac:dyDescent="0.25">
+      <c r="A14" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B14" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="C14" s="7" t="s">
         <v>43</v>
       </c>
-    </row>
-[...40 lines deleted...]
-      <c r="D5" s="9" t="s">
+      <c r="D14" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="E14" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="E5" s="9"/>
-[...163 lines deleted...]
-      <c r="D16" s="14"/>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-[...22 lines deleted...]
-  <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>Hoja3</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>ESPECTACULOS PUBLICOS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Municipalidad de Heredia</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>A_Campos</dc:creator>
+  <dc:creator>Eric Alberto Ugalde Rodriguez</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>