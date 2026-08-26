--- v1 (2026-06-10)
+++ v2 (2026-08-26)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\srvdfs01\FS_Departamentos_MH\Cobro Judicial Rentas\2026\Lista Morosos\MAYO\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\srvdfs01\FS_Departamentos_MH\Cobro Judicial Rentas\2026\Lista Morosos\JULIO\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{A1CE9E28-2A81-449A-BCA4-335A19191192}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B969EBDE-8509-4CC8-BE17-804453E4AAA3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="22932" yWindow="-108" windowWidth="30936" windowHeight="16776" xr2:uid="{0AAEF236-5919-4E56-B85A-51FE3C7C2DF5}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{7998F285-7162-4015-A616-8F810466BEA6}"/>
   </bookViews>
   <sheets>
-    <sheet name="ESPECTACULOS PUBLICOS" sheetId="1" r:id="rId1"/>
+    <sheet name="Espectaculos Publicos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -277,51 +277,51 @@
   <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1" xr:uid="{3C0DF844-4273-4983-996A-D4C3D9DE9B3F}"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{CB250892-BE4D-4280-A47D-DB9101647FF3}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -612,64 +612,64 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7676DAB7-79F6-40AC-A439-71D7456605A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AB7AE6FE-7D2B-4D80-9D8F-137D26C7A543}">
   <dimension ref="A1:E14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I10" sqref="I10"/>
+      <selection sqref="A1:E14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="13.85546875" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="18.7109375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="13.7109375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="41.28515625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="12.7109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="28.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="18.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>6</v>
@@ -735,179 +735,179 @@
         <v>18</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="4"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="3"/>
     </row>
-    <row r="8" spans="1:5" ht="81" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="3"/>
     </row>
-    <row r="9" spans="1:5" ht="81" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:5" ht="27" x14ac:dyDescent="0.25">
       <c r="A9" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="3"/>
     </row>
-    <row r="10" spans="1:5" ht="54" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="11" spans="1:5" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="12" spans="1:5" ht="67.5" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="4"/>
     </row>
-    <row r="13" spans="1:5" ht="54" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="14" spans="1:5" ht="81" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:5" ht="27" x14ac:dyDescent="0.25">
       <c r="A14" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>41</v>
       </c>
       <c r="E14" s="4" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>ESPECTACULOS PUBLICOS</vt:lpstr>
+      <vt:lpstr>Espectaculos Publicos</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Eric Alberto Ugalde Rodriguez</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>