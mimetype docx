--- v0 (2026-05-07)
+++ v1 (2026-06-22)
@@ -1,5479 +1,1274 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-[...18 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/xl/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/charts/style3.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/xl/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3405 lines deleted...]
-</w:document>
+<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <workbookPr defaultThemeVersion="202300"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\srvdfs01\FS_Departamentos_MH\Legal\Laura Arce Chaves\Sitio Web y Transparencia- Legal\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6E7C0035-C66E-4BF9-BD66-99E730F27DBA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <bookViews>
+    <workbookView xWindow="28680" yWindow="600" windowWidth="29040" windowHeight="15720" xr2:uid="{9730767C-C4A6-4067-952A-1B5FACF8CF94}"/>
+  </bookViews>
+  <sheets>
+    <sheet name="2024" sheetId="2" r:id="rId1"/>
+    <sheet name="2025" sheetId="1" r:id="rId2"/>
+    <sheet name="2026" sheetId="3" r:id="rId3"/>
+  </sheets>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
+</workbook>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...21 lines deleted...]
-</w:endnotes>
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="B29" i="1" l="1"/>
+</calcChain>
 </file>
 
-<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-[...27 lines deleted...]
-</w:fonts>
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="121">
+  <si>
+    <t>RECURRENTE</t>
+  </si>
+  <si>
+    <t>NÚMERO DE EXPEDIENTE</t>
+  </si>
+  <si>
+    <t>VOTO NÚMERO</t>
+  </si>
+  <si>
+    <t>RESULTADO</t>
+  </si>
+  <si>
+    <t>Eric Matamoros Benavides</t>
+  </si>
+  <si>
+    <t>24-002386-0007-CO</t>
+  </si>
+  <si>
+    <t>2024-027707</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sin lugar </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carlos Guido Monge Solano </t>
+  </si>
+  <si>
+    <t>24-002333-0007-CO</t>
+  </si>
+  <si>
+    <t>2024-004811</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Con lugar </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rafael Ángel Paniagua Sáenz </t>
+  </si>
+  <si>
+    <t>24-004765-0007-CO</t>
+  </si>
+  <si>
+    <t>2024-010086</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jean Paul Fonseca Pazos </t>
+  </si>
+  <si>
+    <t>24-007786-0007-CO</t>
+  </si>
+  <si>
+    <t>2024-011825</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sebastián David Vargas Roldán </t>
+  </si>
+  <si>
+    <t>24-008592-0007-CO</t>
+  </si>
+  <si>
+    <t>2025-001992</t>
+  </si>
+  <si>
+    <t xml:space="preserve">José Giovanni Soto Molina </t>
+  </si>
+  <si>
+    <t>24-011530-0007-CO</t>
+  </si>
+  <si>
+    <t>2024-015774</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Parcialmente con lugar </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Daily Patricia Mora Badilla y otros </t>
+  </si>
+  <si>
+    <t>24-011246-0007-CO</t>
+  </si>
+  <si>
+    <t>2024-019586</t>
+  </si>
+  <si>
+    <t>24-013318-0007-CO</t>
+  </si>
+  <si>
+    <t>2024-020407</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Emanuel Cerdas Prado </t>
+  </si>
+  <si>
+    <t>25-015052-0007-CO</t>
+  </si>
+  <si>
+    <t>2025-021419</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alejandro Alvarado Suárez </t>
+  </si>
+  <si>
+    <t>25-030879-0007-CO</t>
+  </si>
+  <si>
+    <t>2025-037639</t>
+  </si>
+  <si>
+    <t xml:space="preserve">María Isabel Vindas Rodriguez </t>
+  </si>
+  <si>
+    <t>25-021293-0007-CO</t>
+  </si>
+  <si>
+    <t>2025-030035</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Daniela María Vázquez </t>
+  </si>
+  <si>
+    <t>25-020222-0007-CO</t>
+  </si>
+  <si>
+    <t>2025-028377</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rafael Ángel Herrera Herrera </t>
+  </si>
+  <si>
+    <t>25-016097-0007-CO</t>
+  </si>
+  <si>
+    <t>2025-020640</t>
+  </si>
+  <si>
+    <t xml:space="preserve">María Teresa Varela González </t>
+  </si>
+  <si>
+    <t>25-027537-0007-CO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2025-032462 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dylan Fallas Alvarado </t>
+  </si>
+  <si>
+    <t>25-001119-0007-CO</t>
+  </si>
+  <si>
+    <t>2025-008685</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Daniel Salazar Ugalde </t>
+  </si>
+  <si>
+    <t>25-002807-0007-CO</t>
+  </si>
+  <si>
+    <t>2025-009488</t>
+  </si>
+  <si>
+    <t>AÑO 2025</t>
+  </si>
+  <si>
+    <t>Walter de Fátima Jara Cordero</t>
+  </si>
+  <si>
+    <t>25-001716-0007-CO</t>
+  </si>
+  <si>
+    <t>2025-008689</t>
+  </si>
+  <si>
+    <t>Rafael Ángel Fernandez Mora</t>
+  </si>
+  <si>
+    <t>25-007771-0007-CO</t>
+  </si>
+  <si>
+    <t>2025-011275</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alexander Jiménez Bolaños </t>
+  </si>
+  <si>
+    <t>25-009892-0007-CO</t>
+  </si>
+  <si>
+    <t>2025-015322</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ana Isabel del Carmen Montoya Hernández </t>
+  </si>
+  <si>
+    <t>25-010901-0007-CO</t>
+  </si>
+  <si>
+    <t>2025-024846</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Giovanni Hernández Martínez </t>
+  </si>
+  <si>
+    <t>25-024455-0007-CO</t>
+  </si>
+  <si>
+    <t>2025-032911</t>
+  </si>
+  <si>
+    <t>Emmanuel Rojas Bolaños</t>
+  </si>
+  <si>
+    <t>25-024945-0007-CO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">En trámite </t>
+  </si>
+  <si>
+    <t>En trámite</t>
+  </si>
+  <si>
+    <t xml:space="preserve">María de los Ángeles Espinoza Camacho </t>
+  </si>
+  <si>
+    <t>25-034418-0007-CO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Patricia Lorena Sánchez Saborío </t>
+  </si>
+  <si>
+    <t>25-035817-0007-CO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carlos Alberto Campos Zamora </t>
+  </si>
+  <si>
+    <t>24-020390-0007-CO</t>
+  </si>
+  <si>
+    <t>2025-008624</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Roxana Berta de los Ángeles Brenes Cespedes </t>
+  </si>
+  <si>
+    <t>24-022565-0007-CO</t>
+  </si>
+  <si>
+    <t>2024-025804</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sin Lugar </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ana Mirta Feldman Goldstein </t>
+  </si>
+  <si>
+    <t>24-030525-0007-CO</t>
+  </si>
+  <si>
+    <t>2024-034900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jorge Garita Madrigal </t>
+  </si>
+  <si>
+    <t>24-029750-0007-CO</t>
+  </si>
+  <si>
+    <t>2024-034074</t>
+  </si>
+  <si>
+    <t>Sin lugar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">William Gerardo Murillo Vargas </t>
+  </si>
+  <si>
+    <t>24-015971-0007-CO</t>
+  </si>
+  <si>
+    <t>2024-018991</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TOTAL </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Erica Villegas Montero </t>
+  </si>
+  <si>
+    <t>25-038348-0007-CO</t>
+  </si>
+  <si>
+    <t>2026-000731</t>
+  </si>
+  <si>
+    <t>25-039028-0007-CO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rafael Ángel Paniagua Sáenz y Otros </t>
+  </si>
+  <si>
+    <t>2025-042016</t>
+  </si>
+  <si>
+    <t>2026-001858</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Virginia Castro Campos </t>
+  </si>
+  <si>
+    <t>26-003811-0007-CO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fitsroy Villalobos Zuñiga </t>
+  </si>
+  <si>
+    <t xml:space="preserve">26-005321-0007-CO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">RESULTADO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CANTIDAD </t>
+  </si>
+  <si>
+    <t>2026-005276</t>
+  </si>
+  <si>
+    <t>26-006294-0007-CO</t>
+  </si>
+  <si>
+    <t>GUILLERMO MANUEL GARCIA SALINAS.</t>
+  </si>
+  <si>
+    <t>26-006292-0007-CO</t>
+  </si>
+  <si>
+    <t>2026-011064</t>
+  </si>
+  <si>
+    <t>2026-011062</t>
+  </si>
+  <si>
+    <t>Lenin Antonio Pérez Guzmán, Jimena Piedra Valverde.</t>
+  </si>
+  <si>
+    <t>26-008767-0007-CO</t>
+  </si>
+  <si>
+    <t>26-012570-0007-CO</t>
+  </si>
+  <si>
+    <t>Rafael Ángel Paniagua Sáenz y Otro</t>
+  </si>
+  <si>
+    <t>2026-016901</t>
+  </si>
+</sst>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...196 lines deleted...]
-</w:ftr>
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="12" x14ac:knownFonts="1">
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+  </fonts>
+  <fills count="13">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF84E290"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF64861"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF1A983"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF9F97B"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="2" tint="-0.249977111117893"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="2" tint="-9.9978637043366805E-2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF99"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.249977111117893"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+  </fills>
+  <borders count="7">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+  </borders>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="42">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="11" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+  </cellXfs>
+  <cellStyles count="1">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFFFFF6D"/>
+      <color rgb="FFF24848"/>
+      <color rgb="FFFFFF99"/>
+      <color rgb="FF30C717"/>
+      <color rgb="FFE1154F"/>
+      <color rgb="FFF41902"/>
+      <color rgb="FFF13D3D"/>
+      <color rgb="FF33ED56"/>
+    </mruColors>
+  </colors>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
+</styleSheet>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...186 lines deleted...]
-</w:ftr>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...21 lines deleted...]
-</w:footnotes>
+<file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...371 lines deleted...]
-</w:hdr>
+<file path=xl/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...242 lines deleted...]
-</w:hdr>
+<file path=xl/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style3.xml"/></Relationships>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...93 lines deleted...]
-</w:numbering>
+<file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="es-ES"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:title>
+      <c:tx>
+        <c:rich>
+          <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1800" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-CR">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Recursos</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-CR" baseline="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> de Amparo 2024</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-CR">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </c:rich>
+      </c:tx>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="1800" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1">
+                  <a:lumMod val="75000"/>
+                  <a:lumOff val="25000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="es-CR"/>
+        </a:p>
+      </c:txPr>
+    </c:title>
+    <c:autoTitleDeleted val="0"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:pieChart>
+        <c:varyColors val="1"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:dPt>
+            <c:idx val="0"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:srgbClr val="00B050"/>
+              </a:solidFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst>
+                <a:outerShdw blurRad="254000" sx="102000" sy="102000" algn="ctr" rotWithShape="0">
+                  <a:prstClr val="black">
+                    <a:alpha val="20000"/>
+                  </a:prstClr>
+                </a:outerShdw>
+              </a:effectLst>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000003-4491-4547-B99A-C508B9636428}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="1"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:srgbClr val="E1154F"/>
+              </a:solidFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst>
+                <a:outerShdw blurRad="254000" sx="102000" sy="102000" algn="ctr" rotWithShape="0">
+                  <a:prstClr val="black">
+                    <a:alpha val="20000"/>
+                  </a:prstClr>
+                </a:outerShdw>
+              </a:effectLst>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000002-4491-4547-B99A-C508B9636428}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="2"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent2">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst>
+                <a:outerShdw blurRad="254000" sx="102000" sy="102000" algn="ctr" rotWithShape="0">
+                  <a:prstClr val="black">
+                    <a:alpha val="20000"/>
+                  </a:prstClr>
+                </a:outerShdw>
+              </a:effectLst>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000001-4491-4547-B99A-C508B9636428}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dLbls>
+            <c:spPr>
+              <a:pattFill prst="pct75">
+                <a:fgClr>
+                  <a:schemeClr val="dk1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:fgClr>
+                <a:bgClr>
+                  <a:schemeClr val="dk1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:bgClr>
+              </a:pattFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst>
+                <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+                  <a:prstClr val="black">
+                    <a:alpha val="40000"/>
+                  </a:prstClr>
+                </a:outerShdw>
+              </a:effectLst>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="1100" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="lt1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="es-CR"/>
+              </a:p>
+            </c:txPr>
+            <c:dLblPos val="ctr"/>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="0"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="1"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="1"/>
+            <c:leaderLines>
+              <c:spPr>
+                <a:ln w="9525">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1">
+                      <a:lumMod val="50000"/>
+                      <a:lumOff val="50000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                </a:ln>
+                <a:effectLst/>
+              </c:spPr>
+            </c:leaderLines>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>'2024'!$A$20:$A$22</c:f>
+              <c:strCache>
+                <c:ptCount val="3"/>
+                <c:pt idx="0">
+                  <c:v>Sin lugar </c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>Con lugar </c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Parcialmente con lugar </c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>'2024'!$B$20:$B$22</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="3"/>
+                <c:pt idx="0">
+                  <c:v>9</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>3</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>1</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-4491-4547-B99A-C508B9636428}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:dLblPos val="ctr"/>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="1"/>
+          <c:showBubbleSize val="0"/>
+          <c:showLeaderLines val="1"/>
+        </c:dLbls>
+        <c:firstSliceAng val="0"/>
+      </c:pieChart>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:legend>
+      <c:legendPos val="r"/>
+      <c:layout>
+        <c:manualLayout>
+          <c:xMode val="edge"/>
+          <c:yMode val="edge"/>
+          <c:x val="0.69049484808070738"/>
+          <c:y val="0.10674042587292235"/>
+          <c:w val="0.24501256656071332"/>
+          <c:h val="0.12523467933546595"/>
+        </c:manualLayout>
+      </c:layout>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:lumMod val="95000"/>
+            <a:alpha val="39000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1">
+                  <a:lumMod val="75000"/>
+                  <a:lumOff val="25000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="es-CR"/>
+        </a:p>
+      </c:txPr>
+    </c:legend>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+  </c:chart>
+  <c:spPr>
+    <a:gradFill flip="none" rotWithShape="1">
+      <a:gsLst>
+        <a:gs pos="0">
+          <a:schemeClr val="lt1"/>
+        </a:gs>
+        <a:gs pos="39000">
+          <a:schemeClr val="lt1"/>
+        </a:gs>
+        <a:gs pos="100000">
+          <a:schemeClr val="lt1">
+            <a:lumMod val="75000"/>
+          </a:schemeClr>
+        </a:gs>
+      </a:gsLst>
+      <a:path path="circle">
+        <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+      </a:path>
+      <a:tileRect/>
+    </a:gradFill>
+    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="25000"/>
+          <a:lumOff val="75000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:round/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr/>
+      </a:pPr>
+      <a:endParaRPr lang="es-CR"/>
+    </a:p>
+  </c:txPr>
+  <c:printSettings>
+    <c:headerFooter/>
+    <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
+    <c:pageSetup/>
+  </c:printSettings>
+</c:chartSpace>
 </file>
 
-<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-[...819 lines deleted...]
-<file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="es-ES"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1800" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
@@ -5522,152 +1317,138 @@
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1800" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1">
                   <a:lumMod val="75000"/>
                   <a:lumOff val="25000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="es-CR"/>
         </a:p>
       </c:txPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
-      <c:layout/>
+      <c:layout>
+        <c:manualLayout>
+          <c:layoutTarget val="inner"/>
+          <c:xMode val="edge"/>
+          <c:yMode val="edge"/>
+          <c:x val="2.6748971193415638E-2"/>
+          <c:y val="0.17690788536817287"/>
+          <c:w val="0.69321506108032793"/>
+          <c:h val="0.72277296463538299"/>
+        </c:manualLayout>
+      </c:layout>
       <c:pieChart>
         <c:varyColors val="1"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:dPt>
             <c:idx val="0"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="00B050"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst>
                 <a:outerShdw blurRad="254000" sx="102000" sy="102000" algn="ctr" rotWithShape="0">
                   <a:prstClr val="black">
                     <a:alpha val="20000"/>
                   </a:prstClr>
                 </a:outerShdw>
               </a:effectLst>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000001-F877-4CB5-B595-763214BD7AD6}"/>
+                <c16:uniqueId val="{00000001-6302-4F62-8E57-BA43E4723490}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="1"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="E1154F"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst>
                 <a:outerShdw blurRad="254000" sx="102000" sy="102000" algn="ctr" rotWithShape="0">
                   <a:prstClr val="black">
                     <a:alpha val="20000"/>
                   </a:prstClr>
                 </a:outerShdw>
               </a:effectLst>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000003-F877-4CB5-B595-763214BD7AD6}"/>
+                <c16:uniqueId val="{00000002-6302-4F62-8E57-BA43E4723490}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="2"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="accent2">
                   <a:lumMod val="60000"/>
                   <a:lumOff val="40000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst>
                 <a:outerShdw blurRad="254000" sx="102000" sy="102000" algn="ctr" rotWithShape="0">
                   <a:prstClr val="black">
                     <a:alpha val="20000"/>
                   </a:prstClr>
                 </a:outerShdw>
               </a:effectLst>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000005-F877-4CB5-B595-763214BD7AD6}"/>
-[...23 lines deleted...]
-                <c16:uniqueId val="{00000007-F877-4CB5-B595-763214BD7AD6}"/>
+                <c16:uniqueId val="{00000003-6302-4F62-8E57-BA43E4723490}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dLbls>
             <c:spPr>
               <a:pattFill prst="pct75">
                 <a:fgClr>
                   <a:schemeClr val="dk1">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:fgClr>
                 <a:bgClr>
                   <a:schemeClr val="dk1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:bgClr>
               </a:pattFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst>
                 <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                   <a:prstClr val="black">
@@ -5700,92 +1481,86 @@
             <c:showVal val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="1"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="1"/>
             <c:leaderLines>
               <c:spPr>
                 <a:ln w="9525">
                   <a:solidFill>
                     <a:schemeClr val="dk1">
                       <a:lumMod val="50000"/>
                       <a:lumOff val="50000"/>
                     </a:schemeClr>
                   </a:solidFill>
                 </a:ln>
                 <a:effectLst/>
               </c:spPr>
             </c:leaderLines>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
-              <c:f>'2025'!$A$26:$A$29</c:f>
+              <c:f>'2025'!$A$26:$A$28</c:f>
               <c:strCache>
-                <c:ptCount val="4"/>
+                <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>Sin lugar </c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Con lugar </c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Parcialmente con lugar </c:v>
                 </c:pt>
-                <c:pt idx="3">
-[...1 lines deleted...]
-                </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'2025'!$B$26:$B$29</c:f>
+              <c:f>'2025'!$B$26:$B$28</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="4"/>
+                <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>12</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>3</c:v>
+                  <c:v>4</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>1</c:v>
-[...1 lines deleted...]
-                <c:pt idx="3">
                   <c:v>1</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000008-F877-4CB5-B595-763214BD7AD6}"/>
+              <c16:uniqueId val="{00000000-6302-4F62-8E57-BA43E4723490}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="ctr"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="1"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="1"/>
         </c:dLbls>
         <c:firstSliceAng val="0"/>
       </c:pieChart>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
@@ -5856,144 +1631,138 @@
         <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
       </a:path>
       <a:tileRect/>
     </a:gradFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="dk1">
           <a:lumMod val="25000"/>
           <a:lumOff val="75000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-CR"/>
     </a:p>
   </c:txPr>
-  <c:externalData r:id="rId3">
-[...1 lines deleted...]
-  </c:externalData>
+  <c:printSettings>
+    <c:headerFooter/>
+    <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
+    <c:pageSetup/>
+  </c:printSettings>
 </c:chartSpace>
 </file>
 
-<file path=word/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/charts/chart3.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="es-ES"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1"/>
               <a:t>RECURSOS DE AMPARO 2026 </a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
-      <c:layout>
-[...6 lines deleted...]
-      </c:layout>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="es-CR"/>
         </a:p>
       </c:txPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="9.4633766502201483E-2"/>
-          <c:y val="0.11782945152888394"/>
+          <c:x val="0.1014226189085415"/>
+          <c:y val="0.11782941194007449"/>
           <c:w val="0.84516491818344663"/>
           <c:h val="0.80671319498201477"/>
         </c:manualLayout>
       </c:layout>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>'2026'!$B$21</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>CANTIDAD </c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="F24848"/>
@@ -6009,76 +1778,76 @@
               </a:outerShdw>
             </a:effectLst>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:dPt>
             <c:idx val="0"/>
             <c:invertIfNegative val="0"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="92D050"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst>
                 <a:outerShdw blurRad="76200" dir="18900000" sy="23000" kx="-1200000" algn="bl" rotWithShape="0">
                   <a:prstClr val="black">
                     <a:alpha val="20000"/>
                   </a:prstClr>
                 </a:outerShdw>
               </a:effectLst>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000001-0D66-44A8-913C-205B710E33B8}"/>
+                <c16:uniqueId val="{00000002-39E9-4DFA-B9BB-38C5E1B5B176}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="3"/>
             <c:invertIfNegative val="0"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="FFFF6D"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst>
                 <a:outerShdw blurRad="76200" dir="18900000" sy="23000" kx="-1200000" algn="bl" rotWithShape="0">
                   <a:prstClr val="black">
                     <a:alpha val="20000"/>
                   </a:prstClr>
                 </a:outerShdw>
               </a:effectLst>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000003-0D66-44A8-913C-205B710E33B8}"/>
+                <c16:uniqueId val="{00000001-58CF-4BC1-A819-83C7D2A86F24}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dLbls>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="1400" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="tx1"/>
                     </a:solidFill>
                     <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                     <a:ea typeface="+mn-ea"/>
                     <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
@@ -6119,104 +1888,104 @@
               <c:f>'2026'!$A$22:$A$25</c:f>
               <c:strCache>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
                   <c:v>Sin lugar </c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Con lugar </c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Parcialmente con lugar </c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>En trámite</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'2026'!$B$22:$B$25</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
-                  <c:v>1</c:v>
+                  <c:v>2</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>2</c:v>
+                  <c:v>3</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000004-0D66-44A8-913C-205B710E33B8}"/>
+              <c16:uniqueId val="{00000000-58CF-4BC1-A819-83C7D2A86F24}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="inEnd"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="41"/>
         <c:axId val="1050469455"/>
         <c:axId val="1050464175"/>
       </c:barChart>
       <c:catAx>
         <c:axId val="1050469455"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:defRPr sz="900" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+              <a:defRPr sz="1100" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="es-CR"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="1050464175"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
         <c:axId val="1050464175"/>
         <c:scaling>
@@ -6261,137 +2030,179 @@
       </a:gsLst>
       <a:lin ang="5400000" scaled="1"/>
       <a:tileRect/>
     </a:gradFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="dk1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-CR"/>
     </a:p>
   </c:txPr>
-  <c:externalData r:id="rId3">
-[...1 lines deleted...]
-  </c:externalData>
+  <c:printSettings>
+    <c:headerFooter/>
+    <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
+    <c:pageSetup/>
+  </c:printSettings>
 </c:chartSpace>
 </file>
 
-<file path=word/charts/colors1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/charts/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
   <a:schemeClr val="accent1"/>
   <a:schemeClr val="accent2"/>
   <a:schemeClr val="accent3"/>
   <a:schemeClr val="accent4"/>
   <a:schemeClr val="accent5"/>
   <a:schemeClr val="accent6"/>
   <cs:variation/>
   <cs:variation>
     <a:lumMod val="60000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
     <a:lumOff val="20000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="60000"/>
     <a:lumOff val="40000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
     <a:lumOff val="30000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
     <a:lumOff val="50000"/>
   </cs:variation>
 </cs:colorStyle>
 </file>
 
-<file path=word/charts/colors2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/charts/colors2.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
   <a:schemeClr val="accent1"/>
   <a:schemeClr val="accent2"/>
   <a:schemeClr val="accent3"/>
   <a:schemeClr val="accent4"/>
   <a:schemeClr val="accent5"/>
   <a:schemeClr val="accent6"/>
   <cs:variation/>
   <cs:variation>
     <a:lumMod val="60000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
     <a:lumOff val="20000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="60000"/>
     <a:lumOff val="40000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
     <a:lumOff val="30000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
     <a:lumOff val="50000"/>
   </cs:variation>
 </cs:colorStyle>
 </file>
 
-<file path=word/charts/style1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/charts/colors3.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
+  <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
+</cs:colorStyle>
+</file>
+
+<file path=xl/charts/style1.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="253">
   <cs:axisTitle>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1">
         <a:lumMod val="75000"/>
         <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="900" b="1" kern="1200"/>
   </cs:axisTitle>
   <cs:categoryAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1">
         <a:lumMod val="75000"/>
         <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
@@ -6948,51 +2759,652 @@
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1">
         <a:lumMod val="75000"/>
         <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:spPr>
       <a:ln>
         <a:noFill/>
       </a:ln>
     </cs:spPr>
     <cs:defRPr sz="900" kern="1200"/>
   </cs:valueAxis>
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1"/>
     </cs:fontRef>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
-<file path=word/charts/style2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/charts/style2.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="253">
+  <cs:axisTitle>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" b="1" kern="1200"/>
+  </cs:axisTitle>
+  <cs:categoryAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="75000"/>
+            <a:lumOff val="25000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200" cap="all" baseline="0"/>
+  </cs:categoryAxis>
+  <cs:chartArea>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:gradFill flip="none" rotWithShape="1">
+        <a:gsLst>
+          <a:gs pos="0">
+            <a:schemeClr val="lt1"/>
+          </a:gs>
+          <a:gs pos="39000">
+            <a:schemeClr val="lt1"/>
+          </a:gs>
+          <a:gs pos="100000">
+            <a:schemeClr val="lt1">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:gs>
+        </a:gsLst>
+        <a:path path="circle">
+          <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+        </a:path>
+        <a:tileRect/>
+      </a:gradFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:chartArea>
+  <cs:dataLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:pattFill prst="pct75">
+        <a:fgClr>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="75000"/>
+            <a:lumOff val="25000"/>
+          </a:schemeClr>
+        </a:fgClr>
+        <a:bgClr>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:bgClr>
+      </a:pattFill>
+      <a:effectLst>
+        <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+          <a:prstClr val="black">
+            <a:alpha val="40000"/>
+          </a:prstClr>
+        </a:outerShdw>
+      </a:effectLst>
+    </cs:spPr>
+    <cs:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0"/>
+  </cs:dataLabel>
+  <cs:dataLabelCallout>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:pattFill prst="pct75">
+        <a:fgClr>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="75000"/>
+            <a:lumOff val="25000"/>
+          </a:schemeClr>
+        </a:fgClr>
+        <a:bgClr>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:bgClr>
+      </a:pattFill>
+      <a:effectLst>
+        <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+          <a:prstClr val="black">
+            <a:alpha val="40000"/>
+          </a:prstClr>
+        </a:outerShdw>
+      </a:effectLst>
+    </cs:spPr>
+    <cs:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0"/>
+    <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
+  </cs:dataLabelCallout>
+  <cs:dataPoint>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="phClr"/>
+      </a:solidFill>
+      <a:effectLst>
+        <a:outerShdw blurRad="254000" sx="102000" sy="102000" algn="ctr" rotWithShape="0">
+          <a:prstClr val="black">
+            <a:alpha val="20000"/>
+          </a:prstClr>
+        </a:outerShdw>
+      </a:effectLst>
+    </cs:spPr>
+  </cs:dataPoint>
+  <cs:dataPoint3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="phClr"/>
+      </a:solidFill>
+      <a:effectLst>
+        <a:outerShdw blurRad="254000" sx="102000" sy="102000" algn="ctr" rotWithShape="0">
+          <a:prstClr val="black">
+            <a:alpha val="20000"/>
+          </a:prstClr>
+        </a:outerShdw>
+      </a:effectLst>
+    </cs:spPr>
+  </cs:dataPoint3D>
+  <cs:dataPointLine>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="31750" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:alpha val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointLine>
+  <cs:dataPointMarker>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="phClr">
+          <a:alpha val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+    </cs:spPr>
+  </cs:dataPointMarker>
+  <cs:dataPointMarkerLayout symbol="circle" size="6"/>
+  <cs:dataPointWireframe>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointWireframe>
+  <cs:dataTable>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataTable>
+  <cs:downBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="50000"/>
+          <a:lumOff val="50000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:downBar>
+  <cs:dropLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:prstDash val="dash"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dropLine>
+  <cs:errorBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:errorBar>
+  <cs:floor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+  </cs:floor>
+  <cs:gridlineMajor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="100000">
+              <a:schemeClr val="dk1">
+                <a:lumMod val="95000"/>
+                <a:lumOff val="5000"/>
+                <a:alpha val="42000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="0">
+              <a:schemeClr val="lt1">
+                <a:lumMod val="75000"/>
+                <a:alpha val="36000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMajor>
+  <cs:gridlineMinor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln>
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="100000">
+              <a:schemeClr val="dk1">
+                <a:lumMod val="95000"/>
+                <a:lumOff val="5000"/>
+                <a:alpha val="42000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="0">
+              <a:schemeClr val="lt1">
+                <a:lumMod val="75000"/>
+                <a:alpha val="36000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMinor>
+  <cs:hiLoLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:prstDash val="dash"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:hiLoLine>
+  <cs:leaderLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:leaderLine>
+  <cs:legend>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1">
+          <a:lumMod val="95000"/>
+          <a:alpha val="39000"/>
+        </a:schemeClr>
+      </a:solidFill>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:legend>
+  <cs:plotArea>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+  </cs:plotArea>
+  <cs:plotArea3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+  </cs:plotArea3D>
+  <cs:seriesAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="31750" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="75000"/>
+            <a:lumOff val="25000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:seriesAxis>
+  <cs:seriesLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:seriesLine>
+  <cs:title>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1800" b="1" kern="1200" baseline="0"/>
+  </cs:title>
+  <cs:trendline>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:trendline>
+  <cs:trendlineLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:trendlineLabel>
+  <cs:upBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:upBar>
+  <cs:valueAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:valueAxis>
+  <cs:wall>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+  </cs:wall>
+</cs:chartStyle>
+</file>
+
+<file path=xl/charts/style3.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="204">
   <cs:axisTitle>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="900" b="1" kern="1200"/>
   </cs:axisTitle>
   <cs:categoryAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="900" kern="1200">
       <a:effectLst/>
@@ -7515,51 +3927,186 @@
     </cs:spPr>
   </cs:upBar>
   <cs:valueAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="900" kern="1200"/>
   </cs:valueAxis>
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1"/>
     </cs:fontRef>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
-<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart3.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>171449</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>200024</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>257175</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:graphicFrame macro="">
+      <xdr:nvGraphicFramePr>
+        <xdr:cNvPr id="2" name="Gráfico 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5B5334C-0A4A-C990-CAAD-F7DCA9556F73}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGraphicFramePr/>
+      </xdr:nvGraphicFramePr>
+      <xdr:xfrm>
+        <a:off x="0" y="0"/>
+        <a:ext cx="0" cy="0"/>
+      </xdr:xfrm>
+      <a:graphic>
+        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+          <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+        </a:graphicData>
+      </a:graphic>
+    </xdr:graphicFrame>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>523874</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>166688</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>390524</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:to>
+    <xdr:graphicFrame macro="">
+      <xdr:nvGraphicFramePr>
+        <xdr:cNvPr id="2" name="Gráfico 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F75E456A-33E2-33A6-4492-E6BC70EFA171}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGraphicFramePr/>
+      </xdr:nvGraphicFramePr>
+      <xdr:xfrm>
+        <a:off x="0" y="0"/>
+        <a:ext cx="0" cy="0"/>
+      </xdr:xfrm>
+      <a:graphic>
+        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+          <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+        </a:graphicData>
+      </a:graphic>
+    </xdr:graphicFrame>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>209550</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>14285</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>266700</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:to>
+    <xdr:graphicFrame macro="">
+      <xdr:nvGraphicFramePr>
+        <xdr:cNvPr id="2" name="Gráfico 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7E3AFCF-BC8E-BE59-26BE-FDA3E97F93C7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGraphicFramePr/>
+      </xdr:nvGraphicFramePr>
+      <xdr:xfrm>
+        <a:off x="0" y="0"/>
+        <a:ext cx="0" cy="0"/>
+      </xdr:xfrm>
+      <a:graphic>
+        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+          <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+        </a:graphicData>
+      </a:graphic>
+    </xdr:graphicFrame>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
@@ -7567,103 +4114,103 @@
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
@@ -7721,65 +4268,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -7800,101 +4347,967 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8B8B5D1-04FF-4C7F-A061-0497269A511F}">
+  <dimension ref="A1:D23"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B29" sqref="B29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="29.42578125" customWidth="1"/>
+    <col min="2" max="2" width="28.7109375" customWidth="1"/>
+    <col min="3" max="3" width="23.85546875" customWidth="1"/>
+    <col min="4" max="4" width="23.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="34">
+        <v>2024</v>
+      </c>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="35" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" s="36"/>
+      <c r="B3" s="36"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+    </row>
+    <row r="4" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="37"/>
+      <c r="B4" s="37"/>
+      <c r="C4" s="37"/>
+      <c r="D4" s="37"/>
+    </row>
+    <row r="5" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" s="19"/>
+      <c r="B18" s="19"/>
+      <c r="C18" s="19"/>
+      <c r="D18" s="19"/>
+    </row>
+    <row r="19" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="19"/>
+      <c r="B19" s="19"/>
+      <c r="C19" s="19"/>
+      <c r="D19" s="19"/>
+    </row>
+    <row r="20" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B20" s="2">
+        <v>9</v>
+      </c>
+      <c r="C20" s="19"/>
+      <c r="D20" s="19"/>
+    </row>
+    <row r="21" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B21" s="4">
+        <v>3</v>
+      </c>
+      <c r="C21" s="19"/>
+      <c r="D21" s="19"/>
+    </row>
+    <row r="22" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B22" s="6">
+        <v>1</v>
+      </c>
+      <c r="C22" s="19"/>
+      <c r="D22" s="19"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23" s="20" t="s">
+        <v>96</v>
+      </c>
+      <c r="B23" s="20">
+        <v>13</v>
+      </c>
+      <c r="C23" s="19"/>
+      <c r="D23" s="19"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="B2:B4"/>
+    <mergeCell ref="C2:C4"/>
+    <mergeCell ref="D2:D4"/>
+    <mergeCell ref="A2:A4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CF6FD7ED-E9B6-4A9E-850C-39B92D6C081C}">
+  <dimension ref="A1:D29"/>
+  <sheetViews>
+    <sheetView topLeftCell="A10" workbookViewId="0">
+      <selection activeCell="B35" sqref="B35"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="29.42578125" customWidth="1"/>
+    <col min="2" max="2" width="28.5703125" customWidth="1"/>
+    <col min="3" max="3" width="22.5703125" customWidth="1"/>
+    <col min="4" max="4" width="22.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+    </row>
+    <row r="2" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="16"/>
+      <c r="B2" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="39" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="39" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="40"/>
+      <c r="C3" s="40"/>
+      <c r="D3" s="40"/>
+    </row>
+    <row r="4" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="18"/>
+      <c r="B4" s="41"/>
+      <c r="C4" s="41"/>
+      <c r="D4" s="41"/>
+    </row>
+    <row r="5" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="32.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C7" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7" s="8" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="C8" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="D8" s="8" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="C9" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="D9" s="8" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="32.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="C10" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="D10" s="8" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="C11" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="D11" s="8" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="C12" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="D12" s="8" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="32.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="C13" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="D13" s="8" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="32.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C14" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="D14" s="10" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="C15" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="D15" s="10" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="B16" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C16" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D16" s="10" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="C17" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="D17" s="12" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="B18" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="C18" s="10" t="s">
+        <v>120</v>
+      </c>
+      <c r="D18" s="10" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="32.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B19" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="C19" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="D19" s="8" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="32.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B20" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="C20" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="D20" s="8" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="22" t="s">
+        <v>97</v>
+      </c>
+      <c r="B21" s="23" t="s">
+        <v>98</v>
+      </c>
+      <c r="C21" s="23" t="s">
+        <v>103</v>
+      </c>
+      <c r="D21" s="23" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="C22" s="14"/>
+      <c r="D22" s="14"/>
+    </row>
+    <row r="23" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="C23" s="14"/>
+      <c r="D23" s="14"/>
+    </row>
+    <row r="24" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="C24" s="14"/>
+      <c r="D24" s="14"/>
+    </row>
+    <row r="25" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C25" s="14"/>
+      <c r="D25" s="14"/>
+    </row>
+    <row r="26" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B26" s="8">
+        <v>12</v>
+      </c>
+      <c r="C26" s="14"/>
+      <c r="D26" s="14"/>
+    </row>
+    <row r="27" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="B27" s="10">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="B28" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A29" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="B29" s="21">
+        <f>SUM(B26:B28)</f>
+        <v>17</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="B2:B4"/>
+    <mergeCell ref="C2:C4"/>
+    <mergeCell ref="D2:D4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F6342058-86C4-4F98-AB2D-504A422C46A7}">
+  <dimension ref="A1:D26"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A12" sqref="A12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="40.7109375" customWidth="1"/>
+    <col min="2" max="2" width="30.5703125" customWidth="1"/>
+    <col min="3" max="3" width="25.85546875" customWidth="1"/>
+    <col min="4" max="4" width="33.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="34">
+        <v>2026</v>
+      </c>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="35" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" s="36"/>
+      <c r="B3" s="36"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+    </row>
+    <row r="4" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="37"/>
+      <c r="B4" s="37"/>
+      <c r="C4" s="37"/>
+      <c r="D4" s="37"/>
+    </row>
+    <row r="5" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="28" t="s">
+        <v>101</v>
+      </c>
+      <c r="B5" s="29" t="s">
+        <v>100</v>
+      </c>
+      <c r="C5" s="29" t="s">
+        <v>110</v>
+      </c>
+      <c r="D5" s="29" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="24" t="s">
+        <v>104</v>
+      </c>
+      <c r="B6" s="25" t="s">
+        <v>105</v>
+      </c>
+      <c r="C6" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="D6" s="25" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="28" t="s">
+        <v>106</v>
+      </c>
+      <c r="B7" s="29" t="s">
+        <v>107</v>
+      </c>
+      <c r="C7" s="29">
+        <v>2026014360</v>
+      </c>
+      <c r="D7" s="29" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="33" t="s">
+        <v>112</v>
+      </c>
+      <c r="B8" s="30" t="s">
+        <v>111</v>
+      </c>
+      <c r="C8" s="30" t="s">
+        <v>114</v>
+      </c>
+      <c r="D8" s="30" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="33" t="s">
+        <v>112</v>
+      </c>
+      <c r="B9" s="30" t="s">
+        <v>113</v>
+      </c>
+      <c r="C9" s="30" t="s">
+        <v>115</v>
+      </c>
+      <c r="D9" s="30" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="24" t="s">
+        <v>116</v>
+      </c>
+      <c r="B10" s="25" t="s">
+        <v>117</v>
+      </c>
+      <c r="C10" s="25" t="s">
+        <v>73</v>
+      </c>
+      <c r="D10" s="25" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="B11" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="C11" s="25" t="s">
+        <v>73</v>
+      </c>
+      <c r="D11" s="25" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="26"/>
+      <c r="B12" s="27"/>
+      <c r="C12" s="27"/>
+      <c r="D12" s="27"/>
+    </row>
+    <row r="21" spans="1:2" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="21" t="s">
+        <v>108</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B22" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="B23" s="10">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="B24" s="12"/>
+    </row>
+    <row r="25" spans="1:2" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="B25" s="13">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="32" t="s">
+        <v>96</v>
+      </c>
+      <c r="B26" s="31">
+        <v>5</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A2:A4"/>
+    <mergeCell ref="B2:B4"/>
+    <mergeCell ref="C2:C4"/>
+    <mergeCell ref="D2:D4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
-[...4 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
-  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Título</vt:lpstr>
+        <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>2024</vt:lpstr>
+      <vt:lpstr>2025</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1790</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Laura Maria Arce Chaves</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>