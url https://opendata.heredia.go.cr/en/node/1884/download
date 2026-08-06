--- v1 (2026-06-22)
+++ v2 (2026-08-06)
@@ -1,197 +1,123 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
-  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\srvdfs01\FS_Departamentos_MH\Legal\Laura Arce Chaves\Sitio Web y Transparencia- Legal\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\l_arce\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6E7C0035-C66E-4BF9-BD66-99E730F27DBA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F57D508D-AF64-4E66-8A40-8E8698F0C4E7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="600" windowWidth="29040" windowHeight="15720" xr2:uid="{9730767C-C4A6-4067-952A-1B5FACF8CF94}"/>
+    <workbookView xWindow="30120" yWindow="2160" windowWidth="23640" windowHeight="14790" activeTab="1" xr2:uid="{9730767C-C4A6-4067-952A-1B5FACF8CF94}"/>
   </bookViews>
   <sheets>
-    <sheet name="2024" sheetId="2" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="2026" sheetId="3" r:id="rId3"/>
+    <sheet name="2025" sheetId="1" r:id="rId1"/>
+    <sheet name="2026" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B29" i="1" l="1"/>
+  <c r="B26" i="3" l="1"/>
+  <c r="B29" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="97">
   <si>
     <t>RECURRENTE</t>
   </si>
   <si>
     <t>NÚMERO DE EXPEDIENTE</t>
   </si>
   <si>
     <t>VOTO NÚMERO</t>
   </si>
   <si>
     <t>RESULTADO</t>
   </si>
   <si>
-    <t>Eric Matamoros Benavides</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Sin lugar </t>
   </si>
   <si>
-    <t xml:space="preserve">Carlos Guido Monge Solano </t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Con lugar </t>
   </si>
   <si>
-    <t xml:space="preserve">Rafael Ángel Paniagua Sáenz </t>
-[...34 lines deleted...]
-  <si>
     <t xml:space="preserve">Parcialmente con lugar </t>
   </si>
   <si>
-    <t xml:space="preserve">Daily Patricia Mora Badilla y otros </t>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">Emanuel Cerdas Prado </t>
   </si>
   <si>
     <t>25-015052-0007-CO</t>
   </si>
   <si>
     <t>2025-021419</t>
   </si>
   <si>
     <t xml:space="preserve">Alejandro Alvarado Suárez </t>
   </si>
   <si>
     <t>25-030879-0007-CO</t>
   </si>
   <si>
     <t>2025-037639</t>
   </si>
   <si>
     <t xml:space="preserve">María Isabel Vindas Rodriguez </t>
   </si>
   <si>
     <t>25-021293-0007-CO</t>
   </si>
   <si>
     <t>2025-030035</t>
@@ -292,101 +218,53 @@
   <si>
     <t>Emmanuel Rojas Bolaños</t>
   </si>
   <si>
     <t>25-024945-0007-CO</t>
   </si>
   <si>
     <t xml:space="preserve">En trámite </t>
   </si>
   <si>
     <t>En trámite</t>
   </si>
   <si>
     <t xml:space="preserve">María de los Ángeles Espinoza Camacho </t>
   </si>
   <si>
     <t>25-034418-0007-CO</t>
   </si>
   <si>
     <t xml:space="preserve">Patricia Lorena Sánchez Saborío </t>
   </si>
   <si>
     <t>25-035817-0007-CO</t>
   </si>
   <si>
-    <t xml:space="preserve">Carlos Alberto Campos Zamora </t>
-[...16 lines deleted...]
-  <si>
     <t xml:space="preserve">Sin Lugar </t>
   </si>
   <si>
-    <t xml:space="preserve">Ana Mirta Feldman Goldstein </t>
-[...28 lines deleted...]
-  <si>
     <t>total</t>
   </si>
   <si>
     <t xml:space="preserve">TOTAL </t>
   </si>
   <si>
     <t xml:space="preserve">Erica Villegas Montero </t>
   </si>
   <si>
     <t>25-038348-0007-CO</t>
   </si>
   <si>
     <t>2026-000731</t>
   </si>
   <si>
     <t>25-039028-0007-CO</t>
   </si>
   <si>
     <t xml:space="preserve">Rafael Ángel Paniagua Sáenz y Otros </t>
   </si>
   <si>
     <t>2025-042016</t>
   </si>
   <si>
     <t>2026-001858</t>
@@ -415,194 +293,226 @@
   <si>
     <t>26-006294-0007-CO</t>
   </si>
   <si>
     <t>GUILLERMO MANUEL GARCIA SALINAS.</t>
   </si>
   <si>
     <t>26-006292-0007-CO</t>
   </si>
   <si>
     <t>2026-011064</t>
   </si>
   <si>
     <t>2026-011062</t>
   </si>
   <si>
     <t>Lenin Antonio Pérez Guzmán, Jimena Piedra Valverde.</t>
   </si>
   <si>
     <t>26-008767-0007-CO</t>
   </si>
   <si>
     <t>26-012570-0007-CO</t>
   </si>
   <si>
-    <t>Rafael Ángel Paniagua Sáenz y Otro</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-016901</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mercedes Alvarado Salazar </t>
+  </si>
+  <si>
+    <t>26-016001-0007-CO</t>
+  </si>
+  <si>
+    <t>Juan Carlos Gonzalez Buitrago</t>
+  </si>
+  <si>
+    <t>26-017620-0007-CO</t>
+  </si>
+  <si>
+    <t>2026-019790</t>
+  </si>
+  <si>
+    <t>2026-014360</t>
+  </si>
+  <si>
+    <t>2026-022578</t>
+  </si>
+  <si>
+    <t>2026-021340</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sara Elena Argueta Ruíz </t>
+  </si>
+  <si>
+    <t>26-020928-0007-CO</t>
+  </si>
+  <si>
+    <t>26-014935-0007-CO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Milton Antonio Bonilla González </t>
+  </si>
+  <si>
+    <t>2026-027205</t>
+  </si>
+  <si>
+    <t>2026-026862</t>
+  </si>
+  <si>
+    <t>Juan Hidalgo Rojas</t>
+  </si>
+  <si>
+    <t>26-026403-0007-CO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
-[...4 lines deleted...]
-      <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="11"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF000000"/>
-      <name val="Aptos"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="13">
+  <fills count="12">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF84E290"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF64861"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF1A983"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF9F97B"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF99"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
@@ -667,608 +577,192 @@
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="10" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...30 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFF6D"/>
       <color rgb="FFF24848"/>
       <color rgb="FFFFFF99"/>
       <color rgb="FF30C717"/>
       <color rgb="FFE1154F"/>
       <color rgb="FFF41902"/>
       <color rgb="FFF13D3D"/>
       <color rgb="FF33ED56"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
 </file>
 
-<file path=xl/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
-<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
-[...395 lines deleted...]
-<file path=xl/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="es-ES"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1800" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
@@ -1639,51 +1133,51 @@
           <a:lumOff val="75000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-CR"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
     <c:pageSetup/>
   </c:printSettings>
 </c:chartSpace>
 </file>
 
-<file path=xl/charts/chart3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="es-ES"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
@@ -1783,50 +1277,78 @@
             <c:idx val="0"/>
             <c:invertIfNegative val="0"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="92D050"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst>
                 <a:outerShdw blurRad="76200" dir="18900000" sy="23000" kx="-1200000" algn="bl" rotWithShape="0">
                   <a:prstClr val="black">
                     <a:alpha val="20000"/>
                   </a:prstClr>
                 </a:outerShdw>
               </a:effectLst>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                 <c16:uniqueId val="{00000002-39E9-4DFA-B9BB-38C5E1B5B176}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
+            <c:idx val="2"/>
+            <c:invertIfNegative val="0"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent2">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst>
+                <a:outerShdw blurRad="76200" dir="18900000" sy="23000" kx="-1200000" algn="bl" rotWithShape="0">
+                  <a:prstClr val="black">
+                    <a:alpha val="20000"/>
+                  </a:prstClr>
+                </a:outerShdw>
+              </a:effectLst>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000004-A8B4-4473-A9BA-9C18E3BAEE6D}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
             <c:idx val="3"/>
             <c:invertIfNegative val="0"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="FFFF6D"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst>
                 <a:outerShdw blurRad="76200" dir="18900000" sy="23000" kx="-1200000" algn="bl" rotWithShape="0">
                   <a:prstClr val="black">
                     <a:alpha val="20000"/>
                   </a:prstClr>
                 </a:outerShdw>
               </a:effectLst>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                 <c16:uniqueId val="{00000001-58CF-4BC1-A819-83C7D2A86F24}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dLbls>
@@ -1888,54 +1410,57 @@
               <c:f>'2026'!$A$22:$A$25</c:f>
               <c:strCache>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
                   <c:v>Sin lugar </c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Con lugar </c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Parcialmente con lugar </c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>En trámite</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'2026'!$B$22:$B$25</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
-                  <c:v>2</c:v>
+                  <c:v>5</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>2</c:v>
+                  <c:v>3</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>1</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>3</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-58CF-4BC1-A819-83C7D2A86F24}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="inEnd"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="41"/>
         <c:axId val="1050469455"/>
         <c:axId val="1050464175"/>
@@ -2118,90 +1643,50 @@
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="60000"/>
     <a:lumOff val="40000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
     <a:lumOff val="30000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
     <a:lumOff val="50000"/>
   </cs:variation>
 </cs:colorStyle>
 </file>
 
-<file path=xl/charts/colors3.xml><?xml version="1.0" encoding="utf-8"?>
-[...38 lines deleted...]
-
 <file path=xl/charts/style1.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="253">
   <cs:axisTitle>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1">
         <a:lumMod val="75000"/>
         <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="900" b="1" kern="1200"/>
   </cs:axisTitle>
   <cs:categoryAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1">
         <a:lumMod val="75000"/>
         <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:spPr>
@@ -2760,651 +2245,50 @@
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1">
         <a:lumMod val="75000"/>
         <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:spPr>
       <a:ln>
         <a:noFill/>
       </a:ln>
     </cs:spPr>
     <cs:defRPr sz="900" kern="1200"/>
   </cs:valueAxis>
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1"/>
     </cs:fontRef>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
 <file path=xl/charts/style2.xml><?xml version="1.0" encoding="utf-8"?>
-<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="253">
-[...599 lines deleted...]
-<file path=xl/charts/style3.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="204">
   <cs:axisTitle>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="900" b="1" kern="1200"/>
   </cs:axisTitle>
   <cs:categoryAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="900" kern="1200">
       <a:effectLst/>
@@ -3935,137 +2819,92 @@
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="900" kern="1200"/>
   </cs:valueAxis>
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1"/>
     </cs:fontRef>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...39 lines deleted...]
-<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>523874</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>166688</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>390524</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="2" name="Gráfico 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F75E456A-33E2-33A6-4492-E6BC70EFA171}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>209550</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>14285</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>266700</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="2" name="Gráfico 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7E3AFCF-BC8E-BE59-26BE-FDA3E97F93C7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
@@ -4382,932 +3221,751 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8B8B5D1-04FF-4C7F-A061-0497269A511F}">
-[...295 lines deleted...]
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CF6FD7ED-E9B6-4A9E-850C-39B92D6C081C}">
   <dimension ref="A1:D29"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="B35" sqref="B35"/>
+    <sheetView topLeftCell="A16" workbookViewId="0">
+      <selection activeCell="B50" sqref="B50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="29.42578125" customWidth="1"/>
     <col min="2" max="2" width="28.5703125" customWidth="1"/>
     <col min="3" max="3" width="22.5703125" customWidth="1"/>
     <col min="4" max="4" width="22.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+    </row>
+    <row r="2" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="9"/>
+      <c r="B2" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="34" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="35"/>
+      <c r="C3" s="35"/>
+      <c r="D3" s="35"/>
+    </row>
+    <row r="4" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="11"/>
+      <c r="B4" s="36"/>
+      <c r="C4" s="36"/>
+      <c r="D4" s="36"/>
+    </row>
+    <row r="5" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="32.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="32.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="32.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="32.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="32.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="32.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B20" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="B1" s="38"/>
-[...5 lines deleted...]
-      <c r="B2" s="39" t="s">
+      <c r="C20" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B21" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="C21" s="14" t="s">
+        <v>64</v>
+      </c>
+      <c r="D21" s="14" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+    </row>
+    <row r="23" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+    </row>
+    <row r="24" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+    </row>
+    <row r="25" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+    </row>
+    <row r="26" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B26" s="2">
+        <v>12</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+    </row>
+    <row r="27" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B27" s="4">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B28" s="6">
         <v>1</v>
       </c>
-      <c r="C2" s="39" t="s">
-[...136 lines deleted...]
-      <c r="B13" s="8" t="s">
+    </row>
+    <row r="29" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A29" s="8" t="s">
         <v>56</v>
       </c>
-      <c r="C13" s="8" t="s">
-[...164 lines deleted...]
-      <c r="B29" s="21">
+      <c r="B29" s="12">
         <f>SUM(B26:B28)</f>
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="B2:B4"/>
     <mergeCell ref="C2:C4"/>
     <mergeCell ref="D2:D4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F6342058-86C4-4F98-AB2D-504A422C46A7}">
-  <dimension ref="A1:D26"/>
+  <dimension ref="A1:D29"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A12" sqref="A12"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A16" sqref="A16:D16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="40.7109375" customWidth="1"/>
+    <col min="1" max="1" width="41.42578125" customWidth="1"/>
     <col min="2" max="2" width="30.5703125" customWidth="1"/>
     <col min="3" max="3" width="25.85546875" customWidth="1"/>
-    <col min="4" max="4" width="33.28515625" customWidth="1"/>
+    <col min="4" max="4" width="31.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="34">
+      <c r="A1" s="29">
         <v>2026</v>
       </c>
-      <c r="B1" s="34"/>
-[...1 lines deleted...]
-      <c r="D1" s="34"/>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A2" s="35" t="s">
+      <c r="A2" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="35" t="s">
+      <c r="B2" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="35" t="s">
+      <c r="C2" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="35" t="s">
+      <c r="D2" s="30" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A3" s="36"/>
-[...20 lines deleted...]
-      <c r="D5" s="29" t="s">
+      <c r="A3" s="31"/>
+      <c r="B3" s="31"/>
+      <c r="C3" s="31"/>
+      <c r="D3" s="31"/>
+    </row>
+    <row r="4" spans="1:4" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="32"/>
+      <c r="B4" s="32"/>
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+    </row>
+    <row r="5" spans="1:4" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B5" s="18" t="s">
+        <v>61</v>
+      </c>
+      <c r="C5" s="18" t="s">
+        <v>71</v>
+      </c>
+      <c r="D5" s="18" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B6" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="C6" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="D6" s="16" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="17" t="s">
+        <v>67</v>
+      </c>
+      <c r="B7" s="18" t="s">
+        <v>68</v>
+      </c>
+      <c r="C7" s="18" t="s">
+        <v>86</v>
+      </c>
+      <c r="D7" s="18" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="20" t="s">
+        <v>73</v>
+      </c>
+      <c r="B8" s="19" t="s">
+        <v>72</v>
+      </c>
+      <c r="C8" s="19" t="s">
+        <v>75</v>
+      </c>
+      <c r="D8" s="19" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="20" t="s">
+        <v>73</v>
+      </c>
+      <c r="B9" s="19" t="s">
+        <v>74</v>
+      </c>
+      <c r="C9" s="19" t="s">
+        <v>76</v>
+      </c>
+      <c r="D9" s="19" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="17" t="s">
+        <v>77</v>
+      </c>
+      <c r="B10" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="C10" s="18" t="s">
+        <v>85</v>
+      </c>
+      <c r="D10" s="18" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="B11" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="C11" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="D11" s="16" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="22" t="s">
+        <v>81</v>
+      </c>
+      <c r="B12" s="19" t="s">
+        <v>82</v>
+      </c>
+      <c r="C12" s="19" t="s">
+        <v>88</v>
+      </c>
+      <c r="D12" s="19" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="21" t="s">
+        <v>83</v>
+      </c>
+      <c r="B13" s="23" t="s">
         <v>84</v>
       </c>
-    </row>
-[...124 lines deleted...]
-      <c r="B25" s="13">
+      <c r="C13" s="23" t="s">
+        <v>87</v>
+      </c>
+      <c r="D13" s="23" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="17" t="s">
+        <v>89</v>
+      </c>
+      <c r="B14" s="18" t="s">
+        <v>90</v>
+      </c>
+      <c r="C14" s="18" t="s">
+        <v>93</v>
+      </c>
+      <c r="D14" s="18" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="17" t="s">
+        <v>92</v>
+      </c>
+      <c r="B15" s="18" t="s">
+        <v>91</v>
+      </c>
+      <c r="C15" s="18" t="s">
+        <v>94</v>
+      </c>
+      <c r="D15" s="18" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="B16" s="16" t="s">
+        <v>96</v>
+      </c>
+      <c r="C16" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="D16" s="16" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="24"/>
+      <c r="B17" s="24"/>
+      <c r="C17" s="24"/>
+      <c r="D17" s="24"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" s="24"/>
+      <c r="B18" s="24"/>
+      <c r="C18" s="24"/>
+      <c r="D18" s="24"/>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" s="24"/>
+      <c r="B19" s="24"/>
+      <c r="C19" s="24"/>
+      <c r="D19" s="24"/>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20" s="24"/>
+      <c r="B20" s="24"/>
+      <c r="C20" s="24"/>
+      <c r="D20" s="24"/>
+    </row>
+    <row r="21" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="B21" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="C21" s="24"/>
+      <c r="D21" s="24"/>
+    </row>
+    <row r="22" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="B22" s="17">
+        <v>5</v>
+      </c>
+      <c r="C22" s="24"/>
+      <c r="D22" s="24"/>
+    </row>
+    <row r="23" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="B23" s="22">
         <v>3</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      </c>
+      <c r="C23" s="24"/>
+      <c r="D23" s="24"/>
+    </row>
+    <row r="24" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B24" s="21">
+        <v>1</v>
+      </c>
+      <c r="C24" s="24"/>
+      <c r="D24" s="24"/>
+    </row>
+    <row r="25" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="B25" s="26">
+        <v>3</v>
+      </c>
+      <c r="C25" s="24"/>
+      <c r="D25" s="24"/>
+    </row>
+    <row r="26" spans="1:4" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="B26" s="28">
+        <f>SUM(B22:B25)</f>
+        <v>12</v>
+      </c>
+      <c r="C26" s="24"/>
+      <c r="D26" s="24"/>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A27" s="24"/>
+      <c r="B27" s="24"/>
+      <c r="C27" s="24"/>
+      <c r="D27" s="24"/>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A28" s="24"/>
+      <c r="B28" s="24"/>
+      <c r="C28" s="24"/>
+      <c r="D28" s="24"/>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A29" s="24"/>
+      <c r="B29" s="24"/>
+      <c r="C29" s="24"/>
+      <c r="D29" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="B2:B4"/>
     <mergeCell ref="C2:C4"/>
     <mergeCell ref="D2:D4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>2024</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Laura Maria Arce Chaves</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>