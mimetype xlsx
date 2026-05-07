--- v1 (2026-03-23)
+++ v2 (2026-05-07)
@@ -1,101 +1,106 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/charts/style3.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/xl/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\srvdfs01\FS_Departamentos_MH\Legal\Laura Arce Chaves\Sitio Web y Transparencia- Legal\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F785588E-E8B1-403A-A03F-B06F146DCD4D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{544297A9-D70A-4BEC-99A9-6C61F20404CA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="29430" yWindow="945" windowWidth="22560" windowHeight="14925" activeTab="2" xr2:uid="{9730767C-C4A6-4067-952A-1B5FACF8CF94}"/>
+    <workbookView xWindow="28680" yWindow="600" windowWidth="29040" windowHeight="15720" activeTab="2" xr2:uid="{9730767C-C4A6-4067-952A-1B5FACF8CF94}"/>
   </bookViews>
   <sheets>
     <sheet name="2024" sheetId="2" r:id="rId1"/>
     <sheet name="2025" sheetId="1" r:id="rId2"/>
     <sheet name="2026" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B30" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="169" uniqueCount="116">
   <si>
     <t>RECURRENTE</t>
   </si>
   <si>
     <t>NÚMERO DE EXPEDIENTE</t>
   </si>
   <si>
     <t>VOTO NÚMERO</t>
   </si>
   <si>
     <t>RESULTADO</t>
   </si>
   <si>
     <t>Eric Matamoros Benavides</t>
   </si>
   <si>
     <t>24-002386-0007-CO</t>
   </si>
   <si>
     <t>2024-027707</t>
   </si>
   <si>
     <t xml:space="preserve">Sin lugar </t>
   </si>
   <si>
@@ -363,57 +368,93 @@
     <t>total</t>
   </si>
   <si>
     <t xml:space="preserve">TOTAL </t>
   </si>
   <si>
     <t xml:space="preserve">Erica Villegas Montero </t>
   </si>
   <si>
     <t>25-038348-0007-CO</t>
   </si>
   <si>
     <t>2026-000731</t>
   </si>
   <si>
     <t>25-039028-0007-CO</t>
   </si>
   <si>
     <t xml:space="preserve">Rafael Ángel Paniagua Sáenz y Otros </t>
   </si>
   <si>
     <t>2025-042016</t>
   </si>
   <si>
     <t>2026-001858</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Virginia Castro Campos </t>
+  </si>
+  <si>
+    <t>26-003811-0007-CO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fitsroy Villalobos Zuñiga </t>
+  </si>
+  <si>
+    <t xml:space="preserve">26-005321-0007-CO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">RESULTADO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CANTIDAD </t>
+  </si>
+  <si>
+    <t>2026-005276</t>
+  </si>
+  <si>
+    <t>26-006294-0007-CO</t>
+  </si>
+  <si>
+    <t>GUILLERMO MANUEL GARCIA SALINAS.</t>
+  </si>
+  <si>
+    <t>26-006292-0007-CO</t>
+  </si>
+  <si>
+    <t>2026-011064</t>
+  </si>
+  <si>
+    <t>2026-011062</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
@@ -424,52 +465,78 @@
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="12">
+  <fills count="13">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF84E290"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF64861"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF1A983"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -489,50 +556,56 @@
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF99"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
@@ -579,51 +652,51 @@
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
@@ -637,132 +710,153 @@
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="2" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="10" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="11" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="11" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FFFFFF6D"/>
+      <color rgb="FFF24848"/>
       <color rgb="FFFFFF99"/>
       <color rgb="FF30C717"/>
       <color rgb="FFE1154F"/>
-      <color rgb="FFFFFF6D"/>
-      <color rgb="FFF24848"/>
       <color rgb="FFF41902"/>
       <color rgb="FFF13D3D"/>
       <color rgb="FF33ED56"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
+</file>
+
+<file path=xl/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style3.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="es-ES"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1800" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
@@ -1211,51 +1305,61 @@
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1800" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1">
                   <a:lumMod val="75000"/>
                   <a:lumOff val="25000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="es-CR"/>
         </a:p>
       </c:txPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
-      <c:layout/>
+      <c:layout>
+        <c:manualLayout>
+          <c:layoutTarget val="inner"/>
+          <c:xMode val="edge"/>
+          <c:yMode val="edge"/>
+          <c:x val="2.6748971193415638E-2"/>
+          <c:y val="0.17690788536817287"/>
+          <c:w val="0.69321506108032793"/>
+          <c:h val="0.72277296463538299"/>
+        </c:manualLayout>
+      </c:layout>
       <c:pieChart>
         <c:varyColors val="1"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:dPt>
             <c:idx val="0"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="00B050"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst>
                 <a:outerShdw blurRad="254000" sx="102000" sy="102000" algn="ctr" rotWithShape="0">
                   <a:prstClr val="black">
                     <a:alpha val="20000"/>
                   </a:prstClr>
                 </a:outerShdw>
               </a:effectLst>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
@@ -1553,50 +1657,449 @@
           <a:lumOff val="75000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-CR"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
     <c:pageSetup/>
   </c:printSettings>
 </c:chartSpace>
 </file>
 
+<file path=xl/charts/chart3.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="es-ES"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:title>
+      <c:tx>
+        <c:rich>
+          <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1"/>
+              <a:t>RECURSOS DE AMPARO 2026 </a:t>
+            </a:r>
+          </a:p>
+        </c:rich>
+      </c:tx>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="es-CR"/>
+        </a:p>
+      </c:txPr>
+    </c:title>
+    <c:autoTitleDeleted val="0"/>
+    <c:plotArea>
+      <c:layout>
+        <c:manualLayout>
+          <c:layoutTarget val="inner"/>
+          <c:xMode val="edge"/>
+          <c:yMode val="edge"/>
+          <c:x val="0.1014226189085415"/>
+          <c:y val="0.11782941194007449"/>
+          <c:w val="0.84516491818344663"/>
+          <c:h val="0.80671319498201477"/>
+        </c:manualLayout>
+      </c:layout>
+      <c:barChart>
+        <c:barDir val="col"/>
+        <c:grouping val="clustered"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>'2026'!$B$21</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>CANTIDAD </c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:srgbClr val="F24848"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst>
+              <a:outerShdw blurRad="76200" dir="18900000" sy="23000" kx="-1200000" algn="bl" rotWithShape="0">
+                <a:prstClr val="black">
+                  <a:alpha val="20000"/>
+                </a:prstClr>
+              </a:outerShdw>
+            </a:effectLst>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:dPt>
+            <c:idx val="0"/>
+            <c:invertIfNegative val="0"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:srgbClr val="92D050"/>
+              </a:solidFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst>
+                <a:outerShdw blurRad="76200" dir="18900000" sy="23000" kx="-1200000" algn="bl" rotWithShape="0">
+                  <a:prstClr val="black">
+                    <a:alpha val="20000"/>
+                  </a:prstClr>
+                </a:outerShdw>
+              </a:effectLst>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000002-39E9-4DFA-B9BB-38C5E1B5B176}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="3"/>
+            <c:invertIfNegative val="0"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:srgbClr val="FFFF6D"/>
+              </a:solidFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst>
+                <a:outerShdw blurRad="76200" dir="18900000" sy="23000" kx="-1200000" algn="bl" rotWithShape="0">
+                  <a:prstClr val="black">
+                    <a:alpha val="20000"/>
+                  </a:prstClr>
+                </a:outerShdw>
+              </a:effectLst>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000001-58CF-4BC1-A819-83C7D2A86F24}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dLbls>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="1400" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="es-CR"/>
+              </a:p>
+            </c:txPr>
+            <c:dLblPos val="inEnd"/>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="1"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                <c15:showLeaderLines val="1"/>
+                <c15:leaderLines>
+                  <c:spPr>
+                    <a:ln w="9525">
+                      <a:solidFill>
+                        <a:schemeClr val="dk1">
+                          <a:lumMod val="50000"/>
+                          <a:lumOff val="50000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                    </a:ln>
+                    <a:effectLst/>
+                  </c:spPr>
+                </c15:leaderLines>
+              </c:ext>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>'2026'!$A$22:$A$25</c:f>
+              <c:strCache>
+                <c:ptCount val="4"/>
+                <c:pt idx="0">
+                  <c:v>Sin lugar </c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>Con lugar </c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Parcialmente con lugar </c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>En trámite</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>'2026'!$B$22:$B$25</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="4"/>
+                <c:pt idx="0">
+                  <c:v>1</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>2</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-58CF-4BC1-A819-83C7D2A86F24}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:dLblPos val="inEnd"/>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="1"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:gapWidth val="41"/>
+        <c:axId val="1050469455"/>
+        <c:axId val="1050464175"/>
+      </c:barChart>
+      <c:catAx>
+        <c:axId val="1050469455"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1100" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="es-CR"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="1050464175"/>
+        <c:crosses val="autoZero"/>
+        <c:auto val="1"/>
+        <c:lblAlgn val="ctr"/>
+        <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
+      </c:catAx>
+      <c:valAx>
+        <c:axId val="1050464175"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="1"/>
+        <c:axPos val="l"/>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:crossAx val="1050469455"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="between"/>
+      </c:valAx>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+  </c:chart>
+  <c:spPr>
+    <a:gradFill flip="none" rotWithShape="1">
+      <a:gsLst>
+        <a:gs pos="0">
+          <a:schemeClr val="lt1"/>
+        </a:gs>
+        <a:gs pos="68000">
+          <a:schemeClr val="lt1">
+            <a:lumMod val="85000"/>
+          </a:schemeClr>
+        </a:gs>
+        <a:gs pos="100000">
+          <a:schemeClr val="lt1"/>
+        </a:gs>
+      </a:gsLst>
+      <a:lin ang="5400000" scaled="1"/>
+      <a:tileRect/>
+    </a:gradFill>
+    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="15000"/>
+          <a:lumOff val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:round/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr/>
+      </a:pPr>
+      <a:endParaRPr lang="es-CR"/>
+    </a:p>
+  </c:txPr>
+  <c:printSettings>
+    <c:headerFooter/>
+    <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
+    <c:pageSetup/>
+  </c:printSettings>
+</c:chartSpace>
+</file>
+
 <file path=xl/charts/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
   <a:schemeClr val="accent1"/>
   <a:schemeClr val="accent2"/>
   <a:schemeClr val="accent3"/>
   <a:schemeClr val="accent4"/>
   <a:schemeClr val="accent5"/>
   <a:schemeClr val="accent6"/>
   <cs:variation/>
   <cs:variation>
     <a:lumMod val="60000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
     <a:lumOff val="20000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="60000"/>
     <a:lumOff val="40000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
@@ -1633,50 +2136,90 @@
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="60000"/>
     <a:lumOff val="40000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
     <a:lumOff val="30000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
     <a:lumOff val="50000"/>
   </cs:variation>
 </cs:colorStyle>
 </file>
 
+<file path=xl/charts/colors3.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
+  <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
+</cs:colorStyle>
+</file>
+
 <file path=xl/charts/style1.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="253">
   <cs:axisTitle>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1">
         <a:lumMod val="75000"/>
         <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="900" b="1" kern="1200"/>
   </cs:axisTitle>
   <cs:categoryAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1">
         <a:lumMod val="75000"/>
         <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:spPr>
@@ -2835,120 +3378,732 @@
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1">
         <a:lumMod val="75000"/>
         <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:spPr>
       <a:ln>
         <a:noFill/>
       </a:ln>
     </cs:spPr>
     <cs:defRPr sz="900" kern="1200"/>
   </cs:valueAxis>
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1"/>
     </cs:fontRef>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
+<file path=xl/charts/style3.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="204">
+  <cs:axisTitle>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" b="1" kern="1200"/>
+  </cs:axisTitle>
+  <cs:categoryAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200">
+      <a:effectLst/>
+    </cs:defRPr>
+  </cs:categoryAxis>
+  <cs:chartArea>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:gradFill flip="none" rotWithShape="1">
+        <a:gsLst>
+          <a:gs pos="0">
+            <a:schemeClr val="lt1"/>
+          </a:gs>
+          <a:gs pos="68000">
+            <a:schemeClr val="lt1">
+              <a:lumMod val="85000"/>
+            </a:schemeClr>
+          </a:gs>
+          <a:gs pos="100000">
+            <a:schemeClr val="lt1"/>
+          </a:gs>
+        </a:gsLst>
+        <a:lin ang="5400000" scaled="1"/>
+        <a:tileRect/>
+      </a:gradFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:chartArea>
+  <cs:dataLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1"/>
+    </cs:fontRef>
+    <cs:spPr/>
+    <cs:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0"/>
+  </cs:dataLabel>
+  <cs:dataLabelCallout>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="65000"/>
+          <a:lumOff val="35000"/>
+          <a:alpha val="75000"/>
+        </a:schemeClr>
+      </a:solidFill>
+    </cs:spPr>
+    <cs:defRPr sz="1000" b="1" kern="1200"/>
+    <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
+  </cs:dataLabelCallout>
+  <cs:dataPoint>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:gradFill>
+        <a:gsLst>
+          <a:gs pos="0">
+            <a:schemeClr val="phClr"/>
+          </a:gs>
+          <a:gs pos="100000">
+            <a:schemeClr val="phClr">
+              <a:lumMod val="84000"/>
+            </a:schemeClr>
+          </a:gs>
+        </a:gsLst>
+        <a:lin ang="5400000" scaled="1"/>
+      </a:gradFill>
+      <a:effectLst>
+        <a:outerShdw blurRad="76200" dir="18900000" sy="23000" kx="-1200000" algn="bl" rotWithShape="0">
+          <a:prstClr val="black">
+            <a:alpha val="20000"/>
+          </a:prstClr>
+        </a:outerShdw>
+      </a:effectLst>
+    </cs:spPr>
+  </cs:dataPoint>
+  <cs:dataPoint3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:gradFill>
+        <a:gsLst>
+          <a:gs pos="0">
+            <a:schemeClr val="phClr"/>
+          </a:gs>
+          <a:gs pos="100000">
+            <a:schemeClr val="phClr">
+              <a:lumMod val="84000"/>
+            </a:schemeClr>
+          </a:gs>
+        </a:gsLst>
+        <a:lin ang="5400000" scaled="1"/>
+      </a:gradFill>
+      <a:effectLst>
+        <a:outerShdw blurRad="76200" dir="18900000" sy="23000" kx="-1200000" algn="bl" rotWithShape="0">
+          <a:prstClr val="black">
+            <a:alpha val="20000"/>
+          </a:prstClr>
+        </a:outerShdw>
+      </a:effectLst>
+    </cs:spPr>
+  </cs:dataPoint3D>
+  <cs:dataPointLine>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="28575" cap="rnd">
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr"/>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="84000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="1"/>
+        </a:gradFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointLine>
+  <cs:dataPointMarker>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:gradFill>
+        <a:gsLst>
+          <a:gs pos="0">
+            <a:schemeClr val="phClr"/>
+          </a:gs>
+          <a:gs pos="100000">
+            <a:schemeClr val="phClr">
+              <a:lumMod val="84000"/>
+            </a:schemeClr>
+          </a:gs>
+        </a:gsLst>
+        <a:lin ang="5400000" scaled="1"/>
+      </a:gradFill>
+      <a:effectLst>
+        <a:outerShdw blurRad="76200" dir="18900000" sy="23000" kx="-1200000" algn="bl" rotWithShape="0">
+          <a:prstClr val="black">
+            <a:alpha val="20000"/>
+          </a:prstClr>
+        </a:outerShdw>
+      </a:effectLst>
+    </cs:spPr>
+  </cs:dataPointMarker>
+  <cs:dataPointMarkerLayout symbol="circle" size="6"/>
+  <cs:dataPointWireframe>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointWireframe>
+  <cs:dataTable>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataTable>
+  <cs:downBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="35000"/>
+          <a:lumOff val="65000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:downBar>
+  <cs:dropLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dropLine>
+  <cs:errorBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:errorBar>
+  <cs:floor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+  </cs:floor>
+  <cs:gridlineMajor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMajor>
+  <cs:gridlineMinor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln>
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="5000"/>
+            <a:lumOff val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMinor>
+  <cs:hiLoLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:hiLoLine>
+  <cs:leaderLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:leaderLine>
+  <cs:legend>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:legend>
+  <cs:plotArea>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+  </cs:plotArea>
+  <cs:plotArea3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+  </cs:plotArea3D>
+  <cs:seriesAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:seriesAxis>
+  <cs:seriesLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:seriesLine>
+  <cs:title>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr kern="1200">
+      <a:effectLst/>
+    </cs:defRPr>
+  </cs:title>
+  <cs:trendline>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:prstDash val="sysDash"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:trendline>
+  <cs:trendlineLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:trendlineLabel>
+  <cs:upBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1">
+          <a:lumMod val="95000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:upBar>
+  <cs:valueAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:valueAxis>
+  <cs:wall>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+  </cs:wall>
+</cs:chartStyle>
+</file>
+
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/></Relationships>
 </file>
 
+<file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart3.xml"/></Relationships>
+</file>
+
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>5</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>342899</xdr:rowOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>171449</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>200024</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>13</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>171450</xdr:rowOff>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>257175</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="2" name="Gráfico 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5B5334C-0A4A-C990-CAAD-F7DCA9556F73}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>4</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>242888</xdr:rowOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>523874</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>166688</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>13</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>200025</xdr:rowOff>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>390524</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="2" name="Gráfico 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F75E456A-33E2-33A6-4492-E6BC70EFA171}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGraphicFramePr/>
+      </xdr:nvGraphicFramePr>
+      <xdr:xfrm>
+        <a:off x="0" y="0"/>
+        <a:ext cx="0" cy="0"/>
+      </xdr:xfrm>
+      <a:graphic>
+        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+          <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+        </a:graphicData>
+      </a:graphic>
+    </xdr:graphicFrame>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>209550</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>14285</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>266700</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:to>
+    <xdr:graphicFrame macro="">
+      <xdr:nvGraphicFramePr>
+        <xdr:cNvPr id="2" name="Gráfico 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7E3AFCF-BC8E-BE59-26BE-FDA3E97F93C7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -3248,99 +4403,103 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8B8B5D1-04FF-4C7F-A061-0497269A511F}">
   <dimension ref="A1:D23"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A5" sqref="A5:D17"/>
+    <sheetView topLeftCell="A16" workbookViewId="0">
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="29.42578125" customWidth="1"/>
     <col min="2" max="2" width="28.7109375" customWidth="1"/>
     <col min="3" max="3" width="23.85546875" customWidth="1"/>
     <col min="4" max="4" width="23.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="27">
+      <c r="A1" s="29">
         <v>2024</v>
       </c>
-      <c r="B1" s="27"/>
-[...1 lines deleted...]
-      <c r="D1" s="27"/>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A2" s="28" t="s">
+      <c r="A2" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="28" t="s">
+      <c r="B2" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="28" t="s">
+      <c r="C2" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="28" t="s">
+      <c r="D2" s="30" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A3" s="29"/>
-[...2 lines deleted...]
-      <c r="D3" s="29"/>
+      <c r="A3" s="31"/>
+      <c r="B3" s="31"/>
+      <c r="C3" s="31"/>
+      <c r="D3" s="31"/>
     </row>
     <row r="4" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="30"/>
-[...2 lines deleted...]
-      <c r="D4" s="30"/>
+      <c r="A4" s="32"/>
+      <c r="B4" s="32"/>
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
     </row>
     <row r="5" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>17</v>
       </c>
@@ -3496,148 +4655,148 @@
         <v>22</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" s="20"/>
       <c r="B18" s="20"/>
       <c r="C18" s="20"/>
       <c r="D18" s="20"/>
     </row>
     <row r="19" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="20"/>
       <c r="B19" s="20"/>
       <c r="C19" s="20"/>
       <c r="D19" s="20"/>
     </row>
     <row r="20" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B20" s="20">
+      <c r="B20" s="2">
         <v>9</v>
       </c>
       <c r="C20" s="20"/>
       <c r="D20" s="20"/>
     </row>
     <row r="21" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B21" s="20">
+      <c r="B21" s="4">
         <v>3</v>
       </c>
       <c r="C21" s="20"/>
       <c r="D21" s="20"/>
     </row>
     <row r="22" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="B22" s="20">
+      <c r="B22" s="6">
         <v>1</v>
       </c>
       <c r="C22" s="20"/>
       <c r="D22" s="20"/>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A23" s="21" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="21">
         <v>13</v>
       </c>
       <c r="C23" s="20"/>
       <c r="D23" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="B2:B4"/>
     <mergeCell ref="C2:C4"/>
     <mergeCell ref="D2:D4"/>
     <mergeCell ref="A2:A4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CF6FD7ED-E9B6-4A9E-850C-39B92D6C081C}">
   <dimension ref="A1:D30"/>
   <sheetViews>
-    <sheetView topLeftCell="A2" workbookViewId="0">
+    <sheetView topLeftCell="A12" workbookViewId="0">
       <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="29.42578125" customWidth="1"/>
     <col min="2" max="2" width="28.5703125" customWidth="1"/>
     <col min="3" max="3" width="22.5703125" customWidth="1"/>
     <col min="4" max="4" width="22.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="31" t="s">
+      <c r="A1" s="33" t="s">
         <v>54</v>
       </c>
-      <c r="B1" s="31"/>
-[...1 lines deleted...]
-      <c r="D1" s="31"/>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
     </row>
     <row r="2" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="17"/>
-      <c r="B2" s="32" t="s">
+      <c r="B2" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="32" t="s">
+      <c r="C2" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="32" t="s">
+      <c r="D2" s="34" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="18" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="33"/>
-[...1 lines deleted...]
-      <c r="D3" s="33"/>
+      <c r="B3" s="35"/>
+      <c r="C3" s="35"/>
+      <c r="D3" s="35"/>
     </row>
     <row r="4" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="19"/>
-      <c r="B4" s="34"/>
-[...1 lines deleted...]
-      <c r="D4" s="34"/>
+      <c r="B4" s="36"/>
+      <c r="C4" s="36"/>
+      <c r="D4" s="36"/>
     </row>
     <row r="5" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>32</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>35</v>
       </c>
@@ -3820,246 +4979,329 @@
       <c r="B19" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>102</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:4" ht="32.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>77</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>99</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="25" t="s">
+      <c r="A21" s="23" t="s">
         <v>97</v>
       </c>
-      <c r="B21" s="26" t="s">
+      <c r="B21" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="C21" s="26" t="s">
+      <c r="C21" s="24" t="s">
         <v>103</v>
       </c>
-      <c r="D21" s="26" t="s">
+      <c r="D21" s="24" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="22" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="C22" s="15"/>
       <c r="D22" s="15"/>
     </row>
     <row r="23" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="C23" s="15"/>
       <c r="D23" s="15"/>
     </row>
     <row r="24" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="C24" s="15"/>
       <c r="D24" s="15"/>
     </row>
     <row r="25" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
     </row>
     <row r="26" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B26" s="15">
+      <c r="B26" s="8">
         <v>12</v>
       </c>
       <c r="C26" s="15"/>
       <c r="D26" s="15"/>
     </row>
     <row r="27" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="B27" s="15">
+      <c r="B27" s="10">
         <v>3</v>
       </c>
     </row>
     <row r="28" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="B28" s="15">
+      <c r="B28" s="12">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="14" t="s">
         <v>73</v>
       </c>
-      <c r="B29" s="15">
+      <c r="B29" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A30" s="16" t="s">
         <v>95</v>
       </c>
       <c r="B30" s="22">
         <f>SUM(B26:B29)</f>
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="B2:B4"/>
     <mergeCell ref="C2:C4"/>
     <mergeCell ref="D2:D4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F6342058-86C4-4F98-AB2D-504A422C46A7}">
-  <dimension ref="A1:D25"/>
+  <dimension ref="A1:D26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="38.140625" customWidth="1"/>
+    <col min="1" max="1" width="40.7109375" customWidth="1"/>
     <col min="2" max="2" width="30.5703125" customWidth="1"/>
     <col min="3" max="3" width="25.85546875" customWidth="1"/>
     <col min="4" max="4" width="33.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="27">
+      <c r="A1" s="29">
         <v>2026</v>
       </c>
-      <c r="B1" s="27"/>
-[...1 lines deleted...]
-      <c r="D1" s="27"/>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A2" s="28" t="s">
+      <c r="A2" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="28" t="s">
+      <c r="B2" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="28" t="s">
+      <c r="C2" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="28" t="s">
+      <c r="D2" s="30" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A3" s="29"/>
-[...2 lines deleted...]
-      <c r="D3" s="29"/>
+      <c r="A3" s="31"/>
+      <c r="B3" s="31"/>
+      <c r="C3" s="31"/>
+      <c r="D3" s="31"/>
     </row>
     <row r="4" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="30"/>
-[...4 lines deleted...]
-    <row r="5" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="32"/>
+      <c r="B4" s="32"/>
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+    </row>
+    <row r="5" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="37" t="s">
         <v>101</v>
       </c>
-      <c r="B5" s="35" t="s">
+      <c r="B5" s="38" t="s">
         <v>100</v>
       </c>
-      <c r="C5" s="36" t="s">
+      <c r="C5" s="38" t="s">
+        <v>110</v>
+      </c>
+      <c r="D5" s="38" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="25" t="s">
+        <v>104</v>
+      </c>
+      <c r="B6" s="26" t="s">
+        <v>105</v>
+      </c>
+      <c r="C6" s="26" t="s">
         <v>72</v>
       </c>
-      <c r="D5" s="36" t="s">
+      <c r="D6" s="26" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="6" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...18 lines deleted...]
-    <row r="22" spans="1:1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:4" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="25" t="s">
+        <v>106</v>
+      </c>
+      <c r="B7" s="26" t="s">
+        <v>107</v>
+      </c>
+      <c r="C7" s="26" t="s">
+        <v>72</v>
+      </c>
+      <c r="D7" s="26" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="42" t="s">
+        <v>112</v>
+      </c>
+      <c r="B8" s="39" t="s">
+        <v>111</v>
+      </c>
+      <c r="C8" s="39" t="s">
+        <v>114</v>
+      </c>
+      <c r="D8" s="39" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="42" t="s">
+        <v>112</v>
+      </c>
+      <c r="B9" s="39" t="s">
+        <v>113</v>
+      </c>
+      <c r="C9" s="39" t="s">
+        <v>115</v>
+      </c>
+      <c r="D9" s="39" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="27"/>
+      <c r="B10" s="28"/>
+      <c r="C10" s="28"/>
+      <c r="D10" s="28"/>
+    </row>
+    <row r="11" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="27"/>
+      <c r="B11" s="28"/>
+      <c r="C11" s="28"/>
+      <c r="D11" s="28"/>
+    </row>
+    <row r="12" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="27"/>
+      <c r="B12" s="28"/>
+      <c r="C12" s="28"/>
+      <c r="D12" s="28"/>
+    </row>
+    <row r="21" spans="1:2" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="22" t="s">
+        <v>108</v>
+      </c>
+      <c r="B21" s="22" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="23" spans="1:1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B22" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="10" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="24" spans="1:1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B23" s="10">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="12" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="25" spans="1:1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B24" s="12"/>
+    </row>
+    <row r="25" spans="1:2" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="14" t="s">
         <v>73</v>
+      </c>
+      <c r="B25" s="14">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="41" t="s">
+        <v>96</v>
+      </c>
+      <c r="B26" s="40">
+        <v>5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="B2:B4"/>
     <mergeCell ref="C2:C4"/>
     <mergeCell ref="D2:D4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>2024</vt:lpstr>
       <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>