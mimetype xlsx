--- v2 (2026-05-07)
+++ v3 (2026-06-22)
@@ -1,1262 +1,5883 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-[...18 lines deleted...]
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/word/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/word/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/word/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/word/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-[...34 lines deleted...]
-</workbook>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:body>
+    <w:p w14:paraId="02294EAF" w14:textId="77777777" w:rsidR="005E6DFE" w:rsidRDefault="005E6DFE" w:rsidP="004E0A9A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FCA3967" w14:textId="77777777" w:rsidR="005E6DFE" w:rsidRDefault="005E6DFE" w:rsidP="005E6DFE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32B19E4A" w14:textId="3018B3B0" w:rsidR="00384DBD" w:rsidRPr="004C64F0" w:rsidRDefault="007D67E7" w:rsidP="004C64F0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D67E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ESTADÍSTICAS DE </w:t>
+      </w:r>
+      <w:r w:rsidR="00384DBD" w:rsidRPr="007D67E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RECURSOS DE AMPARO </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DF6DB31" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00384DBD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="9736" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2978"/>
+        <w:gridCol w:w="2249"/>
+        <w:gridCol w:w="2249"/>
+        <w:gridCol w:w="2260"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00384DBD" w14:paraId="6AF6CF9B" w14:textId="77777777" w:rsidTr="00384DBD">
+        <w:trPr>
+          <w:trHeight w:val="453"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9736" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D1D1D1" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="130CBE8C" w14:textId="4C13220B" w:rsidR="00384DBD" w:rsidRPr="007379B6" w:rsidRDefault="00384DBD" w:rsidP="00384DBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D67E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>AÑO 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00384DBD" w14:paraId="048288C4" w14:textId="77777777" w:rsidTr="00384DBD">
+        <w:trPr>
+          <w:trHeight w:val="678"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="054BBAD5" w14:textId="35F9E6C3" w:rsidR="00384DBD" w:rsidRPr="002C6D73" w:rsidRDefault="00384DBD" w:rsidP="00384DBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6D73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>RECURRENTE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2249" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="454B3128" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="002C6D73" w:rsidRDefault="00384DBD" w:rsidP="00384DBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6D73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>NÚMERO DE EXPEDIENTE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2249" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="70A992B6" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="002C6D73" w:rsidRDefault="00384DBD" w:rsidP="00384DBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6D73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>VOTO NÚMERO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="346E3F63" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="002C6D73" w:rsidRDefault="00384DBD" w:rsidP="00384DBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6D73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>RESULTADO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00384DBD" w14:paraId="1E8A2041" w14:textId="77777777" w:rsidTr="004C64F0">
+        <w:trPr>
+          <w:trHeight w:val="224"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DD873" w:themeFill="accent6" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EC58BD7" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emanuel Cerdas Prado </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2249" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DD873" w:themeFill="accent6" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B927945" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-015052-0007-CO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2249" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DD873" w:themeFill="accent6" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D430E74" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2025-021419</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DD873" w:themeFill="accent6" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="708E4F6E" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sin lugar </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00384DBD" w14:paraId="0EFA7482" w14:textId="77777777" w:rsidTr="004C64F0">
+        <w:trPr>
+          <w:trHeight w:val="237"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DD873" w:themeFill="accent6" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="340429AB" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alejandro Alvarado Suárez </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2249" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DD873" w:themeFill="accent6" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EBF469C" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-030879-0007-CO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2249" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DD873" w:themeFill="accent6" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B049F12" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2025-037639</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DD873" w:themeFill="accent6" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B574B8E" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sin lugar </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00384DBD" w14:paraId="22BF0815" w14:textId="77777777" w:rsidTr="004C64F0">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DD873" w:themeFill="accent6" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="395464B0" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">María Isabel Vindas Rodriguez </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2249" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DD873" w:themeFill="accent6" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="75A77605" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-021293-0007-CO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2249" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DD873" w:themeFill="accent6" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3467A5F6" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2025-030035</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DD873" w:themeFill="accent6" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="0756A9DC" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sin lugar </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00384DBD" w14:paraId="7F4608D1" w14:textId="77777777" w:rsidTr="004C64F0">
+        <w:trPr>
+          <w:trHeight w:val="237"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DD873" w:themeFill="accent6" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="15A5D916" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daniela María Vázquez </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2249" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DD873" w:themeFill="accent6" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1685D119" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-020222-0007-CO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2249" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DD873" w:themeFill="accent6" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="26B37716" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2025-028377</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DD873" w:themeFill="accent6" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DEC5A03" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sin lugar </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00384DBD" w14:paraId="2776DF79" w14:textId="77777777" w:rsidTr="004C64F0">
+        <w:trPr>
+          <w:trHeight w:val="224"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DD873" w:themeFill="accent6" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CCD3110" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rafael Ángel Herrera </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Herrera</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2249" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DD873" w:themeFill="accent6" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="26E00576" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-016097-0007-CO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2249" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DD873" w:themeFill="accent6" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B3E40C0" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2025-020640</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DD873" w:themeFill="accent6" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E47117E" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sin lugar </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00384DBD" w14:paraId="303EB7C5" w14:textId="77777777" w:rsidTr="004C64F0">
+        <w:trPr>
+          <w:trHeight w:val="477"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DD873" w:themeFill="accent6" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1667F07D" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">María Teresa Varela González </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2249" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DD873" w:themeFill="accent6" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C81A27C" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-027537-0007-CO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2249" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DD873" w:themeFill="accent6" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="044335EF" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025-032462 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DD873" w:themeFill="accent6" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2178BEDC" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sin lugar </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00384DBD" w14:paraId="71850322" w14:textId="77777777" w:rsidTr="004C64F0">
+        <w:trPr>
+          <w:trHeight w:val="224"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DD873" w:themeFill="accent6" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="711CBCBB" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dylan Fallas Alvarado </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2249" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DD873" w:themeFill="accent6" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="76814CAA" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-001119-0007-CO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2249" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DD873" w:themeFill="accent6" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="596703FA" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2025-008685</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DD873" w:themeFill="accent6" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="60106F27" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sin lugar </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00384DBD" w14:paraId="7FDAD765" w14:textId="77777777" w:rsidTr="004C64F0">
+        <w:trPr>
+          <w:trHeight w:val="237"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DD873" w:themeFill="accent6" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="16D612A2" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daniel Salazar Ugalde </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2249" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DD873" w:themeFill="accent6" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D959E41" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-002807-0007-CO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2249" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DD873" w:themeFill="accent6" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FE4EF70" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2025-009488</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DD873" w:themeFill="accent6" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CC294FE" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sin lugar </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00384DBD" w14:paraId="6C1031FB" w14:textId="77777777" w:rsidTr="004C64F0">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DD873" w:themeFill="accent6" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="0986391A" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Walter de Fátima Jara Cordero</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2249" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DD873" w:themeFill="accent6" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D495436" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-001716-0007-CO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2249" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DD873" w:themeFill="accent6" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="01309D8C" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2025-008689</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DD873" w:themeFill="accent6" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="4118B623" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sin lugar </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00384DBD" w14:paraId="2F4E2509" w14:textId="77777777" w:rsidTr="006A420D">
+        <w:trPr>
+          <w:trHeight w:val="477"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF4B4B"/>
+          </w:tcPr>
+          <w:p w14:paraId="445A6A9C" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Rafael Ángel Fernandez Mora</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2249" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF4B4B"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BB8C966" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-007771-0007-CO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2249" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF4B4B"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B132904" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2025-011275</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF4B4B"/>
+          </w:tcPr>
+          <w:p w14:paraId="09196BED" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Con lugar </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00384DBD" w14:paraId="41401FE9" w14:textId="77777777" w:rsidTr="006A420D">
+        <w:trPr>
+          <w:trHeight w:val="224"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF4B4B"/>
+          </w:tcPr>
+          <w:p w14:paraId="63EF9E1D" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alexander Jiménez Bolaños </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2249" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF4B4B"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A91A230" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-009892-0007-CO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2249" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF4B4B"/>
+          </w:tcPr>
+          <w:p w14:paraId="4007FB9B" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2025-015322</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF4B4B"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D4C4001" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Con lugar </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00384DBD" w14:paraId="682AF078" w14:textId="77777777" w:rsidTr="006A420D">
+        <w:trPr>
+          <w:trHeight w:val="477"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF4B4B"/>
+          </w:tcPr>
+          <w:p w14:paraId="5414F44D" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ana Isabel del Carmen Montoya Hernández </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2249" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF4B4B"/>
+          </w:tcPr>
+          <w:p w14:paraId="42ED12D4" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-010901-0007-CO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2249" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF4B4B"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BF8153A" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2025-024846</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF4B4B"/>
+          </w:tcPr>
+          <w:p w14:paraId="17530D1E" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Con lugar </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00384DBD" w14:paraId="685C2284" w14:textId="77777777" w:rsidTr="00384DBD">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1A983" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="52580AC0" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giovanni Hernández Martínez </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2249" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1A983" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="16A15BD1" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-024455-0007-CO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2249" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1A983" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="474C2243" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2025-032911</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1A983" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ECB4D2A" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parcialmente con lugar </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00384DBD" w14:paraId="1E4D99A2" w14:textId="77777777" w:rsidTr="006A420D">
+        <w:trPr>
+          <w:trHeight w:val="237"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF4B4B"/>
+          </w:tcPr>
+          <w:p w14:paraId="31A50F20" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Emmanuel Rojas Bolaños</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2249" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF4B4B"/>
+          </w:tcPr>
+          <w:p w14:paraId="24420B0E" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-024945-0007-CO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2249" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF4B4B"/>
+          </w:tcPr>
+          <w:p w14:paraId="14AED60E" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En trámite </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF4B4B"/>
+          </w:tcPr>
+          <w:p w14:paraId="125692E2" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>En trámite</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00384DBD" w14:paraId="61AAE173" w14:textId="77777777" w:rsidTr="004C64F0">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DD873" w:themeFill="accent6" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="220B91CD" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">María de los Ángeles Espinoza Camacho </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2249" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DD873" w:themeFill="accent6" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="30E536EC" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-034418-0007-CO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2249" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DD873" w:themeFill="accent6" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6478C038" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En trámite </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DD873" w:themeFill="accent6" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="0772FEF0" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>En trámite</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00384DBD" w14:paraId="025B602B" w14:textId="77777777" w:rsidTr="004C64F0">
+        <w:trPr>
+          <w:trHeight w:val="477"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DD873" w:themeFill="accent6" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="7397F5AE" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patricia Lorena Sánchez Saborío </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2249" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DD873" w:themeFill="accent6" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="27B90C8C" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-035817-0007-CO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2249" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DD873" w:themeFill="accent6" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="012325EA" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En trámite </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DD873" w:themeFill="accent6" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C722753" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00202B87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>En trámite</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3691804C" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="009C0D5A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1501A3E4" w14:textId="77777777" w:rsidR="006A420D" w:rsidRDefault="006A420D" w:rsidP="009C0D5A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="192F361B" w14:textId="596A3620" w:rsidR="006A420D" w:rsidRDefault="006A420D" w:rsidP="009C0D5A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5AAB54B2" wp14:editId="2E65F8A1">
+            <wp:extent cx="5612130" cy="4799330"/>
+            <wp:effectExtent l="0" t="0" r="7620" b="1270"/>
+            <wp:docPr id="416824095" name="Gráfico 1">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F75E456A-33E2-33A6-4492-E6BC70EFA171}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId8"/>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60A67F73" w14:textId="4C5D08D4" w:rsidR="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00384DBD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Estadística año 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E74376A" w14:textId="2BD869C5" w:rsidR="00384DBD" w:rsidRPr="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00384DBD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Recursos de Amparo en total 1</w:t>
+      </w:r>
+      <w:r w:rsidR="004C64F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="285BB11D" w14:textId="77777777" w:rsidR="00384DBD" w:rsidRDefault="00384DBD" w:rsidP="00384DBD">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21B4E63D" w14:textId="77777777" w:rsidR="00A91E48" w:rsidRDefault="00A91E48" w:rsidP="00384DBD">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18028A5E" w14:textId="77777777" w:rsidR="006A420D" w:rsidRDefault="006A420D" w:rsidP="00384DBD">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="210B82F7" w14:textId="77777777" w:rsidR="006A420D" w:rsidRDefault="006A420D" w:rsidP="00384DBD">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5181542D" w14:textId="77777777" w:rsidR="006A420D" w:rsidRDefault="006A420D" w:rsidP="00384DBD">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A10115B" w14:textId="2ABCEB3A" w:rsidR="00A91E48" w:rsidRDefault="00A91E48" w:rsidP="00A91E48">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D67E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ESTADÍSTICAS DE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D67E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RECURSOS DE AMPARO </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C247EB" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="004C64F0" w:rsidRDefault="00D634B2" w:rsidP="00A91E48">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10543" w:type="dxa"/>
+        <w:tblInd w:w="-577" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3223"/>
+        <w:gridCol w:w="2436"/>
+        <w:gridCol w:w="2066"/>
+        <w:gridCol w:w="2643"/>
+        <w:gridCol w:w="175"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D634B2" w:rsidRPr="00D634B2" w14:paraId="19E42A20" w14:textId="77777777" w:rsidTr="00D634B2">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="175" w:type="dxa"/>
+          <w:trHeight w:val="554"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3223" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41C5F570" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-373"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D634B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>RECURRENTE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2436" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6265AB3E" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D634B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>NÚMERO DE EXPEDIENTE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2066" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71675664" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D634B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>VOTO NÚMERO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2643" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="246A379C" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D634B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>RESULTADO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D634B2" w:rsidRPr="00D634B2" w14:paraId="3B567A6F" w14:textId="77777777" w:rsidTr="00D634B2">
+        <w:trPr>
+          <w:trHeight w:val="554"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3223" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6130C7EB" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2436" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2772685A" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2066" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B1A0056" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2643" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F8BD38F" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="123FF995" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D634B2" w:rsidRPr="00D634B2" w14:paraId="0BB05EE8" w14:textId="77777777" w:rsidTr="00D634B2">
+        <w:trPr>
+          <w:trHeight w:val="75"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3223" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FA3BBBA" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2436" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4765D2BE" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2066" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2852ACC0" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2643" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06BA008B" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28B39037" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D634B2" w:rsidRPr="00D634B2" w14:paraId="35DC7960" w14:textId="77777777" w:rsidTr="00D634B2">
+        <w:trPr>
+          <w:trHeight w:val="831"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3223" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0835A45B" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D634B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rafael Ángel Paniagua Sáenz y Otros </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2436" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CEEE1C5" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D634B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>25-039028-0007-CO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2066" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43580A93" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D634B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>2026-005276</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2643" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="239A723C" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D634B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sin Lugar </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="175" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="771D308D" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D634B2" w:rsidRPr="00D634B2" w14:paraId="49EE601F" w14:textId="77777777" w:rsidTr="00D634B2">
+        <w:trPr>
+          <w:trHeight w:val="887"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3223" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFF99"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66291DEE" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D634B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Virginia Castro Campos </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2436" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFF99"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="526E2D4B" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D634B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>26-003811-0007-CO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2066" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFF99"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67CC7D6C" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D634B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En trámite </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2643" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFF99"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2AF476A5" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D634B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En trámite </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="175" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F786CAF" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D634B2" w:rsidRPr="00D634B2" w14:paraId="0690D1DC" w14:textId="77777777" w:rsidTr="00D634B2">
+        <w:trPr>
+          <w:trHeight w:val="776"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3223" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58EA6A7D" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D634B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fitsroy Villalobos Zuñiga </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2436" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34042676" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D634B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26-005321-0007-CO </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2066" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E4449AC" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D634B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>2026014360</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2643" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CCB05EE" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D634B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sin Lugar </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="175" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53AF4903" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D634B2" w:rsidRPr="00D634B2" w14:paraId="381A2856" w14:textId="77777777" w:rsidTr="00D634B2">
+        <w:trPr>
+          <w:trHeight w:val="860"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3223" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F64861"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CCF8942" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D634B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>GUILLERMO MANUEL GARCIA SALINAS.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2436" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F64861"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40D1ACDA" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D634B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>26-006294-0007-CO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2066" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F64861"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46E0F50C" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D634B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>2026-011064</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2643" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F64861"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F259CA2" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D634B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Con lugar </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="175" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20F6D370" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D634B2" w:rsidRPr="00D634B2" w14:paraId="3AA2CBE5" w14:textId="77777777" w:rsidTr="00D634B2">
+        <w:trPr>
+          <w:trHeight w:val="1082"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3223" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F64861"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E8A2B01" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D634B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>GUILLERMO MANUEL GARCIA SALINAS.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2436" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F64861"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75A0B54E" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D634B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>26-006292-0007-CO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2066" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F64861"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3158596A" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D634B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>2026-011062</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2643" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F64861"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="256AF686" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D634B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Con lugar </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="175" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1380434E" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D634B2" w:rsidRPr="00D634B2" w14:paraId="0A0B69C7" w14:textId="77777777" w:rsidTr="00D634B2">
+        <w:trPr>
+          <w:trHeight w:val="1137"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3223" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFF99"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1274F1C0" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D634B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>Lenin Antonio Pérez Guzmán, Jimena Piedra Valverde.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2436" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFF99"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B6B1942" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D634B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>26-008767-0007-CO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2066" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFF99"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46B4CFE5" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D634B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>En trámite</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2643" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFF99"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="219852A5" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D634B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>En trámite</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="175" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BA73E3C" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D634B2" w:rsidRPr="00D634B2" w14:paraId="0680E2FD" w14:textId="77777777" w:rsidTr="00D634B2">
+        <w:trPr>
+          <w:trHeight w:val="860"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3223" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFF99"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72E5B302" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D634B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>Rafael Ángel Paniagua Sáenz y Otro</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2436" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFF99"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71114B02" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D634B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>26-012570-0007-CO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2066" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFF99"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F779286" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D634B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>En trámite</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2643" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFF99"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="693CEFD3" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D634B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>En trámite</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="175" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61C966FD" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="53193EBE" w14:textId="495CEF12" w:rsidR="00A91E48" w:rsidRDefault="00A91E48" w:rsidP="00384DBD">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47DF67CC" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00384DBD">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33C71456" w14:textId="7BE87CEB" w:rsidR="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00384DBD">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="210D417A" wp14:editId="69360514">
+            <wp:extent cx="5915025" cy="3781425"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+            <wp:docPr id="1447808487" name="Gráfico 1">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7E3AFCF-BC8E-BE59-26BE-FDA3E97F93C7}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId9"/>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="399D5E81" w14:textId="4A1EB6D1" w:rsidR="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Estadística año 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="653F609D" w14:textId="000212F3" w:rsidR="00D634B2" w:rsidRPr="00384DBD" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recursos de Amparo en total </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28785AEB" w14:textId="2AFFE56B" w:rsidR="00A91E48" w:rsidRPr="00384DBD" w:rsidRDefault="00A91E48" w:rsidP="00A91E48">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00A91E48" w:rsidRPr="00384DBD" w:rsidSect="00B65347">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:noEndnote/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="326"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</calcChain>
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="065473E2" w14:textId="77777777" w:rsidR="006C7346" w:rsidRDefault="006C7346" w:rsidP="00B65347">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="02EE55C3" w14:textId="77777777" w:rsidR="006C7346" w:rsidRDefault="006C7346" w:rsidP="00B65347">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...349 lines deleted...]
-</sst>
+<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
 </file>
 
-<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-[...387 lines deleted...]
-</styleSheet>
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2D557FD1" w14:textId="70ECD94E" w:rsidR="006C3945" w:rsidRDefault="006C3945" w:rsidP="006C3945">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="00758D"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="00758D"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D873974" wp14:editId="73619AEB">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-1056005</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-10660</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7774305" cy="1234440"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1149828611" name="Imagen 6"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1030011690" name="Imagen 1030011690"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7774305" cy="1234440"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6E85FE66" w14:textId="77777777" w:rsidR="005B0DDD" w:rsidRPr="00B074C1" w:rsidRDefault="005B0DDD" w:rsidP="00F26BBC">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="00758D"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00B074C1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="00758D"/>
+      </w:rPr>
+      <w:t>Municipalidad de Heredia</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="257D8DE9" w14:textId="0EA443E8" w:rsidR="005B0DDD" w:rsidRPr="00B074C1" w:rsidRDefault="005B0DDD" w:rsidP="00F26BBC">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="00758D"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00B074C1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="00758D"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Heredia, Avenida Central, Calles 0-1</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="5CB9EB0D" w14:textId="4ECDE0D0" w:rsidR="005B0DDD" w:rsidRPr="00B074C1" w:rsidRDefault="005B0DDD" w:rsidP="00F26BBC">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="00758D"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00B074C1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="00758D"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>506) 2277-1400 / (506) 2277-1401</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="637B2F88" w14:textId="4B367AFB" w:rsidR="005B0DDD" w:rsidRPr="00B074C1" w:rsidRDefault="005B0DDD" w:rsidP="00F26BBC">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="00758D"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00B074C1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="00758D"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>info@heredia.go.cr</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="07DB5E22" w14:textId="6B34E902" w:rsidR="005B0DDD" w:rsidRPr="00B074C1" w:rsidRDefault="005B0DDD" w:rsidP="00F26BBC">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="00758D"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00B074C1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="00758D"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>www.heredia.go.cr</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="0EF8CDC9" w14:textId="49F8F2C3" w:rsidR="00762579" w:rsidRPr="00F26BBC" w:rsidRDefault="00762579" w:rsidP="005B0DDD">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="00758D"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="211500D0" w14:textId="5B16DFB0" w:rsidR="00B074C1" w:rsidRDefault="00B074C1" w:rsidP="00B074C1">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="00758D"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="00758D"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50F097A1" wp14:editId="17903A75">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-1075690</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>567</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7774683" cy="1235034"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1030011690" name="Imagen 6"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1030011690" name="Imagen 1030011690"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7774683" cy="1235034"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="64388EC7" w14:textId="3DCD01CE" w:rsidR="00762579" w:rsidRPr="00B074C1" w:rsidRDefault="008E3348" w:rsidP="00F26BBC">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="00758D"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00B074C1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="00758D"/>
+      </w:rPr>
+      <w:t>Municipalidad de Heredia</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="2EA8EF8D" w14:textId="30EADD07" w:rsidR="00B074C1" w:rsidRPr="00B074C1" w:rsidRDefault="00B074C1" w:rsidP="00F26BBC">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="00758D"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00B074C1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="00758D"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Heredia, Avenida Central, Calles 0-1</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="2076FFE7" w14:textId="3D2E10F6" w:rsidR="00B074C1" w:rsidRPr="00B074C1" w:rsidRDefault="00B074C1" w:rsidP="00F26BBC">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="00758D"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00B074C1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="00758D"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>506) 2277-1400 / (506) 2277-1401</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6336AE7B" w14:textId="2B4D88C8" w:rsidR="00B074C1" w:rsidRPr="00B074C1" w:rsidRDefault="00B074C1" w:rsidP="00F26BBC">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="00758D"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00B074C1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="00758D"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>info@heredia.go.cr</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="7D5B7072" w14:textId="3C6FE9B9" w:rsidR="00B074C1" w:rsidRPr="00B074C1" w:rsidRDefault="00B074C1" w:rsidP="00F26BBC">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="left" w:pos="6010"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="00758D"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00B074C1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="00758D"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>www.heredia.go.cr</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
 </file>
 
-<file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1CCAD352" w14:textId="77777777" w:rsidR="006C7346" w:rsidRDefault="006C7346" w:rsidP="00B65347">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="70AE0021" w14:textId="77777777" w:rsidR="006C7346" w:rsidRDefault="006C7346" w:rsidP="00B65347">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
-<file path=xl/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="72D4D161" w14:textId="54688182" w:rsidR="00B65347" w:rsidRDefault="00B074C1" w:rsidP="00B65347">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4252"/>
+        <w:tab w:val="clear" w:pos="8504"/>
+        <w:tab w:val="left" w:pos="950"/>
+      </w:tabs>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EA5C057" wp14:editId="5BA994A0">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>2179320</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>19685</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="3816350" cy="573405"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="1163887684" name="Cuadro de texto 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="3816350" cy="573405"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="717082E5" w14:textId="77777777" w:rsidR="00F26BBC" w:rsidRPr="008E3348" w:rsidRDefault="00F26BBC" w:rsidP="00F26BBC">
+                          <w:pPr>
+                            <w:pStyle w:val="Encabezado"/>
+                            <w:tabs>
+                              <w:tab w:val="left" w:pos="5377"/>
+                            </w:tabs>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="00758D"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                              <w:lang w:val="es-ES"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="00758D"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                              <w:lang w:val="es-MX"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Dirección de Asesoría y Gestión Jurídica </w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="19F46006" w14:textId="63712022" w:rsidR="00B074C1" w:rsidRPr="008E3348" w:rsidRDefault="00B074C1" w:rsidP="00B074C1">
+                          <w:pPr>
+                            <w:pStyle w:val="Encabezado"/>
+                            <w:tabs>
+                              <w:tab w:val="left" w:pos="5377"/>
+                            </w:tabs>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="00758D"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                              <w:lang w:val="es-ES"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4EA5C057" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Cuadro de texto 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:171.6pt;margin-top:1.55pt;width:300.5pt;height:45.15pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpNrtBEwIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC81/KapILlwE3gooCR&#10;BHCKnGmKtASQHJakLblf3yElL017KnqhZvhGs7x5nN+3WpGDcL4GU9DRYEiJMBzK2uwK+v119emO&#10;Eh+YKZkCIwp6FJ7eLz5+mDc2F2OoQJXCEUxifN7YglYh2DzLPK+EZn4AVhgEJTjNArpul5WONZhd&#10;q2w8HN5kDbjSOuDCe7x97EC6SPmlFDw8S+lFIKqg2FtIp0vnNp7ZYs7ynWO2qnnfBvuHLjSrDRY9&#10;p3pkgZG9q/9IpWvuwIMMAw46AylrLtIMOM1o+G6aTcWsSLMgOd6eafL/Ly1/OmzsiyOh/QItLjAS&#10;0life7yM87TS6fjFTgniSOHxTJtoA+F4Obkb3UxmCHHEZreT6XAW02SXv63z4asATaJRUIdrSWyx&#10;w9qHLvQUEosZWNVKpdUoQ5qCpvS/IZhcGaxx6TVaod22/QBbKI84l4Nu5d7yVY3F18yHF+Zwx9gv&#10;6jY84yEVYBHoLUoqcD//dh/jkXpEKWlQMwX1P/bMCUrUN4NL+TyaTqPIkjOd3Y7RcdfI9hoxe/0A&#10;KMsRvhDLkxnjgzqZ0oF+Q3kvY1WEmOFYu6DhZD6ETsn4PLhYLlMQysqysDYby2PqSFqk9rV9Y872&#10;/Afc3BOc1MXyd2voYju6l/sAsk47igR3rPa8oyTTlvvnEzV/7aeoyyNf/AIAAP//AwBQSwMEFAAG&#10;AAgAAAAhAHFtxHffAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0ySg&#10;No1TVZEqJASHll64beJtEhHbIXbbwNeznMptRjOafZuvJ9OLM42+c1bBfBaBIFs73dlGweF9+7AA&#10;4QNajb2zpOCbPKyL25scM+0udkfnfWgEj1ifoYI2hCGT0tctGfQzN5Dl7OhGg4Ht2Eg94oXHTS/j&#10;KHqSBjvLF1ocqGyp/tyfjIKXcvuGuyo2i5++fH49boavw8ejUvd302YFItAUrmX4w2d0KJipcier&#10;vegVJGkSc5XFHATnyzRlX7FIUpBFLv8/UPwCAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;aTa7QRMCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAcW3Ed98AAAAIAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="717082E5" w14:textId="77777777" w:rsidR="00F26BBC" w:rsidRPr="008E3348" w:rsidRDefault="00F26BBC" w:rsidP="00F26BBC">
+                    <w:pPr>
+                      <w:pStyle w:val="Encabezado"/>
+                      <w:tabs>
+                        <w:tab w:val="left" w:pos="5377"/>
+                      </w:tabs>
+                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="00758D"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:val="es-ES"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="00758D"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:val="es-MX"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Dirección de Asesoría y Gestión Jurídica </w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="19F46006" w14:textId="63712022" w:rsidR="00B074C1" w:rsidRPr="008E3348" w:rsidRDefault="00B074C1" w:rsidP="00B074C1">
+                    <w:pPr>
+                      <w:pStyle w:val="Encabezado"/>
+                      <w:tabs>
+                        <w:tab w:val="left" w:pos="5377"/>
+                      </w:tabs>
+                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="00758D"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:val="es-ES"/>
+                      </w:rPr>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5FCB30DB" wp14:editId="7356D4EB">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-1060315</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-447472</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7774983" cy="1397878"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2105087555" name="Imagen 5" descr="Logo-para-encabezado.png. La imagen está compuesta por los colores azul, blanco y naranja, tiene una flor naranja y la silueta del Fortín en azul con el fondo blanco . Además del nombre de la oficina productora. "/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2105087555" name="Imagen 5" descr="Logo-para-encabezado.png. La imagen está compuesta por los colores azul, blanco y naranja, tiene una flor naranja y la silueta del Fortín en azul con el fondo blanco . Además del nombre de la oficina productora. "/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7774983" cy="1397878"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00B65347">
+      <w:tab/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="23787ED3" w14:textId="03DA19E2" w:rsidR="000229CB" w:rsidRDefault="000229CB" w:rsidP="003D0123">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4252"/>
+        <w:tab w:val="clear" w:pos="8504"/>
+        <w:tab w:val="left" w:pos="3600"/>
+      </w:tabs>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="76F97AF3" w14:textId="35702521" w:rsidR="00B65347" w:rsidRPr="00F26BBC" w:rsidRDefault="00B65347" w:rsidP="00F26BBC">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="950"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00F26BBC">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Página </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F26BBC">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00F26BBC">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00F26BBC">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00F26BBC">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F26BBC">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00F26BBC">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F26BBC">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00F26BBC">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00F26BBC">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00F26BBC">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F26BBC">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="70E544DF" w14:textId="77777777" w:rsidR="00A42D57" w:rsidRDefault="00A42D57" w:rsidP="00B65347">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="950"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
-<file path=xl/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style3.xml"/></Relationships>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="71E0FF7F" w14:textId="75B5D7C0" w:rsidR="00B65347" w:rsidRDefault="006C7346">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+      <w:rPr>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:id w:val="261426616"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Margins)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent/>
+    </w:sdt>
+    <w:r w:rsidR="008E3348">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69CD797C" wp14:editId="757D124C">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>2254047</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>31750</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1828800" cy="573405"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="1825108406" name="Cuadro de texto 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1828800" cy="573405"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2C7DE34E" w14:textId="2695C341" w:rsidR="008E3348" w:rsidRPr="008E3348" w:rsidRDefault="00C02E0E" w:rsidP="008E3348">
+                          <w:pPr>
+                            <w:pStyle w:val="Encabezado"/>
+                            <w:tabs>
+                              <w:tab w:val="left" w:pos="5377"/>
+                            </w:tabs>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="00758D"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                              <w:lang w:val="es-ES"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="00758D"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                              <w:lang w:val="es-MX"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Dirección de Asesoría y Gestión Jurídica </w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="69CD797C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:177.5pt;margin-top:2.5pt;width:2in;height:45.15pt;z-index:251667456;visibility:visible;mso-wrap-style:none;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANUWzsFgIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfKf0Dc6107duKuvI7cRK4q&#10;WUkkp8oZs+BFYhkE2Lvur+/A+ktJT1UvMDDDfLz3mD10jSZ74bwCU9LhIKdEGA6VMtuS/npbfp1S&#10;4gMzFdNgREkPwtOH+c2XWWsLMYIadCUcwSTGF60taR2CLbLM81o0zA/ACoNOCa5hAY9um1WOtZi9&#10;0dkoz++yFlxlHXDhPd4+9U46T/mlFDy8SOlFILqk2FtIq0vrJq7ZfMaKrWO2VvzYBvuHLhqmDBY9&#10;p3pigZGdU59SNYo78CDDgEOTgZSKizQDTjPMP0yzrpkVaRYEx9szTP7/peXP+7V9dSR036FDAiMg&#10;rfWFx8s4TyddE3fslKAfITycYRNdIDw+mo6m0xxdHH2T+9txPolpsstr63z4IaAh0SipQ1oSWmy/&#10;8qEPPYXEYgaWSutEjTakLend7SRPD84eTK4N1rj0Gq3QbTqiqqs5NlAdcDwHPfPe8qXCHlbMh1fm&#10;kGpsG+UbXnCRGrAWHC1KanC//3Yf45EB9FLSonRKalDblOifBpn5NhyPo9LSYTy5H+HBXXs21x6z&#10;ax4BtTnEb2J5MmN80CdTOmjeUeOLWBNdzHCsXNJwMh9DL2f8I1wsFikItWVZWJm15TF1xDTi+9a9&#10;M2ePJASk7xlOEmPFBy762J6NxS6AVImoiHKP6RF81GWi+viHovCvzynq8tPnfwAAAP//AwBQSwME&#10;FAAGAAgAAAAhADZ7HrvhAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AQxe+C32EZwYvY&#10;jcYEjZkUFRQR/2Ar0uM2uyah2dmwu2nTb+/0pKeZ4T3e/F45n2wvtsaHzhHCxSwBYah2uqMG4Wv5&#10;eH4NIkRFWvWODMLeBJhXx0elKrTb0afZLmIjOIRCoRDaGIdCylC3xqowc4Mh1n6ctyry6Rupvdpx&#10;uO3lZZLk0qqO+EOrBvPQmnqzGC3Cpn05+0ie3u6/8+e9f1+ObuVfV4inJ9PdLYhopvhnhgM+o0PF&#10;TGs3kg6iR0izjLtEhMNgPb9KeVkj3GQpyKqU/wtUvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQANUWzsFgIAADEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQA2ex674QAAAAgBAAAPAAAAAAAAAAAAAAAAAHAEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="2C7DE34E" w14:textId="2695C341" w:rsidR="008E3348" w:rsidRPr="008E3348" w:rsidRDefault="00C02E0E" w:rsidP="008E3348">
+                    <w:pPr>
+                      <w:pStyle w:val="Encabezado"/>
+                      <w:tabs>
+                        <w:tab w:val="left" w:pos="5377"/>
+                      </w:tabs>
+                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="00758D"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:val="es-ES"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="00758D"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:val="es-MX"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Dirección de Asesoría y Gestión Jurídica </w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="008E3348">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A887E2A" wp14:editId="017A5260">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-1080135</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-445973</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7774983" cy="1397878"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1592959248" name="Imagen 5" descr="Logo-para-encabezado.png. La imagen está compuesta por los colores azul, blanco y naranja, tiene una flor naranja y la silueta del Fortín en azul con el fondo blanco . Además del nombre de la oficina productora. ">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1592959248" name="Imagen 5" descr="Logo-para-encabezado.png. La imagen está compuesta por los colores azul, blanco y naranja, tiene una flor naranja y la silueta del Fortín en azul con el fondo blanco . Además del nombre de la oficina productora. ">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7774983" cy="1397878"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="7A8DC051" w14:textId="784F8BD4" w:rsidR="00B65347" w:rsidRPr="00B65347" w:rsidRDefault="00275092" w:rsidP="00275092">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4252"/>
+        <w:tab w:val="clear" w:pos="8504"/>
+        <w:tab w:val="left" w:pos="2182"/>
+      </w:tabs>
+      <w:rPr>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
-<file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
-[...393 lines deleted...]
-</c:chartSpace>
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A8E7D8C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D75CA448"/>
+    <w:lvl w:ilvl="0" w:tplc="450C4DFA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="140A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="140A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="140A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="140A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="140A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="140A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="140A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="140A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="379019894">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
 </file>
 
-<file path=xl/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="84"/>
+  <w:embedSystemFonts/>
+  <w:bordersDoNotSurroundHeader/>
+  <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:drawingGridHorizontalSpacing w:val="120"/>
+  <w:drawingGridVerticalSpacing w:val="120"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="3"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:doNotShadeFormData/>
+  <w:characterSpacingControl w:val="compressPunctuation"/>
+  <w:doNotValidateAgainstSchema/>
+  <w:doNotDemarcateInvalidXml/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
+  <w:compat>
+    <w:spaceForUL/>
+    <w:balanceSingleByteDoubleByteWidth/>
+    <w:doNotLeaveBackslashAlone/>
+    <w:ulTrailSpace/>
+    <w:doNotExpandShiftReturn/>
+    <w:adjustLineHeightInTable/>
+    <w:doNotUseHTMLParagraphAutoSpacing/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00B65347"/>
+    <w:rsid w:val="000042E1"/>
+    <w:rsid w:val="000229CB"/>
+    <w:rsid w:val="000308C8"/>
+    <w:rsid w:val="000B2AEB"/>
+    <w:rsid w:val="000C2289"/>
+    <w:rsid w:val="00111203"/>
+    <w:rsid w:val="001274CB"/>
+    <w:rsid w:val="001524C8"/>
+    <w:rsid w:val="00152A38"/>
+    <w:rsid w:val="001C7E25"/>
+    <w:rsid w:val="001F52FB"/>
+    <w:rsid w:val="00253DF1"/>
+    <w:rsid w:val="00263128"/>
+    <w:rsid w:val="00275092"/>
+    <w:rsid w:val="00284CCB"/>
+    <w:rsid w:val="00292ACC"/>
+    <w:rsid w:val="002B76E6"/>
+    <w:rsid w:val="00331718"/>
+    <w:rsid w:val="00384DBD"/>
+    <w:rsid w:val="00385474"/>
+    <w:rsid w:val="003B29F7"/>
+    <w:rsid w:val="003C1C36"/>
+    <w:rsid w:val="003D0123"/>
+    <w:rsid w:val="003F5213"/>
+    <w:rsid w:val="0042540A"/>
+    <w:rsid w:val="00427999"/>
+    <w:rsid w:val="00473AE6"/>
+    <w:rsid w:val="00480813"/>
+    <w:rsid w:val="004B3B35"/>
+    <w:rsid w:val="004C64F0"/>
+    <w:rsid w:val="004E0A9A"/>
+    <w:rsid w:val="004F7CCE"/>
+    <w:rsid w:val="00502827"/>
+    <w:rsid w:val="005060A0"/>
+    <w:rsid w:val="0050751E"/>
+    <w:rsid w:val="005147CA"/>
+    <w:rsid w:val="00582C57"/>
+    <w:rsid w:val="005A37AC"/>
+    <w:rsid w:val="005B0DDD"/>
+    <w:rsid w:val="005C5924"/>
+    <w:rsid w:val="005D47B3"/>
+    <w:rsid w:val="005E6DFE"/>
+    <w:rsid w:val="00625E63"/>
+    <w:rsid w:val="00633C0C"/>
+    <w:rsid w:val="00642F27"/>
+    <w:rsid w:val="0065390B"/>
+    <w:rsid w:val="006654DE"/>
+    <w:rsid w:val="006A420D"/>
+    <w:rsid w:val="006C3625"/>
+    <w:rsid w:val="006C3945"/>
+    <w:rsid w:val="006C7346"/>
+    <w:rsid w:val="006E5267"/>
+    <w:rsid w:val="00725A3E"/>
+    <w:rsid w:val="00762579"/>
+    <w:rsid w:val="00772E55"/>
+    <w:rsid w:val="007C13CE"/>
+    <w:rsid w:val="007D67E7"/>
+    <w:rsid w:val="00830197"/>
+    <w:rsid w:val="00865332"/>
+    <w:rsid w:val="00896F06"/>
+    <w:rsid w:val="00897381"/>
+    <w:rsid w:val="008C0723"/>
+    <w:rsid w:val="008C210F"/>
+    <w:rsid w:val="008E3348"/>
+    <w:rsid w:val="008E3EFD"/>
+    <w:rsid w:val="008F2398"/>
+    <w:rsid w:val="008F3932"/>
+    <w:rsid w:val="00943089"/>
+    <w:rsid w:val="009436E4"/>
+    <w:rsid w:val="00945D0D"/>
+    <w:rsid w:val="00945FFB"/>
+    <w:rsid w:val="009C0D5A"/>
+    <w:rsid w:val="009E31AF"/>
+    <w:rsid w:val="00A0436B"/>
+    <w:rsid w:val="00A32211"/>
+    <w:rsid w:val="00A327B1"/>
+    <w:rsid w:val="00A36D32"/>
+    <w:rsid w:val="00A42D57"/>
+    <w:rsid w:val="00A91E48"/>
+    <w:rsid w:val="00AB0121"/>
+    <w:rsid w:val="00AC097C"/>
+    <w:rsid w:val="00AC2574"/>
+    <w:rsid w:val="00AE3CAF"/>
+    <w:rsid w:val="00B074C1"/>
+    <w:rsid w:val="00B22134"/>
+    <w:rsid w:val="00B37E76"/>
+    <w:rsid w:val="00B569A5"/>
+    <w:rsid w:val="00B61979"/>
+    <w:rsid w:val="00B65347"/>
+    <w:rsid w:val="00BB69D6"/>
+    <w:rsid w:val="00BD27B4"/>
+    <w:rsid w:val="00BF3A2D"/>
+    <w:rsid w:val="00C02E0E"/>
+    <w:rsid w:val="00C57DF9"/>
+    <w:rsid w:val="00C86D17"/>
+    <w:rsid w:val="00CA08A5"/>
+    <w:rsid w:val="00CF14F2"/>
+    <w:rsid w:val="00D01304"/>
+    <w:rsid w:val="00D27D14"/>
+    <w:rsid w:val="00D308D2"/>
+    <w:rsid w:val="00D610EC"/>
+    <w:rsid w:val="00D634B2"/>
+    <w:rsid w:val="00D71FE5"/>
+    <w:rsid w:val="00DD3551"/>
+    <w:rsid w:val="00DD3DB4"/>
+    <w:rsid w:val="00E242C0"/>
+    <w:rsid w:val="00E3003C"/>
+    <w:rsid w:val="00E339E0"/>
+    <w:rsid w:val="00E407A3"/>
+    <w:rsid w:val="00E57D2F"/>
+    <w:rsid w:val="00E705FA"/>
+    <w:rsid w:val="00E724FC"/>
+    <w:rsid w:val="00E81B68"/>
+    <w:rsid w:val="00E92074"/>
+    <w:rsid w:val="00EB6385"/>
+    <w:rsid w:val="00EC0158"/>
+    <w:rsid w:val="00EE521F"/>
+    <w:rsid w:val="00EF6584"/>
+    <w:rsid w:val="00F061EB"/>
+    <w:rsid w:val="00F13D06"/>
+    <w:rsid w:val="00F26BBC"/>
+    <w:rsid w:val="00F36416"/>
+    <w:rsid w:val="00F400B7"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="es-419"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
+  <w:doNotAutoCompressPictures/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="57C029BB"/>
+  <w14:defaultImageDpi w14:val="0"/>
+  <w15:docId w15:val="{D4C9997B-4862-4762-83A3-675875D6A91D}"/>
+</w:settings>
+</file>
+
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+        <w:lang w:val="es-419" w:eastAsia="es-419" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault/>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Encabezado">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EncabezadoCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B65347"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
+    <w:name w:val="Encabezado Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Encabezado"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B65347"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Piedepgina">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PiedepginaCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B65347"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
+    <w:name w:val="Pie de página Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Piedepgina"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B65347"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B65347"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipervnculo">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BD27B4"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BD27B4"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Nmerodepgina">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E92074"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E5267"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tablaconcuadrcula">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00384DBD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-CR" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="456603465">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1942293504">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///\\srvdfs01\FS_Departamentos_MH\Legal\Laura%20Arce%20Chaves\Sitio%20Web%20y%20Transparencia-%20Legal\ESTAD&#205;STICAS%20DE%20RECURSOS%20DE%20AMPARO%202024-2025-2026.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
+</file>
+
+<file path=word/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///\\srvdfs01\FS_Departamentos_MH\Legal\Laura%20Arce%20Chaves\Sitio%20Web%20y%20Transparencia-%20Legal\ESTAD&#205;STICAS%20DE%20RECURSOS%20DE%20AMPARO%202024-2025-2026.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
+</file>
+
+<file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="es-ES"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1800" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
@@ -1341,126 +5962,102 @@
       <c:pieChart>
         <c:varyColors val="1"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:dPt>
             <c:idx val="0"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="00B050"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst>
                 <a:outerShdw blurRad="254000" sx="102000" sy="102000" algn="ctr" rotWithShape="0">
                   <a:prstClr val="black">
                     <a:alpha val="20000"/>
                   </a:prstClr>
                 </a:outerShdw>
               </a:effectLst>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000001-6302-4F62-8E57-BA43E4723490}"/>
+                <c16:uniqueId val="{00000001-8634-42BD-A54F-4AB71B574DE3}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="1"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="E1154F"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst>
                 <a:outerShdw blurRad="254000" sx="102000" sy="102000" algn="ctr" rotWithShape="0">
                   <a:prstClr val="black">
                     <a:alpha val="20000"/>
                   </a:prstClr>
                 </a:outerShdw>
               </a:effectLst>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000002-6302-4F62-8E57-BA43E4723490}"/>
+                <c16:uniqueId val="{00000003-8634-42BD-A54F-4AB71B574DE3}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="2"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="accent2">
                   <a:lumMod val="60000"/>
                   <a:lumOff val="40000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst>
                 <a:outerShdw blurRad="254000" sx="102000" sy="102000" algn="ctr" rotWithShape="0">
                   <a:prstClr val="black">
                     <a:alpha val="20000"/>
                   </a:prstClr>
                 </a:outerShdw>
               </a:effectLst>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000003-6302-4F62-8E57-BA43E4723490}"/>
-[...23 lines deleted...]
-                <c16:uniqueId val="{00000004-6302-4F62-8E57-BA43E4723490}"/>
+                <c16:uniqueId val="{00000005-8634-42BD-A54F-4AB71B574DE3}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dLbls>
             <c:spPr>
               <a:pattFill prst="pct75">
                 <a:fgClr>
                   <a:schemeClr val="dk1">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:fgClr>
                 <a:bgClr>
                   <a:schemeClr val="dk1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:bgClr>
               </a:pattFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst>
                 <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                   <a:prstClr val="black">
@@ -1493,92 +6090,86 @@
             <c:showVal val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="1"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="1"/>
             <c:leaderLines>
               <c:spPr>
                 <a:ln w="9525">
                   <a:solidFill>
                     <a:schemeClr val="dk1">
                       <a:lumMod val="50000"/>
                       <a:lumOff val="50000"/>
                     </a:schemeClr>
                   </a:solidFill>
                 </a:ln>
                 <a:effectLst/>
               </c:spPr>
             </c:leaderLines>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
-              <c:f>'2025'!$A$26:$A$29</c:f>
+              <c:f>'2025'!$A$26:$A$28</c:f>
               <c:strCache>
-                <c:ptCount val="4"/>
+                <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>Sin lugar </c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Con lugar </c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Parcialmente con lugar </c:v>
                 </c:pt>
-                <c:pt idx="3">
-[...1 lines deleted...]
-                </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'2025'!$B$26:$B$29</c:f>
+              <c:f>'2025'!$B$26:$B$28</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
-                <c:ptCount val="4"/>
+                <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>12</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>3</c:v>
+                  <c:v>4</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>1</c:v>
-[...1 lines deleted...]
-                <c:pt idx="3">
                   <c:v>1</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-6302-4F62-8E57-BA43E4723490}"/>
+              <c16:uniqueId val="{00000006-8634-42BD-A54F-4AB71B574DE3}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="ctr"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="1"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="1"/>
         </c:dLbls>
         <c:firstSliceAng val="0"/>
       </c:pieChart>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
@@ -1649,59 +6240,57 @@
         <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
       </a:path>
       <a:tileRect/>
     </a:gradFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="dk1">
           <a:lumMod val="25000"/>
           <a:lumOff val="75000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-CR"/>
     </a:p>
   </c:txPr>
-  <c:printSettings>
-[...3 lines deleted...]
-  </c:printSettings>
+  <c:externalData r:id="rId3">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
 </c:chartSpace>
 </file>
 
-<file path=xl/charts/chart3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="es-ES"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
@@ -1735,54 +6324,54 @@
           <a:pPr>
             <a:defRPr b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="es-CR"/>
         </a:p>
       </c:txPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="0.1014226189085415"/>
+          <c:x val="6.7069369951944416E-2"/>
           <c:y val="0.11782941194007449"/>
-          <c:w val="0.84516491818344663"/>
-          <c:h val="0.80671319498201477"/>
+          <c:w val="0.90528307150012044"/>
+          <c:h val="0.81007159999206657"/>
         </c:manualLayout>
       </c:layout>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>'2026'!$B$21</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>CANTIDAD </c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="F24848"/>
             </a:solidFill>
             <a:ln>
@@ -1796,76 +6385,76 @@
               </a:outerShdw>
             </a:effectLst>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:dPt>
             <c:idx val="0"/>
             <c:invertIfNegative val="0"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="92D050"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst>
                 <a:outerShdw blurRad="76200" dir="18900000" sy="23000" kx="-1200000" algn="bl" rotWithShape="0">
                   <a:prstClr val="black">
                     <a:alpha val="20000"/>
                   </a:prstClr>
                 </a:outerShdw>
               </a:effectLst>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000002-39E9-4DFA-B9BB-38C5E1B5B176}"/>
+                <c16:uniqueId val="{00000001-C664-4974-BCF9-3C4ED332E8AF}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="3"/>
             <c:invertIfNegative val="0"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="FFFF6D"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst>
                 <a:outerShdw blurRad="76200" dir="18900000" sy="23000" kx="-1200000" algn="bl" rotWithShape="0">
                   <a:prstClr val="black">
                     <a:alpha val="20000"/>
                   </a:prstClr>
                 </a:outerShdw>
               </a:effectLst>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000001-58CF-4BC1-A819-83C7D2A86F24}"/>
+                <c16:uniqueId val="{00000003-C664-4974-BCF9-3C4ED332E8AF}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dLbls>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="1400" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="tx1"/>
                     </a:solidFill>
                     <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                     <a:ea typeface="+mn-ea"/>
                     <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
@@ -1906,64 +6495,64 @@
               <c:f>'2026'!$A$22:$A$25</c:f>
               <c:strCache>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
                   <c:v>Sin lugar </c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Con lugar </c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Parcialmente con lugar </c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>En trámite</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'2026'!$B$22:$B$25</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
-                  <c:v>1</c:v>
+                  <c:v>2</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>2</c:v>
+                  <c:v>3</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-58CF-4BC1-A819-83C7D2A86F24}"/>
+              <c16:uniqueId val="{00000004-C664-4974-BCF9-3C4ED332E8AF}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="inEnd"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="41"/>
         <c:axId val="1050469455"/>
         <c:axId val="1050464175"/>
       </c:barChart>
       <c:catAx>
         <c:axId val="1050469455"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
@@ -2048,179 +6637,137 @@
       </a:gsLst>
       <a:lin ang="5400000" scaled="1"/>
       <a:tileRect/>
     </a:gradFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="dk1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-CR"/>
     </a:p>
   </c:txPr>
-  <c:printSettings>
-[...3 lines deleted...]
-  </c:printSettings>
+  <c:externalData r:id="rId3">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
 </c:chartSpace>
 </file>
 
-<file path=xl/charts/colors1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/charts/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
   <a:schemeClr val="accent1"/>
   <a:schemeClr val="accent2"/>
   <a:schemeClr val="accent3"/>
   <a:schemeClr val="accent4"/>
   <a:schemeClr val="accent5"/>
   <a:schemeClr val="accent6"/>
   <cs:variation/>
   <cs:variation>
     <a:lumMod val="60000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
     <a:lumOff val="20000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="60000"/>
     <a:lumOff val="40000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
     <a:lumOff val="30000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
     <a:lumOff val="50000"/>
   </cs:variation>
 </cs:colorStyle>
 </file>
 
-<file path=xl/charts/colors2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/charts/colors2.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
   <a:schemeClr val="accent1"/>
   <a:schemeClr val="accent2"/>
   <a:schemeClr val="accent3"/>
   <a:schemeClr val="accent4"/>
   <a:schemeClr val="accent5"/>
   <a:schemeClr val="accent6"/>
   <cs:variation/>
   <cs:variation>
     <a:lumMod val="60000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
     <a:lumOff val="20000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="60000"/>
     <a:lumOff val="40000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
     <a:lumOff val="30000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
     <a:lumOff val="50000"/>
   </cs:variation>
 </cs:colorStyle>
 </file>
 
-<file path=xl/charts/colors3.xml><?xml version="1.0" encoding="utf-8"?>
-[...39 lines deleted...]
-<file path=xl/charts/style1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/charts/style1.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="253">
   <cs:axisTitle>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1">
         <a:lumMod val="75000"/>
         <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="900" b="1" kern="1200"/>
   </cs:axisTitle>
   <cs:categoryAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1">
         <a:lumMod val="75000"/>
         <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
@@ -2777,652 +7324,51 @@
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1">
         <a:lumMod val="75000"/>
         <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:spPr>
       <a:ln>
         <a:noFill/>
       </a:ln>
     </cs:spPr>
     <cs:defRPr sz="900" kern="1200"/>
   </cs:valueAxis>
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1"/>
     </cs:fontRef>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
-<file path=xl/charts/style2.xml><?xml version="1.0" encoding="utf-8"?>
-[...600 lines deleted...]
-<file path=xl/charts/style3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/charts/style2.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="204">
   <cs:axisTitle>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="900" b="1" kern="1200"/>
   </cs:axisTitle>
   <cs:categoryAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="900" kern="1200">
       <a:effectLst/>
@@ -3945,186 +7891,51 @@
     </cs:spPr>
   </cs:upBar>
   <cs:valueAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="900" kern="1200"/>
   </cs:valueAxis>
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1"/>
     </cs:fontRef>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...134 lines deleted...]
-<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
@@ -4132,103 +7943,103 @@
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
@@ -4286,65 +8097,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4365,959 +8176,101 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...854 lines deleted...]
-</worksheet>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E315886-19DD-4D59-8B27-1630B004375C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>4</Pages>
+  <Words>310</Words>
+  <Characters>1705</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
+  <Lines>14</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Hojas de cálculo</vt:lpstr>
+        <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>2026</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>2011</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Laura Maria Arce Chaves</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Grettel Hernandez Chacon</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>