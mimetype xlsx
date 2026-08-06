--- v3 (2026-06-22)
+++ v4 (2026-08-06)
@@ -2040,1843 +2040,2771 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13C247EB" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="004C64F0" w:rsidRDefault="00D634B2" w:rsidP="00A91E48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10543" w:type="dxa"/>
-        <w:tblInd w:w="-577" w:type="dxa"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="145"/>
+        <w:tblW w:w="10347" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3223"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="175"/>
+        <w:gridCol w:w="3265"/>
+        <w:gridCol w:w="2411"/>
+        <w:gridCol w:w="2037"/>
+        <w:gridCol w:w="2474"/>
+        <w:gridCol w:w="160"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D634B2" w:rsidRPr="00D634B2" w14:paraId="19E42A20" w14:textId="77777777" w:rsidTr="00D634B2">
+      <w:tr w:rsidR="00596C16" w:rsidRPr="00596C16" w14:paraId="63A8DB2F" w14:textId="77777777" w:rsidTr="00596C16">
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="175" w:type="dxa"/>
-          <w:trHeight w:val="554"/>
+          <w:wAfter w:w="160" w:type="dxa"/>
+          <w:trHeight w:val="674"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3223" w:type="dxa"/>
+            <w:tcW w:w="10187" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="D0D0D0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04DE6A83" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00596C16">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00596C16" w:rsidRPr="00596C16" w14:paraId="2B21EBC0" w14:textId="77777777" w:rsidTr="00596C16">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="160" w:type="dxa"/>
+          <w:trHeight w:val="280"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3265" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41C5F570" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+          <w:p w14:paraId="5FED91BC" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="-373"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D634B2">
+            <w:r w:rsidRPr="00596C16">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
               <w:t>RECURRENTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2436" w:type="dxa"/>
+            <w:tcW w:w="2411" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6265AB3E" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+          <w:p w14:paraId="37FCB635" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D634B2">
+            <w:r w:rsidRPr="00596C16">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
               <w:t>NÚMERO DE EXPEDIENTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2066" w:type="dxa"/>
+            <w:tcW w:w="2037" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71675664" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+          <w:p w14:paraId="74E6F215" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D634B2">
+            <w:r w:rsidRPr="00596C16">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
               <w:t>VOTO NÚMERO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2643" w:type="dxa"/>
+            <w:tcW w:w="2474" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="246A379C" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+          <w:p w14:paraId="5AE1FFDF" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D634B2">
+            <w:r w:rsidRPr="00596C16">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
               <w:t>RESULTADO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D634B2" w:rsidRPr="00D634B2" w14:paraId="3B567A6F" w14:textId="77777777" w:rsidTr="00D634B2">
+      <w:tr w:rsidR="00596C16" w:rsidRPr="00596C16" w14:paraId="1AFCD492" w14:textId="77777777" w:rsidTr="00596C16">
         <w:trPr>
-          <w:trHeight w:val="554"/>
+          <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3223" w:type="dxa"/>
+            <w:tcW w:w="3265" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6130C7EB" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+          <w:p w14:paraId="4F5DE124" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2436" w:type="dxa"/>
+            <w:tcW w:w="2411" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2772685A" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+          <w:p w14:paraId="5F930B5A" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2066" w:type="dxa"/>
+            <w:tcW w:w="2037" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B1A0056" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+          <w:p w14:paraId="27275D67" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2643" w:type="dxa"/>
+            <w:tcW w:w="2474" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5F8BD38F" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+          <w:p w14:paraId="2C370CDD" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="175" w:type="dxa"/>
+            <w:tcW w:w="160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="123FF995" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+          <w:p w14:paraId="56F548F5" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D634B2" w:rsidRPr="00D634B2" w14:paraId="0BB05EE8" w14:textId="77777777" w:rsidTr="00D634B2">
+      <w:tr w:rsidR="00596C16" w:rsidRPr="00596C16" w14:paraId="34329EB1" w14:textId="77777777" w:rsidTr="00596C16">
         <w:trPr>
-          <w:trHeight w:val="75"/>
+          <w:trHeight w:val="224"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3223" w:type="dxa"/>
+            <w:tcW w:w="3265" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7FA3BBBA" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+          <w:p w14:paraId="7073984A" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2436" w:type="dxa"/>
+            <w:tcW w:w="2411" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4765D2BE" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+          <w:p w14:paraId="1DA63204" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2066" w:type="dxa"/>
+            <w:tcW w:w="2037" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2852ACC0" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+          <w:p w14:paraId="0BD982EC" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2643" w:type="dxa"/>
+            <w:tcW w:w="2474" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06BA008B" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+          <w:p w14:paraId="32804571" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="175" w:type="dxa"/>
+            <w:tcW w:w="160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28B39037" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+          <w:p w14:paraId="7DF4D23E" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D634B2" w:rsidRPr="00D634B2" w14:paraId="35DC7960" w14:textId="77777777" w:rsidTr="00D634B2">
+      <w:tr w:rsidR="00596C16" w:rsidRPr="00596C16" w14:paraId="4C048307" w14:textId="77777777" w:rsidTr="00596C16">
         <w:trPr>
-          <w:trHeight w:val="831"/>
+          <w:trHeight w:val="548"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3223" w:type="dxa"/>
+            <w:tcW w:w="3265" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0835A45B" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+          <w:p w14:paraId="14FEC40B" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D634B2">
+            <w:r w:rsidRPr="00596C16">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
               <w:t xml:space="preserve">Rafael Ángel Paniagua Sáenz y Otros </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2436" w:type="dxa"/>
+            <w:tcW w:w="2411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0CEEE1C5" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+          <w:p w14:paraId="0CB3A860" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D634B2">
+            <w:r w:rsidRPr="00596C16">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
               <w:t>25-039028-0007-CO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2066" w:type="dxa"/>
+            <w:tcW w:w="2037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43580A93" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+          <w:p w14:paraId="634F1E33" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D634B2">
+            <w:r w:rsidRPr="00596C16">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
               <w:t>2026-005276</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2643" w:type="dxa"/>
+            <w:tcW w:w="2474" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="239A723C" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+          <w:p w14:paraId="6D4674A0" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D634B2">
+            <w:r w:rsidRPr="00596C16">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
               <w:t xml:space="preserve">Sin Lugar </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="175" w:type="dxa"/>
+            <w:tcW w:w="160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="771D308D" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+          <w:p w14:paraId="42F4FFC2" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D634B2" w:rsidRPr="00D634B2" w14:paraId="49EE601F" w14:textId="77777777" w:rsidTr="00D634B2">
+      <w:tr w:rsidR="00596C16" w:rsidRPr="00596C16" w14:paraId="7480BDF9" w14:textId="77777777" w:rsidTr="00596C16">
         <w:trPr>
-          <w:trHeight w:val="887"/>
+          <w:trHeight w:val="492"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3223" w:type="dxa"/>
+            <w:tcW w:w="3265" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66291DEE" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+          <w:p w14:paraId="64237D4E" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D634B2">
+            <w:r w:rsidRPr="00596C16">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
               <w:t xml:space="preserve">Virginia Castro Campos </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2436" w:type="dxa"/>
+            <w:tcW w:w="2411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="526E2D4B" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+          <w:p w14:paraId="408B0A67" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D634B2">
+            <w:r w:rsidRPr="00596C16">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
               <w:t>26-003811-0007-CO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2066" w:type="dxa"/>
+            <w:tcW w:w="2037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67CC7D6C" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+          <w:p w14:paraId="311AEEEE" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D634B2">
+            <w:r w:rsidRPr="00596C16">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
               <w:t xml:space="preserve">En trámite </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2643" w:type="dxa"/>
+            <w:tcW w:w="2474" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2AF476A5" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+          <w:p w14:paraId="714CEE4F" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D634B2">
+            <w:r w:rsidRPr="00596C16">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
               <w:t xml:space="preserve">En trámite </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="175" w:type="dxa"/>
+            <w:tcW w:w="160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F786CAF" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+          <w:p w14:paraId="2F5F4257" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D634B2" w:rsidRPr="00D634B2" w14:paraId="0690D1DC" w14:textId="77777777" w:rsidTr="00D634B2">
+      <w:tr w:rsidR="00596C16" w:rsidRPr="00596C16" w14:paraId="20528A07" w14:textId="77777777" w:rsidTr="00596C16">
         <w:trPr>
-          <w:trHeight w:val="776"/>
+          <w:trHeight w:val="519"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3223" w:type="dxa"/>
+            <w:tcW w:w="3265" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="58EA6A7D" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+          <w:p w14:paraId="0A04E668" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D634B2">
+            <w:r w:rsidRPr="00596C16">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
               <w:t xml:space="preserve">Fitsroy Villalobos Zuñiga </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2436" w:type="dxa"/>
+            <w:tcW w:w="2411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34042676" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+          <w:p w14:paraId="7907DB73" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D634B2">
+            <w:r w:rsidRPr="00596C16">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
               <w:t xml:space="preserve">26-005321-0007-CO </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2066" w:type="dxa"/>
+            <w:tcW w:w="2037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E4449AC" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+          <w:p w14:paraId="3D7AC968" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D634B2">
-[...12 lines deleted...]
-            <w:tcW w:w="2643" w:type="dxa"/>
+            <w:r w:rsidRPr="00596C16">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>2026-014360</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2474" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3CCB05EE" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+          <w:p w14:paraId="2A8D73B9" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D634B2">
+            <w:r w:rsidRPr="00596C16">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
               <w:t xml:space="preserve">Sin Lugar </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="175" w:type="dxa"/>
+            <w:tcW w:w="160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53AF4903" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+          <w:p w14:paraId="0F9D4AFD" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D634B2" w:rsidRPr="00D634B2" w14:paraId="381A2856" w14:textId="77777777" w:rsidTr="00D634B2">
+      <w:tr w:rsidR="00596C16" w:rsidRPr="00596C16" w14:paraId="33537ED9" w14:textId="77777777" w:rsidTr="00596C16">
         <w:trPr>
-          <w:trHeight w:val="860"/>
+          <w:trHeight w:val="548"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3223" w:type="dxa"/>
+            <w:tcW w:w="3265" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F64861"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7CCF8942" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+          <w:p w14:paraId="1985F846" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D634B2">
+            <w:r w:rsidRPr="00596C16">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
               <w:t>GUILLERMO MANUEL GARCIA SALINAS.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2436" w:type="dxa"/>
+            <w:tcW w:w="2411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F64861"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40D1ACDA" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+          <w:p w14:paraId="43926514" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D634B2">
+            <w:r w:rsidRPr="00596C16">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
               <w:t>26-006294-0007-CO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2066" w:type="dxa"/>
+            <w:tcW w:w="2037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F64861"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46E0F50C" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+          <w:p w14:paraId="623C8D53" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D634B2">
+            <w:r w:rsidRPr="00596C16">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
               <w:t>2026-011064</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2643" w:type="dxa"/>
+            <w:tcW w:w="2474" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F64861"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F259CA2" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+          <w:p w14:paraId="480699EB" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D634B2">
+            <w:r w:rsidRPr="00596C16">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
               <w:t xml:space="preserve">Con lugar </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="175" w:type="dxa"/>
+            <w:tcW w:w="160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20F6D370" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+          <w:p w14:paraId="404BB45F" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D634B2" w:rsidRPr="00D634B2" w14:paraId="3AA2CBE5" w14:textId="77777777" w:rsidTr="00D634B2">
+      <w:tr w:rsidR="00596C16" w:rsidRPr="00596C16" w14:paraId="2402244E" w14:textId="77777777" w:rsidTr="00596C16">
         <w:trPr>
-          <w:trHeight w:val="1082"/>
+          <w:trHeight w:val="492"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3223" w:type="dxa"/>
+            <w:tcW w:w="3265" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F64861"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E8A2B01" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+          <w:p w14:paraId="2536189C" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D634B2">
+            <w:r w:rsidRPr="00596C16">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
               <w:t>GUILLERMO MANUEL GARCIA SALINAS.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2436" w:type="dxa"/>
+            <w:tcW w:w="2411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F64861"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="75A0B54E" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+          <w:p w14:paraId="275AE0FB" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D634B2">
+            <w:r w:rsidRPr="00596C16">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
               <w:t>26-006292-0007-CO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2066" w:type="dxa"/>
+            <w:tcW w:w="2037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F64861"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3158596A" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+          <w:p w14:paraId="6475BB86" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D634B2">
+            <w:r w:rsidRPr="00596C16">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
               <w:t>2026-011062</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2643" w:type="dxa"/>
+            <w:tcW w:w="2474" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F64861"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="256AF686" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+          <w:p w14:paraId="13A7E251" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D634B2">
+            <w:r w:rsidRPr="00596C16">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
               <w:t xml:space="preserve">Con lugar </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="175" w:type="dxa"/>
+            <w:tcW w:w="160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1380434E" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+          <w:p w14:paraId="2AA200B7" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D634B2" w:rsidRPr="00D634B2" w14:paraId="0A0B69C7" w14:textId="77777777" w:rsidTr="00D634B2">
+      <w:tr w:rsidR="00596C16" w:rsidRPr="00596C16" w14:paraId="0B110968" w14:textId="77777777" w:rsidTr="00596C16">
         <w:trPr>
-          <w:trHeight w:val="1137"/>
+          <w:trHeight w:val="661"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3223" w:type="dxa"/>
+            <w:tcW w:w="3265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0137842E" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00596C16">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>Lenin Antonio Pérez Guzmán, Jimena Piedra Valverde.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49D682E5" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00596C16">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>26-008767-0007-CO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2037" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45686F26" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00596C16">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>2026-019790</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2474" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="527CCF95" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00596C16">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sin Lugar </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19346B9C" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00596C16" w:rsidRPr="00596C16" w14:paraId="6BDA94D4" w14:textId="77777777" w:rsidTr="00596C16">
+        <w:trPr>
+          <w:trHeight w:val="519"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3265" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1274F1C0" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+          <w:p w14:paraId="27A28412" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D634B2">
-[...12 lines deleted...]
-            <w:tcW w:w="2436" w:type="dxa"/>
+            <w:r w:rsidRPr="00596C16">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rafael Ángel Paniagua Sáenz y Otros </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B6B1942" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+          <w:p w14:paraId="20B15D3D" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D634B2">
-[...12 lines deleted...]
-            <w:tcW w:w="2066" w:type="dxa"/>
+            <w:r w:rsidRPr="00596C16">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>26-012570-0007-CO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46B4CFE5" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+          <w:p w14:paraId="4F52B790" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D634B2">
+            <w:r w:rsidRPr="00596C16">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
               <w:t>En trámite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2643" w:type="dxa"/>
+            <w:tcW w:w="2474" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="219852A5" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+          <w:p w14:paraId="3358F750" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D634B2">
+            <w:r w:rsidRPr="00596C16">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
               <w:t>En trámite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="175" w:type="dxa"/>
+            <w:tcW w:w="160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6BA73E3C" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+          <w:p w14:paraId="77149665" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D634B2" w:rsidRPr="00D634B2" w14:paraId="0680E2FD" w14:textId="77777777" w:rsidTr="00D634B2">
+      <w:tr w:rsidR="00596C16" w:rsidRPr="00596C16" w14:paraId="194052ED" w14:textId="77777777" w:rsidTr="00596C16">
         <w:trPr>
-          <w:trHeight w:val="860"/>
+          <w:trHeight w:val="492"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3223" w:type="dxa"/>
+            <w:tcW w:w="3265" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F64861"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B8C77D6" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00596C16">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mercedes Alvarado Salazar </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F64861"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16DE1919" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00596C16">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>26-016001-0007-CO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2037" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F64861"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61758B14" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00596C16">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>2026-021340</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2474" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F64861"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7565648A" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00596C16">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Con lugar </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DCF0003" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00596C16" w:rsidRPr="00596C16" w14:paraId="77BDF7D7" w14:textId="77777777" w:rsidTr="00596C16">
+        <w:trPr>
+          <w:trHeight w:val="505"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F1A983"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53BA0DC9" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00596C16">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>Juan Carlos Gonzalez Buitrago</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F1A983"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23AFC0FF" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00596C16">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>26-017620-0007-CO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2037" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F1A983"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="288BBC79" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00596C16">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>2026-022578</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2474" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F1A983"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13CA2C86" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00596C16">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parcialmente con lugar </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E1ADDDB" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00596C16" w:rsidRPr="00596C16" w14:paraId="12AB4D51" w14:textId="77777777" w:rsidTr="00596C16">
+        <w:trPr>
+          <w:trHeight w:val="519"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DD9F8C7" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00596C16">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sara Elena Argueta Ruíz </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E29C5EE" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00596C16">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>26-020928-0007-CO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2037" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="639B1AEB" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00596C16">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>2026-027205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2474" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="506492F2" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00596C16">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sin Lugar </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D662522" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00596C16" w:rsidRPr="00596C16" w14:paraId="6FF15AED" w14:textId="77777777" w:rsidTr="00596C16">
+        <w:trPr>
+          <w:trHeight w:val="407"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50C1C63C" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00596C16">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Milton Antonio Bonilla González </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34DED346" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00596C16">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>26-014935-0007-CO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2037" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="635BF859" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00596C16">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>2026-026862</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2474" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="84E290"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A5358F4" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00596C16">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sin Lugar </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1EF32271" w14:textId="77777777" w:rsidR="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0968D0C2" w14:textId="77777777" w:rsidR="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A8874B0" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10160" w:type="dxa"/>
+        <w:tblInd w:w="-719" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3261"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="1984"/>
+        <w:gridCol w:w="2505"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00596C16" w:rsidRPr="00596C16" w14:paraId="21DAFB04" w14:textId="77777777" w:rsidTr="00596C16">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72E5B302" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+          <w:p w14:paraId="7B773D29" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D634B2">
-[...12 lines deleted...]
-            <w:tcW w:w="2436" w:type="dxa"/>
+            <w:r w:rsidRPr="00596C16">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>Juan Hidalgo Rojas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71114B02" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+          <w:p w14:paraId="28724721" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D634B2">
-[...12 lines deleted...]
-            <w:tcW w:w="2066" w:type="dxa"/>
+            <w:r w:rsidRPr="00596C16">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t>26-026403-0007-CO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F779286" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+          <w:p w14:paraId="431F92EE" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D634B2">
-[...12 lines deleted...]
-            <w:tcW w:w="2643" w:type="dxa"/>
+            <w:r w:rsidRPr="00596C16">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En trámite </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="693CEFD3" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRPr="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+          <w:p w14:paraId="2D549B6A" w14:textId="77777777" w:rsidR="00596C16" w:rsidRPr="00596C16" w:rsidRDefault="00596C16" w:rsidP="00596C16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D634B2">
-[...26 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00596C16">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En trámite </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="53193EBE" w14:textId="495CEF12" w:rsidR="00A91E48" w:rsidRDefault="00A91E48" w:rsidP="00384DBD">
-[...6 lines deleted...]
-    </w:p>
     <w:p w14:paraId="47DF67CC" w14:textId="77777777" w:rsidR="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00384DBD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33C71456" w14:textId="7BE87CEB" w:rsidR="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00384DBD">
+    <w:p w14:paraId="33C71456" w14:textId="269D87BB" w:rsidR="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00384DBD">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5613FB48" w14:textId="77777777" w:rsidR="00596C16" w:rsidRDefault="00596C16" w:rsidP="00384DBD">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13DCE591" w14:textId="77777777" w:rsidR="00596C16" w:rsidRDefault="00596C16" w:rsidP="00384DBD">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A60F8BE" w14:textId="77777777" w:rsidR="00596C16" w:rsidRDefault="00596C16" w:rsidP="00384DBD">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A19FCB5" w14:textId="77777777" w:rsidR="00596C16" w:rsidRDefault="00596C16" w:rsidP="00384DBD">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6984E4B7" w14:textId="77777777" w:rsidR="00596C16" w:rsidRDefault="00596C16" w:rsidP="00384DBD">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08C336B0" w14:textId="508E640D" w:rsidR="00596C16" w:rsidRDefault="00596C16" w:rsidP="00384DBD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="210D417A" wp14:editId="69360514">
-[...2 lines deleted...]
-            <wp:docPr id="1447808487" name="Gráfico 1">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="01A126A3" wp14:editId="66E9BDEC">
+            <wp:extent cx="5612130" cy="3392805"/>
+            <wp:effectExtent l="0" t="0" r="7620" b="17145"/>
+            <wp:docPr id="876221535" name="Gráfico 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7E3AFCF-BC8E-BE59-26BE-FDA3E97F93C7}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
                 <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId9"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="399D5E81" w14:textId="4A1EB6D1" w:rsidR="00D634B2" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00384DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Estadística año 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="653F609D" w14:textId="000212F3" w:rsidR="00D634B2" w:rsidRPr="00384DBD" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
+    <w:p w14:paraId="653F609D" w14:textId="6126E78C" w:rsidR="00D634B2" w:rsidRPr="00384DBD" w:rsidRDefault="00D634B2" w:rsidP="00D634B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Recursos de Amparo en total </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00596C16">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>7</w:t>
+        <w:t>12</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28785AEB" w14:textId="2AFFE56B" w:rsidR="00A91E48" w:rsidRPr="00384DBD" w:rsidRDefault="00A91E48" w:rsidP="00A91E48">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A91E48" w:rsidRPr="00384DBD" w:rsidSect="00B65347">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="065473E2" w14:textId="77777777" w:rsidR="006C7346" w:rsidRDefault="006C7346" w:rsidP="00B65347">
+    <w:p w14:paraId="37D3E78B" w14:textId="77777777" w:rsidR="00DE557D" w:rsidRDefault="00DE557D" w:rsidP="00B65347">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02EE55C3" w14:textId="77777777" w:rsidR="006C7346" w:rsidRDefault="006C7346" w:rsidP="00B65347">
+    <w:p w14:paraId="14FB9697" w14:textId="77777777" w:rsidR="00DE557D" w:rsidRDefault="00DE557D" w:rsidP="00B65347">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
@@ -4268,61 +5196,61 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="00758D"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B074C1">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="00758D"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>www.heredia.go.cr</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CCAD352" w14:textId="77777777" w:rsidR="006C7346" w:rsidRDefault="006C7346" w:rsidP="00B65347">
+    <w:p w14:paraId="60FCA9A3" w14:textId="77777777" w:rsidR="00DE557D" w:rsidRDefault="00DE557D" w:rsidP="00B65347">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70AE0021" w14:textId="77777777" w:rsidR="006C7346" w:rsidRDefault="006C7346" w:rsidP="00B65347">
+    <w:p w14:paraId="49CFFE26" w14:textId="77777777" w:rsidR="00DE557D" w:rsidRDefault="00DE557D" w:rsidP="00B65347">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="72D4D161" w14:textId="54688182" w:rsidR="00B65347" w:rsidRDefault="00B074C1" w:rsidP="00B65347">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="left" w:pos="950"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
@@ -4667,51 +5595,51 @@
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00F26BBC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="70E544DF" w14:textId="77777777" w:rsidR="00A42D57" w:rsidRDefault="00A42D57" w:rsidP="00B65347">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="950"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="71E0FF7F" w14:textId="75B5D7C0" w:rsidR="00B65347" w:rsidRDefault="006C7346">
+  <w:p w14:paraId="71E0FF7F" w14:textId="75B5D7C0" w:rsidR="00B65347" w:rsidRDefault="00DE557D">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:id w:val="261426616"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Margins)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent/>
     </w:sdt>
     <w:r w:rsidR="008E3348">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
@@ -5010,51 +5938,51 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="140A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="379019894">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="84"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -5070,71 +5998,73 @@
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B65347"/>
     <w:rsid w:val="000042E1"/>
     <w:rsid w:val="000229CB"/>
     <w:rsid w:val="000308C8"/>
     <w:rsid w:val="000B2AEB"/>
     <w:rsid w:val="000C2289"/>
     <w:rsid w:val="00111203"/>
     <w:rsid w:val="001274CB"/>
     <w:rsid w:val="001524C8"/>
     <w:rsid w:val="00152A38"/>
     <w:rsid w:val="001C7E25"/>
     <w:rsid w:val="001F52FB"/>
     <w:rsid w:val="00253DF1"/>
     <w:rsid w:val="00263128"/>
     <w:rsid w:val="00275092"/>
     <w:rsid w:val="00284CCB"/>
     <w:rsid w:val="00292ACC"/>
+    <w:rsid w:val="002B61A4"/>
     <w:rsid w:val="002B76E6"/>
     <w:rsid w:val="00331718"/>
     <w:rsid w:val="00384DBD"/>
     <w:rsid w:val="00385474"/>
     <w:rsid w:val="003B29F7"/>
     <w:rsid w:val="003C1C36"/>
     <w:rsid w:val="003D0123"/>
     <w:rsid w:val="003F5213"/>
     <w:rsid w:val="0042540A"/>
     <w:rsid w:val="00427999"/>
     <w:rsid w:val="00473AE6"/>
     <w:rsid w:val="00480813"/>
     <w:rsid w:val="004B3B35"/>
     <w:rsid w:val="004C64F0"/>
     <w:rsid w:val="004E0A9A"/>
     <w:rsid w:val="004F7CCE"/>
     <w:rsid w:val="00502827"/>
     <w:rsid w:val="005060A0"/>
     <w:rsid w:val="0050751E"/>
     <w:rsid w:val="005147CA"/>
     <w:rsid w:val="00582C57"/>
+    <w:rsid w:val="00596C16"/>
     <w:rsid w:val="005A37AC"/>
     <w:rsid w:val="005B0DDD"/>
     <w:rsid w:val="005C5924"/>
     <w:rsid w:val="005D47B3"/>
     <w:rsid w:val="005E6DFE"/>
     <w:rsid w:val="00625E63"/>
     <w:rsid w:val="00633C0C"/>
     <w:rsid w:val="00642F27"/>
     <w:rsid w:val="0065390B"/>
     <w:rsid w:val="006654DE"/>
     <w:rsid w:val="006A420D"/>
     <w:rsid w:val="006C3625"/>
     <w:rsid w:val="006C3945"/>
     <w:rsid w:val="006C7346"/>
     <w:rsid w:val="006E5267"/>
     <w:rsid w:val="00725A3E"/>
     <w:rsid w:val="00762579"/>
     <w:rsid w:val="00772E55"/>
     <w:rsid w:val="007C13CE"/>
     <w:rsid w:val="007D67E7"/>
     <w:rsid w:val="00830197"/>
     <w:rsid w:val="00865332"/>
     <w:rsid w:val="00896F06"/>
     <w:rsid w:val="00897381"/>
     <w:rsid w:val="008C0723"/>
@@ -5159,50 +6089,51 @@
     <w:rsid w:val="00AC097C"/>
     <w:rsid w:val="00AC2574"/>
     <w:rsid w:val="00AE3CAF"/>
     <w:rsid w:val="00B074C1"/>
     <w:rsid w:val="00B22134"/>
     <w:rsid w:val="00B37E76"/>
     <w:rsid w:val="00B569A5"/>
     <w:rsid w:val="00B61979"/>
     <w:rsid w:val="00B65347"/>
     <w:rsid w:val="00BB69D6"/>
     <w:rsid w:val="00BD27B4"/>
     <w:rsid w:val="00BF3A2D"/>
     <w:rsid w:val="00C02E0E"/>
     <w:rsid w:val="00C57DF9"/>
     <w:rsid w:val="00C86D17"/>
     <w:rsid w:val="00CA08A5"/>
     <w:rsid w:val="00CF14F2"/>
     <w:rsid w:val="00D01304"/>
     <w:rsid w:val="00D27D14"/>
     <w:rsid w:val="00D308D2"/>
     <w:rsid w:val="00D610EC"/>
     <w:rsid w:val="00D634B2"/>
     <w:rsid w:val="00D71FE5"/>
     <w:rsid w:val="00DD3551"/>
     <w:rsid w:val="00DD3DB4"/>
+    <w:rsid w:val="00DE557D"/>
     <w:rsid w:val="00E242C0"/>
     <w:rsid w:val="00E3003C"/>
     <w:rsid w:val="00E339E0"/>
     <w:rsid w:val="00E407A3"/>
     <w:rsid w:val="00E57D2F"/>
     <w:rsid w:val="00E705FA"/>
     <w:rsid w:val="00E724FC"/>
     <w:rsid w:val="00E81B68"/>
     <w:rsid w:val="00E92074"/>
     <w:rsid w:val="00EB6385"/>
     <w:rsid w:val="00EC0158"/>
     <w:rsid w:val="00EE521F"/>
     <w:rsid w:val="00EF6584"/>
     <w:rsid w:val="00F061EB"/>
     <w:rsid w:val="00F13D06"/>
     <w:rsid w:val="00F26BBC"/>
     <w:rsid w:val="00F36416"/>
     <w:rsid w:val="00F400B7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -6324,54 +7255,54 @@
           <a:pPr>
             <a:defRPr b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="es-CR"/>
         </a:p>
       </c:txPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="6.7069369951944416E-2"/>
+          <c:x val="0.1014226189085415"/>
           <c:y val="0.11782941194007449"/>
-          <c:w val="0.90528307150012044"/>
-          <c:h val="0.81007159999206657"/>
+          <c:w val="0.84516491818344663"/>
+          <c:h val="0.80671319498201477"/>
         </c:manualLayout>
       </c:layout>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>'2026'!$B$21</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>CANTIDAD </c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="F24848"/>
             </a:solidFill>
             <a:ln>
@@ -6385,76 +7316,104 @@
               </a:outerShdw>
             </a:effectLst>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:dPt>
             <c:idx val="0"/>
             <c:invertIfNegative val="0"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="92D050"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst>
                 <a:outerShdw blurRad="76200" dir="18900000" sy="23000" kx="-1200000" algn="bl" rotWithShape="0">
                   <a:prstClr val="black">
                     <a:alpha val="20000"/>
                   </a:prstClr>
                 </a:outerShdw>
               </a:effectLst>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000001-C664-4974-BCF9-3C4ED332E8AF}"/>
+                <c16:uniqueId val="{00000001-FFE2-4591-8804-DE363B307A0B}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="2"/>
+            <c:invertIfNegative val="0"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent2">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst>
+                <a:outerShdw blurRad="76200" dir="18900000" sy="23000" kx="-1200000" algn="bl" rotWithShape="0">
+                  <a:prstClr val="black">
+                    <a:alpha val="20000"/>
+                  </a:prstClr>
+                </a:outerShdw>
+              </a:effectLst>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000003-FFE2-4591-8804-DE363B307A0B}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="3"/>
             <c:invertIfNegative val="0"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="FFFF6D"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst>
                 <a:outerShdw blurRad="76200" dir="18900000" sy="23000" kx="-1200000" algn="bl" rotWithShape="0">
                   <a:prstClr val="black">
                     <a:alpha val="20000"/>
                   </a:prstClr>
                 </a:outerShdw>
               </a:effectLst>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000003-C664-4974-BCF9-3C4ED332E8AF}"/>
+                <c16:uniqueId val="{00000005-FFE2-4591-8804-DE363B307A0B}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dLbls>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="1400" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="tx1"/>
                     </a:solidFill>
                     <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                     <a:ea typeface="+mn-ea"/>
                     <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
@@ -6495,64 +7454,67 @@
               <c:f>'2026'!$A$22:$A$25</c:f>
               <c:strCache>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
                   <c:v>Sin lugar </c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Con lugar </c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Parcialmente con lugar </c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>En trámite</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'2026'!$B$22:$B$25</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
-                  <c:v>2</c:v>
+                  <c:v>5</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>2</c:v>
+                  <c:v>3</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>1</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>3</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000004-C664-4974-BCF9-3C4ED332E8AF}"/>
+              <c16:uniqueId val="{00000006-FFE2-4591-8804-DE363B307A0B}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="inEnd"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="41"/>
         <c:axId val="1050469455"/>
         <c:axId val="1050464175"/>
       </c:barChart>
       <c:catAx>
         <c:axId val="1050469455"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
@@ -8207,70 +9169,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E315886-19DD-4D59-8B27-1630B004375C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>310</Words>
-  <Characters>1705</Characters>
+  <Words>368</Words>
+  <Characters>2027</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
+  <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2011</CharactersWithSpaces>
+  <CharactersWithSpaces>2391</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Grettel Hernandez Chacon</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>